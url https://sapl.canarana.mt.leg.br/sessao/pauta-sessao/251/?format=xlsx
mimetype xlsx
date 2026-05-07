--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -54,70 +54,60 @@
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>COF - Comissão de Orçamento e Finanças</t>
   </si>
   <si>
     <t>Reprova as Contas Anuais de Governo da Prefeitura Municipal de Canarana – MT, referentes ao exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 11 de 2026</t>
   </si>
   <si>
     <t>Celsinho</t>
   </si>
   <si>
-    <t>Para que, por intermédio da Secretaria Municipal de Educação, sejam realizados estudos de viabilidade técnica, pedagógica e estrutural para a ampliação da oferta de ensino em tempo integral na rede municipal de ensino, considerando que atualmente essa modalidade é ofertada apenas para crianças de 0 a 3 anos de idade, possibilitando sua extensão às demais etapas da educação básica no município._x000D_
-[...6 lines deleted...]
-Diante disso, espera-se que o Poder Executivo avalie a viabilidade da proposta, considerando os benefícios que a educação em tempo integral poderá trazer para inúmeras famílias de nosso município.</t>
+    <t>Para que, por intermédio da Secretaria Municipal de Educação, sejam realizados estudos de viabilidade técnica, pedagógica e estrutural para a ampliação da oferta de ensino em tempo integral na rede municipal de ensino, considerando que atualmente essa modalidade é ofertada apenas para crianças de 0 a 3 anos de idade, possibilitando sua extensão às demais etapas da educação básica no município.</t>
   </si>
   <si>
     <t>Indicação nº 12 de 2026</t>
   </si>
   <si>
     <t>Jocasta</t>
   </si>
   <si>
-    <t>Para que seja analisada a possibilidade de destinar e proceder com a doação de uma área pública municipal para a construção da sede própria do Distrito Sanitário Especial Indígena – DSEI Xingu no município de Canarana – MT._x000D_
-[...2 lines deleted...]
-A presente indicação decorre de reunião realizada na Câmara Municipal com lideranças indígenas da região e representantes do DSEI Xingu, ocasião em que foi apresentado o projeto para construção da sede própria do órgão no município de Canarana. Canarana possui posição estratégica como portal do Xingu, atendendo uma região que envolve cerca de 10 municípios e mais de 10 mil indígenas, por meio de uma estrutura que conta com mais de 500 profissionais dedicados à atenção à saúde indígena. Destaca-se ainda que a atuação do DSEI na região gera significativa movimentação econômica, estimada em aproximadamente R$ 79 milhões por ano, contribuindo diretamente para o fortalecimento do comércio e da economia local. Ressalta-se que o projeto da sede já se encontra elaborado, sendo a disponibilização de uma área pelo município um passo fundamental para viabilizar a implantação da estrutura definitiva. A construção da sede do DSEI em Canarana representa importante avanço para o fortalecimento da saúde indígena na região, além de consolidar o município como polo regional de referência, promovendo desenvolvimento e melhores condições de atendimento às comunidades indígenas.</t>
+    <t>Para que seja analisada a possibilidade de destinar e proceder com a doação de uma área pública municipal para a construção da sede própria do Distrito Sanitário Especial Indígena – DSEI Xingu no município de Canarana – MT.</t>
   </si>
   <si>
     <t>Moção nº 12 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 à equipe de colaboradores do gabinete do Deputado Estadual Beto Dois a Um, em reconhecimento ao comprometimento, à atenção e ao profissionalismo demonstrados no atendimento às demandas do município de Canarana – MT._x000D_
 O empenho e a dedicação da equipe no acolhimento das demandas, no encaminhamento de solicitações e na busca por soluções junto aos órgãos competentes demonstram compromisso com o serviço público e com o fortalecimento das relações institucionais entre o Poder Legislativo Estadual e os municípios._x000D_
 Reconhecer o trabalho daqueles que atuam nos bastidores da gestão pública é também valorizar o esforço coletivo que contribui para o desenvolvimento das cidades e para a melhoria da qualidade de vida da população.</t>
   </si>
   <si>
     <t>Moção nº 13 de 2026</t>
   </si>
   <si>
     <t>Márcia</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 à empresa Disvale_x000D_
 em reconhecimento à sua trajetória de crescimento, contribuição econômica e relevante atuação na distribuição de bebidas na região do Vale do Araguaia._x000D_
 Ao longo de quase duas décadas de atuação, a empresa consolidou-se como referência no setor, destacando-se pela seriedade, organização e eficiência logística, contando com estrutura própria e frota de caminhões que atende diversos municípios da região._x000D_
 Ressalta-se ainda sua importante atuação na distribuição de produtos da Ambev, contribuindo significativamente para o fortalecimento do comércio regional e para o desenvolvimento da economia local.</t>
   </si>
   <si>
     <t>Moção nº 14 de 2026</t>