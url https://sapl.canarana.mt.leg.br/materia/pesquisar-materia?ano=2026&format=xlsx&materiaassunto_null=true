--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -10,558 +10,1809 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1184" uniqueCount="502">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>4599</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Amanda da Roza, André da Madeireira, Celsinho, Dile, Investigador Gustavo, Jocasta, Márcia, Miltinho, Professor Rosinelson, Subtenente Sancler Santarém</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4599/projeto_de_lei_complementar_no_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre criação do cargo em comissão de Assessor Parlamentar da Câmara Municipal de Canarana - MT, ficando inserido na Estrutura Administrativa e no Lotacionograma do Legislativo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4609</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Vilson Biguelini</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4609/projeto_de_lei_-_altera_numero_de_vagas_cargo_de_tecnico_educ_fisica_e_psicologo_-.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre alteração do número de vagas para o Cargo de Técnico em Educação Física e o cargo de Psicólogo, previstos na Lei Complementar 125, de 2014, e dá outras providencias. ”</t>
+  </si>
+  <si>
+    <t>4626</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4626/ilovepdf_merged_9.pdf</t>
+  </si>
+  <si>
+    <t>”Altera dispositivo da Lei Complementar nº 235/2025, para adequação quanto à identificação das empresas beneficiárias, e dá outras providências”.</t>
+  </si>
+  <si>
     <t>4525</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>Vilson Biguelini</t>
-[...2 lines deleted...]
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4525/projeto_de_lei_que_dispoe_sobre_a_criacao_do_fundo_municipal_de_educacao__fme_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4525/projeto_de_lei_que_dispoe_sobre_a_criacao_do_fundo_municipal_de_educacao__fme_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Fundo Municipal de Educação – FME e dá outras providências.”</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4526/projeto_de_lei_que_dispoe_sobre_os_criterios_procedimentos_e_condicoes_para_o_chamamento_publico_-_loteamento_social_habita_mais_canaran.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4526/projeto_de_lei_que_dispoe_sobre_os_criterios_procedimentos_e_condicoes_para_o_chamamento_publico_-_loteamento_social_habita_mais_canaran.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre os critérios, procedimentos e condições para o Chamamento Público destinado à seleção de áreas para implantação de Loteamento Social no âmbito do Programa HABITA MAIS CANARANA, e dá outras providências.”</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4532/projeto_de_lei_superavit_financeiro_-_ok_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4532/projeto_de_lei_superavit_financeiro_-_ok_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autoriza o Poder Executivo Abrir Crédito Adicional Especial por Superávit Financeiro e dá Outras Providências”</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4534/projeto_de_lei_credito_especial_suplementar_2.729.000_-_ok_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4534/projeto_de_lei_credito_especial_suplementar_2.729.000_-_ok_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por anulação de dotações, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4536/01-2026_projeto_de_lei_-_excesso_de_arrecadacao_337.667__pronta.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4536/01-2026_projeto_de_lei_-_excesso_de_arrecadacao_337.667__pronta.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4538/03-2026_projeto_de_lei_-_excesso_de_arrecadacao_3.984.53400_mensagem_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4538/03-2026_projeto_de_lei_-_excesso_de_arrecadacao_3.984.53400_mensagem_ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4540/02-2026_projeto_de_lei_-_excesso_de_arrecadacao__379.890_mensagem_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4540/02-2026_projeto_de_lei_-_excesso_de_arrecadacao__379.890_mensagem_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Convênio do Governo Federal), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4541/pl__08.26.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4541/pl__08.26.pdf</t>
   </si>
   <si>
     <t>" Estabelece o índice de Revisão Geral aos agentes políticos e dá outras providências."</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4542/projeto_de_lei__-_disponibilizacao_de_ambulancia_e_equipe_de_atendimento_em_eventos_particular_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4542/projeto_de_lei__-_disponibilizacao_de_ambulancia_e_equipe_de_atendimento_em_eventos_particular_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a disponibilizar, em caráter excepcional e facultativo, ambulância e equipe de atendimento pré-hospitalar para eventos particulares realizados no Município de Canarana–MT que não integrem o calendário oficial, mediante recolhimento de preço público, e dá outras providências.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4543/projeto_de_lei_rga__geral.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4543/projeto_de_lei_rga__geral.pdf</t>
   </si>
   <si>
     <t>“Estabelece o índice de Revisão Geral na remuneração dos servidores do poder executivo e legislativo e dá outras providências. ”</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4544/projeto_de_lei_rga_educacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4544/projeto_de_lei_rga_educacao.pdf</t>
   </si>
   <si>
     <t>“Atualiza o Piso Salarial para os Profissionais, inclusive inativos e pensionistas, da Educação Básica Municipal, e dá outras providências. ”</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4545/projeto_consea.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4545/projeto_consea.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 896, de 23 de setembro de 2009, que institui o Conselho Municipal de Segurança Alimentar e Nutricional do Município de Canarana–MT – COMSEA, para modificar sua vinculação administrativa e atualizar sua composição, e dá outras providências</t>
   </si>
   <si>
+    <t>4562</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4562/ilovepdf_merged_6.pdf</t>
+  </si>
+  <si>
+    <t>“Ratifica a alteração do Protocolo de Intenções_x000D_
+e do Estatuto do Consórcio Intermunicipal de Desenvolvimento Econômico, Social e Ambiental do Médio Araguaia – CODEMA, em conformidade com a Lei nº 11.107, de 06 de abril de 2005, e com o Decreto Federal nº 6.017, de 17 de janeiro de 2007, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>4563</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4563/05-2026_projeto_de_lei_-_excesso_de_arrecadacao_saude.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
+  </si>
+  <si>
+    <t>4564</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4564/projeto_de_lei_educacao.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.”</t>
+  </si>
+  <si>
+    <t>4577</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Celsinho</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4577/projeto_de_lei_no_16-2026_ver._celsinho.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prioridade e celeridade na realização de exames e procedimentos para diagnóstico de câncer em casos de suspeita clínica, no âmbito do município de Canarana-MT.</t>
+  </si>
+  <si>
+    <t>4578</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>André da Madeireira</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4578/projeto_de_lei_no_17-2026_ver._andre.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de rodovias municipais no Município de Canarana – MT.</t>
+  </si>
+  <si>
+    <t>4596</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4596/projeto_de_lei_no_18-2026_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proteção e o atendimento a vítimas de violência sexual no âmbito do Município de Canarana – MT, com ênfase em crianças e mulheres, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4604</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4604/projeto_de_lei_-_castramovel_2.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre autorização da Cessão de Uso de bem público, unidade CASTRAMÓVEL, a ASSOCIAÇÃO AMIGOS DOS ANIMAIS DE CANARANA – AAAC ”, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>4606</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4606/projeto_de_lei_-_excesso_de_arrecadacao_ambulancia_1.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Transferências Fundo a Fundo de Recursos do SUS provenientes do Governo Estadual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. ”</t>
+  </si>
+  <si>
+    <t>4620</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Márcia</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4620/projeto_de_lei_no_21-2026_-_marcia-_garapu.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de trecho de rodovia municipal no Município de Canarana – MT.</t>
+  </si>
+  <si>
+    <t>4624</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4624/projeto_de_lei_-_institui_o_forum_municipal_de_educacao_de_canarana__rodape.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o Fórum Municipal de Educação de Canarana/MT, com funções consultivas, propositivas e de monitoramento do Plano Municipal de Educação - PME, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>4625</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4625/projeto_de_lei_conseg.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com o Conselho Comunitário de Segurança Pública do Município de Canarana - MT - CONSEG - e dá outras providências ”.</t>
+  </si>
+  <si>
+    <t>4632</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4632/projeto_de_lei_conseg.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com o Conselho Comunitário de Segurança Pública do Município de Canarana - MT - CONSEG - e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4634</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4634/autoriza_o_poder_executivo_municipal___contratar_operacao_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências.“</t>
+  </si>
+  <si>
+    <t>4639</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4639/projeto_de_lei_creche_uniao.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo municipal a receber bem imóvel, por meio de doação, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>4652</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4652/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por anulação de dotações, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
+  </si>
+  <si>
+    <t>4659</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4659/ilovepdf_merged_1.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a desafetação de bem público de uso comum do povo e autoriza a incorporação de área ao patrimônio disponível do Município de Canarana/MT, para fins de implantação de projeto institucional público, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>4574</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4574/projeto_decreto_legislativo_01.26.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE HONRARIA “DESTAQUE EMPREENDEDORISMO FEMININO – NORMI NONNENMACHER HEINEN – VOVÓ MIMI.</t>
+  </si>
+  <si>
+    <t>4587</t>
+  </si>
+  <si>
+    <t>COF - Comissão de Orçamento e Finanças</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4587/projeto_de_decreto_legislativo_no_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reprova as Contas Anuais de Governo da Prefeitura Municipal de Canarana – MT, referentes ao exercício financeiro de 2024.</t>
+  </si>
+  <si>
     <t>4522</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Jocasta</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4522/projeto_resolucao_revisao_aux._alimentacao_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4522/projeto_resolucao_revisao_aux._alimentacao_assinado.pdf</t>
   </si>
   <si>
     <t>“Estabelece o índice de Revisão Geral do Auxílio Alimentação dos Servidores da Câmara Municipal de Canarana – MT.”</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4523/projeto_resolucao_revisao_aux._saude_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4523/projeto_resolucao_revisao_aux._saude_assinado.pdf</t>
   </si>
   <si>
     <t>“Estabelece o índice de Revisão Geral do Auxílio de assistência suplementar dos Servidores da Câmara Municipal de Canarana – MT.”</t>
   </si>
   <si>
+    <t>4619</t>
+  </si>
+  <si>
+    <t>Rafael Govari</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4619/projeto_de_resolucao_no_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera data de Sessão Ordinária.</t>
+  </si>
+  <si>
     <t>4527</t>
   </si>
   <si>
     <t>RURG</t>
   </si>
   <si>
     <t>Requerimento Pedido de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4527/requerimento_urgencia_001-2026.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4527/requerimento_urgencia_001-2026.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:01/2026._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: ” Dispõe sobre a criação do Fundo Municipal de Educação – FME e dá outras providências. ”</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4528/requerimento_urgencia_002-2026.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4528/requerimento_urgencia_002-2026.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:02/2026._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: ” Dispõe sobre os critérios, procedimentos e condições para o Chamamento Público destinado à seleção de áreas para implantação de Loteamento Social no âmbito do Programa HABITA MAIS CANARANA, e dá outras providências.”</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4531/requerimento_urgencia_003-2026_superavit.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4531/requerimento_urgencia_003-2026_superavit.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:03/2026._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: ”: “Dispõe Sobre a Autoriza o Poder Executivo Abrir Crédito Adicional Especial por Superávit Financeiro e dá Outras Providências”</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4533/requerimento_urgencia_004-2026_2.729.58362.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4533/requerimento_urgencia_004-2026_2.729.58362.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:04/2026._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei:“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por anulação de dotações, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4535/requerimento_005-2026.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4535/requerimento_005-2026.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:05/2026._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4537/requerimento_urgencia_006-2026_33767.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4537/requerimento_urgencia_006-2026_33767.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:06/2026._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: ““Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4539/requerimento_urgencia_007-2026.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4539/requerimento_urgencia_007-2026.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:07/2026._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Convênio do Governo Federal), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
+    <t>4603</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4603/requerimento_urgencia_008-2026_castramovel.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO:08/2026._x000D_
+_x000D_
+AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
+_x000D_
+Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
+_x000D_
+Projeto de Lei: “Dispõe sobre autorização da Cessão de Uso de bem público, unidade CASTRAMÓVEL, a ASSOCIAÇÃO AMIGOS DOS ANIMAIS DE CANARANA – AAAC ”, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>4605</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4605/requerimento_urgencia_009-2026_750.00000-_ambulancia.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO:09/2026._x000D_
+_x000D_
+AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
+_x000D_
+Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
+_x000D_
+Projeto de Lei: ““Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Transferências Fundo a Fundo de Recursos do SUS provenientes do Governo Estadual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. ”</t>
+  </si>
+  <si>
+    <t>4633</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4633/requerimento_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO:010/2026._x000D_
+_x000D_
+AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
+_x000D_
+Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
+_x000D_
+Projeto de Lei: “Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com o Conselho Comunitário de Segurança Pública do Município de Canarana - MT - CONSEG - e dá outras providências.“</t>
+  </si>
+  <si>
+    <t>4635</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4635/requerimento_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO:011/2026._x000D_
+_x000D_
+AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
+_x000D_
+Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
+_x000D_
+Projeto de Lei: “Autoriza o Poder Executivo Municipal a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências.“</t>
+  </si>
+  <si>
+    <t>4638</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4638/requerimento_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO:012/2026._x000D_
+_x000D_
+_x000D_
+AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
+_x000D_
+_x000D_
+Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
+_x000D_
+_x000D_
+Projeto de Lei: “Autoriza o Poder Executivo municipal a receber bem imóvel, por meio de doação, e dá outras providências“._x000D_
+_x000D_
+_x000D_
+Nestes Termos,_x000D_
+Pede Deferimento._x000D_
+Canarana-MT em 30 de abril de 2026_x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+Vilson Biguelini_x000D_
+Prefeito Municipal</t>
+  </si>
+  <si>
+    <t>4651</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4651/requerimento_013.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO:013/2026._x000D_
+_x000D_
+AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
+_x000D_
+Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
+_x000D_
+Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por anulação de dotações, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
+  </si>
+  <si>
     <t>4529</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Celsinho, Investigador Gustavo, Márcia, Professor Rosinelson</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4529/requerimento_no_01-2026.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4529/requerimento_no_01-2026.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 01/2026, que: Dispõe sobre a criação do Fundo Municipal de Educação – FME e dá outras providências. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 02 de fevereiro.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4530/requerimento_no_02-2026.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4530/requerimento_no_02-2026.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 02/2026, que: Dispõe sobre os critérios, procedimentos e condições para o Chamamento Público destinado à seleção de áreas para implantação de Loteamento Social no âmbito do Programa HABITA MAIS CANARANA, e dá outras providências. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 02 de fevereiro.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4546/requerimento_no_03-2026.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4546/requerimento_no_03-2026.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 03/2026, que: Dispõe Sobre a Autoriza o Poder Executivo Abrir Crédito Adicional Especial por Superávit Financeiro e dá Outras Providências”. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 02 de fevereiro.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4547/requerimento_no_04-2026.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4547/requerimento_no_04-2026.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 04/2026, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por anulação de dotações, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 02 de fevereiro.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4548/requerimento_no_05-2026.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4548/requerimento_no_05-2026.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 05/2026, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 02 de fevereiro.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4549/requerimento_no_06-2026.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4549/requerimento_no_06-2026.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 06/2026, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providência”. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 02 de fevereiro.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4550/requerimento_no_07-2026.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4550/requerimento_no_07-2026.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 07/2026, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Convênio do Governo Federal), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 02 de fevereiro.</t>
   </si>
   <si>
+    <t>4572</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4572/requerimento_no_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>•	Para que o Projeto de Lei nº 13/2026, que: “Ratifica a alteração do Protocolo de Intenções e do Estatuto do Consórcio Intermunicipal de Desenvolvimento Econômico, Social e Ambiental do Médio Araguaia – CODEMA, em conformidade com a Lei nº 11.107, de 06 de abril de 2005, e com o Decreto Federal nº 6.017, de 17 de janeiro de 2007, e dá outras providências seja tramitado em regime de urgência na Sessão Extraordinária do dia 23 de fevereiro.</t>
+  </si>
+  <si>
+    <t>4573</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4573/requerimento_no_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>•	Para que o Projeto de Lei nº 13/2026, que: “Ratifica a alteração do Protocolo de Intenções e do Estatuto do Consórcio Intermunicipal de Desenvolvimento Econômico, Social e Ambiental do Médio Araguaia – CODEMA, em conformidade com a Lei nº 11.107, de 06 de abril de 2005, e com o Decreto Federal nº 6.017, de 17 de janeiro de 2007, e dá outras providências seja inserido na Ordem do Dia da Sessão Extraordinária do dia 23 de fevereiro.</t>
+  </si>
+  <si>
+    <t>4575</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4575/requerimento_10.26.pdf</t>
+  </si>
+  <si>
+    <t>•	Para que o Projeto de Decreto Legislativo nº 01/2026, que: CONCEDE HONRARIA “DESTAQUE EMPREENDEDORISMO FEMININO – NORMI NONNENMACHER HEINEN – VOVÓ MIMI. Seja tramitado em regime de urgência na Sessão Ordinária do dia 02 de março.</t>
+  </si>
+  <si>
+    <t>4576</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4576/requerimento_11.26.pdf</t>
+  </si>
+  <si>
+    <t>•	Para que o Projeto de Decreto Legislativo nº 01/2026, que: CONCEDE HONRARIA “DESTAQUE EMPREENDEDORISMO FEMININO – NORMI NONNENMACHER HEINEN – VOVÓ MIMI. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 02 de março.</t>
+  </si>
+  <si>
+    <t>4590</t>
+  </si>
+  <si>
+    <t>Investigador Gustavo</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4590/requerimento_no_12-2026_ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais conforme previsto com amparo no Regimento Interno, artigos 211 ao 222 e no exercício da função fiscalizatória atribuída ao Poder Legislativo, requeiro que seja encaminhado ao Poder Executivo Municipal pedido de informações e documentos acerca da obra pública denominada casas populares da Vila de Serra Dourada, localizada nesta, com a finalidade de garantir a correta aplicação dos recursos públicos e a transparência na execução contratual.</t>
+  </si>
+  <si>
+    <t>4592</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4592/requerimento_no_13-2026_._ver._gustavo.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais conforme previsto com amparo no Regimento Interno, artigos 211 ao 222 e no exercício da função fiscalizatória atribuída ao Poder Legislativo, requeiro que seja encaminhado ao Poder Executivo Municipal pedido de informações e documentos acerca das últimas obras relativas ao ginásio Pedro Cancian, sejam reformas, pinturas e/ou ampliação, localizada nesta, com a finalidade de garantir a correta aplicação dos recursos públicos e a transparência na execução contratual._x000D_
+Dessa forma, solicita-se o encaminhamento das seguintes informações e documentos:</t>
+  </si>
+  <si>
+    <t>4600</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4600/requerimento_no_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>•	Para que a Sessão Ordinária do dia 18 de maio (segunda-feira) seja antecipada para o dia 11 de maio (segunda feira).</t>
+  </si>
+  <si>
+    <t>4601</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4601/requerimento_no_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais conforme previsto com amparo no Regimento Interno, artigos 211 ao 222 e no exercício da função fiscalizatória atribuída ao Poder Legislativo, requeiro que seja encaminhado ao Poder Executivo Municipal pedido de informações e documentos acerca das obras da quadra de futebol society ao lado do Ginásio Pedro Cancian, localizada nesta, com a finalidade de garantir a correta aplicação dos recursos públicos e a transparência na execução contratual._x000D_
+Dessa forma, solicita-se o encaminhamento das seguintes informações e documentos:</t>
+  </si>
+  <si>
+    <t>4602</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4602/requerimento_no_16-2025.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais conforme previsto com amparo no Regimento Interno, artigos 211 ao 222 e no exercício da função fiscalizatória atribuída ao Poder Legislativo, requeiro que seja encaminhado ao Poder Executivo Municipal pedido de informações e documentos acerca das obras de construção da Escola Municipal Monteiro Lobato, localizada nesta, com a finalidade de garantir a correta aplicação dos recursos públicos e a transparência na execução contratual._x000D_
+Dessa forma, solicita-se o encaminhamento das seguintes informações e documentos:</t>
+  </si>
+  <si>
+    <t>4607</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4607/requerimento_no_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>•	Para que o Projeto de Lei nº 19/2026, que: Dispõe sobre autorização da Cessão de Uso de bem público, unidade CASTRAMÓVEL, a ASSOCIAÇÃO AMIGOS DOS ANIMAIS DE CANARANA – AAAC”, e dá outras providências” seja inserido na Ordem do Dia da Sessão Ordinária de 06 de abril</t>
+  </si>
+  <si>
+    <t>4608</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4608/requerimento_no_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>•	Para que o Projeto de Lei nº 20/2026, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Transferências Fundo a Fundo de Recursos do SUS provenientes do Governo Estadual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.” Seja inserido na Ordem do Dia da Sessão Ordinária de 06 de abril.</t>
+  </si>
+  <si>
+    <t>4621</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4621/requerimento_19.26.pdf</t>
+  </si>
+  <si>
+    <t>•	Para que o Projeto de Lei nº 21/2026, que: Dispõe sobre a denominação de trecho de rodovia municipal no Município de Canarana – MT. Seja tramitado em Regime de urgência na Sessão Ordinária do dia 22 de abril.</t>
+  </si>
+  <si>
+    <t>4622</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4622/requerimento_20.26.pdf</t>
+  </si>
+  <si>
+    <t>•	Para que o Projeto de Lei nº 21/2026, que: Dispõe sobre a denominação de trecho de rodovia municipal no Município de Canarana – MT. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 22 de abril.</t>
+  </si>
+  <si>
+    <t>4636</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4636/requerimento_no_21_-2026.pdf</t>
+  </si>
+  <si>
+    <t>•	Para que o Projeto de Lei nº 24/2026, que: Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com o Conselho Comunitário de Segurança Pública do Município de Canarana - MT - CONSEG - e dá outras providências. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 04 de maio.</t>
+  </si>
+  <si>
+    <t>4637</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/</t>
+  </si>
+  <si>
+    <t>•	Para que o Projeto de Lei nº 25/2026, que: Autoriza o Poder Executivo Municipal a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 04 de maio.</t>
+  </si>
+  <si>
+    <t>4640</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4640/requerimento_no_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>•	Para que o Projeto de Lei nº 26/2026, que: “Autoriza o Poder Executivo municipal a receber bem imóvel, por meio de doação, e dá outras providências. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 04 de maio.</t>
+  </si>
+  <si>
+    <t>4653</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4653/requerimento_no_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>•	Para que o Projeto de Lei nº 27/2026, que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por anulação de dotações, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 11 de maio. _x000D_
+Contando com o apoio dos nobres pares deste Poder Legislativo, antecipo agradecimento.</t>
+  </si>
+  <si>
     <t>4521</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Celsinho</t>
-[...2 lines deleted...]
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4521/indicacao_no_01-2026.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4521/indicacao_no_01-2026.pdf</t>
   </si>
   <si>
     <t>•	Para que sejam construídas 04 quadras de areia no “Complexo Esportivo Municipal Gyancarlo Carneiro dos Santos”, tendo em vista emenda modificativa nº 004/2024 com valor de R$ 250.000,00 (Ação: Ampliação e reforma dos espaços esportivos), a Lei Orçamentária 2025, que até o momento não foi executada. _x000D_
 _x000D_
 •	Para que seja feita a troca de areia e manutenção nas quadras já existentes;</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
-    <t>André da Madeireira</t>
-[...2 lines deleted...]
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4524/indicacao_no_02-2026.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4524/indicacao_no_02-2026.pdf</t>
   </si>
   <si>
     <t>•	Para que seja feita limpeza nas áreas públicas, e patrolamento das ruas da localidade de Serra Dourada</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
     <t>Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Para que seja feito o estudo para implantação de redutores de velocidade na MT 326 nas proximidades do Nilo Atacadista.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>Para que seja feito retorno/rotatória na Avenida Mato Grosso com Rua Carazinho.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>Para que seja feita manutenção nas áreas públicas e patrolamento das ruas no distrito Culuene.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>Amanda da Roza</t>
   </si>
   <si>
     <t>Para que seja disponibilizado rede de internet Wi-Fi na casa mortuária.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>Investigador Gustavo</t>
-[...1 lines deleted...]
-  <si>
     <t>Para que seja realizada a contratação de profissional coveiro e de pedreiro para execução dos serviços no cemitério municipal, com a finalidade de minimizar os custos financeiros às famílias nos sepultamentos.</t>
   </si>
   <si>
+    <t>4565</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4565/indicacao_no_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Para que sejam colocados bancos, e feito reparo em todos os equipamentos de ginastica, nas lixeiras e iluminação da Praça do bairro Bela Vista</t>
+  </si>
+  <si>
+    <t>4566</t>
+  </si>
+  <si>
+    <t>Dile</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4566/indicacao_no_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>•	Para que determine ao setor competente a realização de obras de drenagem no Parque de Exposição, com a instalação de tubulação direcionada ao Córrego Paquinha.</t>
+  </si>
+  <si>
+    <t>4581</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4581/indicacao_10.26.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas as providências necessárias para que os valores provenientes da ação popular referente aos danos ao erário decorrentes da permuta da área limítrofe ao Aeroporto Municipal e ao Parque de Exposições sejam destinados, integralmente, à aquisição de equipamentos médicos destinados ao fortalecimento e à estruturação da rede municipal de saúde._x000D_
+Justifica-se a presente indicação considerando que os recursos mencionados, fixados no montante correspondente a sete parcelas anuais de R$ 532.500,00 (quinhentos e trinta e dois mil e quinhentos reais), no período de 2026 a 2032, sendo as duas últimas parcelas no valor de R$ 550.000,00 (quinhentos e cinquenta mil reais), representam importante oportunidade de investimento estruturante na saúde pública municipal._x000D_
+A destinação específica para aquisição de equipamentos médicos permitirá o aprimoramento da capacidade de atendimento, a modernização das unidades de saúde e a melhoria da qualidade dos serviços prestados à população.</t>
+  </si>
+  <si>
+    <t>4585</t>
+  </si>
+  <si>
+    <t>Para que, por intermédio da Secretaria Municipal de Educação, sejam realizados estudos de viabilidade técnica, pedagógica e estrutural para a ampliação da oferta de ensino em tempo integral na rede municipal de ensino, considerando que atualmente essa modalidade é ofertada apenas para crianças de 0 a 3 anos de idade, possibilitando sua extensão às demais etapas da educação básica no município.</t>
+  </si>
+  <si>
+    <t>4586</t>
+  </si>
+  <si>
+    <t>Para que seja analisada a possibilidade de destinar e proceder com a doação de uma área pública municipal para a construção da sede própria do Distrito Sanitário Especial Indígena – DSEI Xingu no município de Canarana – MT.</t>
+  </si>
+  <si>
+    <t>4589</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4589/indicacao_nc2ba_13-2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal, que adote as providências necessárias para ativar o convênio junto ao Conselho Comunitário de Segurança (CONSEG), com a finalidade de assegurar o repasse de recursos financeiros ao Corpo de Bombeiros, em valor equivalente ao já destinado às Polícias Militar e Civil, visando ao apoio das atividades administrativas e ao custeio de despesas correntes.</t>
+  </si>
+  <si>
+    <t>4597</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4597/indicacao_no_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja feita verificação e adoção das providências necessárias para a extensão da rede de iluminação pública no trecho compreendido entre a empresa Case e a Usina Agrícola Alvorada._x000D_
+_x000D_
+JUSTIFICATIVA:_x000D_
+Considerando que foi protocolado o Ofício nº 329/2025, em 10 de novembro de 2025, junto à Energisa e ao Poder Executivo Municipal, solicitando a referida extensão da rede de iluminação pública, documento este subscrito por moradores e usuários que transitam diariamente pelo trecho;_x000D_
+Considerando que a concessionária Energisa, em resposta datada de 10 de dezembro de 2025, informou que a responsabilidade pela extensão da rede de distribuição e/ou instalação de equipamentos de iluminação pública é de competência da Prefeitura Municipal;_x000D_
+Diante disso, faz-se necessária a atuação do Poder Executivo para análise da demanda apresentada, com vistas à adoção de medidas que garantam maior segurança, mobilidade e qualidade de vida aos moradores e demais usuários da via.</t>
+  </si>
+  <si>
+    <t>4598</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4598/indicacao_no_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de jardinagem no espaço localizado em frente ao quarto de internação da pediatria do Hospital Municipal Lorena Parode._x000D_
+_x000D_
+JUSTIFICATIVA:_x000D_
+O referido espaço é utilizado por pais, responsáveis e crianças durante o período de internação, constituindo um ambiente de apoio essencial em momentos delicados. Trata-se de um local importante para que as crianças possam ter contato com um ambiente mais acolhedor, humanizado e agradável, contribuindo para o bem-estar emocional e, consequentemente, para o processo de recuperação._x000D_
+A implantação de jardinagem, com elementos naturais e adequadamente planejados, proporcionará um ambiente mais harmonioso, seguro e confortável, auxiliando na redução do estresse hospitalar e promovendo melhores condições de permanência para pacientes e acompanhantes._x000D_
+Diante disso, a presente indicação visa promover a humanização do atendimento hospitalar, valorizando a qualidade do ambiente e o cuidado com as crianças e seus familiares.</t>
+  </si>
+  <si>
+    <t>4611</t>
+  </si>
+  <si>
+    <t>Miltinho</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4611/indicacao_no_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal, que determine aos setores competentes a construção de uma passarela com piso adequado e cobertura, interligando o Hospital Municipal ao Laboratório Municipal.</t>
+  </si>
+  <si>
+    <t>4612</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4612/indicacao_no_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal, que determine aos órgãos competentes a realização de serviços de limpeza, manutenção e conservação das áreas públicas situadas nas localidades de Matinha, Serra Dourada e Culuene.</t>
+  </si>
+  <si>
+    <t>4613</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4613/indicacao_no_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal, que determine aos órgãos competentes a realização de serviços de limpeza das áreas públicas, abertura de novas ruas e construção de valas para o adequado escoamento das águas da chuva na localidade do Garapu.</t>
+  </si>
+  <si>
+    <t>4614</t>
+  </si>
+  <si>
+    <t>Solicito que sejam realizados serviços de limpeza nos canteiros e patrolamento das ruas da 1ª Agrovila.</t>
+  </si>
+  <si>
+    <t>4615</t>
+  </si>
+  <si>
+    <t>Para que a Cooperativa possa abrir um ponto comercial para venda dos produtos da agricultura familiar, assim como a Casa do Artesão.</t>
+  </si>
+  <si>
+    <t>4618</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4618/indicacao_21.26.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, nos termos regimentais, que sejam adotadas as providências necessárias, junto aos órgãos competentes, visando viabilizar a cessão de um servidor público municipal para prestar apoio administrativo na Agência dos Correios do Município.</t>
+  </si>
+  <si>
+    <t>4631</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4631/indicacao_no_22-2026_ass.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, que seja realizada a verificação, manutenção e, se necessário, a substituição dos equipamentos utilizados no atendimento odontológico do Posto de Saúde Bela Vista.</t>
+  </si>
+  <si>
+    <t>4641</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4641/indicacao_no_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>•	Para que sejam colocados pisos modular no Ginásio Edemar Parzianello e no Campo Society ao lado do ginásio Pedro Cancian, tendo em vista emenda modificativa nº 004/2024 com valor de R$ 250.000,00 (Ação: Ampliação e reforma dos espaços esportivos), a Lei Orçamentária 2025.</t>
+  </si>
+  <si>
+    <t>4642</t>
+  </si>
+  <si>
+    <t>Para que seja feita limpeza na região de mata do Bairro Flamboyant, onde futuramente será um parque municipal.</t>
+  </si>
+  <si>
+    <t>4643</t>
+  </si>
+  <si>
+    <t>Para que Ambulância de Serra Dourada retorne a ser designada a comunidade.</t>
+  </si>
+  <si>
+    <t>4644</t>
+  </si>
+  <si>
+    <t>Para que o serviço de manutenção quando estiver nas comunidades de Serra Dourada e Culuene possa fazer a manutenção nas praças esportivas.</t>
+  </si>
+  <si>
+    <t>4645</t>
+  </si>
+  <si>
+    <t>Para que o Prefeito autorize o início da atividade delegada na Polícia Militar.</t>
+  </si>
+  <si>
+    <t>4646</t>
+  </si>
+  <si>
+    <t>Para que sejam instalados climatizadores nos ginásios.</t>
+  </si>
+  <si>
+    <t>4647</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>a Ser encaminhada ao Deputado Nininho e SEDUC _x000D_
+Para que sejam destinados recursos para reforma das 13 Escolas Municipais.</t>
+  </si>
+  <si>
+    <t>4648</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Para que sejam adquiridos para o Hospital Municipal: Muletas, Andador, Cadeira de banho, Cadeira de Rodas com tecido higienizável, Colchões, Cama que estão em falta no Hospital.</t>
+  </si>
+  <si>
+    <t>4649</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Para que o motorista do ônibus escolar que atende o Garapu possa ter um local para ficar enquanto aguarda o horário de retorno dos alunos.</t>
+  </si>
+  <si>
+    <t>4655</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4655/indicacao_no_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a necessidade da passagem do caminhão pipa nas ruas do Setor Hípica e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>4656</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4656/indicacao_no_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a necessidade de se analisar a implantação de uma quadra de areia para prática de esportes em cada um dos bairros do município que ainda não são contemplados e dá outras providências ”.</t>
+  </si>
+  <si>
+    <t>4657</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4657/indicacao_no_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a necessidade de implantação de iluminação pública na via de acesso e a construção de uma Casa Mortuária no cemitério do Distrito do Culuene e dá outras providências</t>
+  </si>
+  <si>
+    <t>4658</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4658/indicacao_no_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a necessidade de se analisar a contratação de empresa especializada em análise de engenharia de projetos e acompanhamento de obras e dá outras providências</t>
+  </si>
+  <si>
+    <t>4660</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4660/indicacao_no_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>•	Para que nos próximos loteamentos urbanos a serem implantados no município de Canarana, sejam destinados nomes de pioneiros já falecidos, que contribuíram para a construção e desenvolvimento da cidade e que ainda não foram homenageados com denominação de ruas, avenidas ou espaços públicos.</t>
+  </si>
+  <si>
+    <t>4661</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4661/indicacao_no_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>•	Indica à Secretaria Municipal de Obras de Canarana a realização do conserto e reforço da estrutura da placa indicativa destinada a caminhões, localizada nas proximidades da academia Studio Fit, na Avenida Rio Grande do Sul.</t>
+  </si>
+  <si>
+    <t>4662</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4662/indicacao_no_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>•	Indica à Secretaria Municipal de Obras de Canarana que seja realizado o revestimento com cimento da mini valeta destinada ao escoamento de águas pluviais, localizada em frente ao supermercado Supermercado Pague Menos, na Avenida Paraná.</t>
+  </si>
+  <si>
+    <t>4666</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4666/indicacao_no_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que determine ao setor competente a implantação de 02 (dois) redutores de velocidade (quebra-molas) na Avenida Sete de Setembro, no trecho compreendido entre a Avenida Paraná e a Avenida São Paulo.</t>
+  </si>
+  <si>
+    <t>4667</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4667/indicacao_no_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que determine ao setor competente a implantação de 02 (dois) redutores de velocidade (quebra-molas) na Avenida Sete de Setembro, no trecho compreendido entre a Avenida Paraná e a Avenida Mato Grosso.</t>
+  </si>
+  <si>
+    <t>4668</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4668/indicacao_no_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>•	Que determine ao setor competente a instalação de mais braços de iluminação pública nos postes da localidade do Garapu.</t>
+  </si>
+  <si>
+    <t>4669</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Para que seja feita continuação da faixa de pedestres (ou faixa elevada) no lado da Avenida Rio Grande do Sul frente ao Supermercado Muller devido ao alto movimento de pedestres.</t>
+  </si>
+  <si>
     <t>4551</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Celsinho, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4551/mocao_no_01-2026.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4551/mocao_no_01-2026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 Ao Dr. Renato Marques Guimarães e à Dra. Ângela Ucker Marques Guimarães, em razão da relevante e altruísta doação da área destinada à construção do novo Hospital Municipal, gesto que representa elevado espírito público, compromisso com a bem comum e inestimável contribuição para a melhoria da saúde pública e da qualidade de vida da população do Município.</t>
   </si>
   <si>
     <t>4557</t>
-  </si>
-[...1 lines deleted...]
-    <t>Márcia</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
  _x000D_
 Ao Secretário de Agricultura Gil Avrella _x000D_
 Ao Secretário de Desenvolvimento Socioeconômico e turístico Ederson Porsch_x000D_
 Pela participação no DINETEC 2026</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 _x000D_
 A META  pela Organização do DINETEC 2026, _x000D_
 por alavancar o nome do município de Canarana a nível nacional.</t>
+  </si>
+  <si>
+    <t>4559</t>
+  </si>
+  <si>
+    <t>José Bosco Aniceto pereira_x000D_
+Em reconhecimento aos relevantes serviços prestados ao Município de Canarana ao longo de mais de 30 anos de atuação como Investigador da Polícia Civil, exercendo suas funções com dedicação, profissionalismo e compromisso com a segurança da sociedade.</t>
+  </si>
+  <si>
+    <t>4561</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4561/mocao_05.26.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE RECONHECIMENTO_x000D_
+A CELÇO MARAFON E LOURDES MARIA CAMARGO MARAFON _x000D_
+em reconhecimento ao relevante e generoso ato de doação de área destinada à construção da Creche no Bairro União._x000D_
+Este ato representa cuidado com as crianças, apoio às famílias e compromisso com o futuro de nossa cidade. A construção de uma creche significa acolhimento, oportunidade e esperança para inúmeras famílias que dependem de um espaço seguro e adequado para o desenvolvimento de seus filhos._x000D_
+Com essa atitude nobre, os homenageados deixam um legado permanente à comunidade, contribuindo de forma concreta para o crescimento social e educacional de Canarana.</t>
+  </si>
+  <si>
+    <t>4567</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR_x000D_
+_x000D_
+- a Família de Claidir Di Domenico pelo seu falecimento _x000D_
+_x000D_
+_x000D_
+- a Família de José Roberto Siqueira Trovo pelo seu falecimento.</t>
+  </si>
+  <si>
+    <t>4568</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO _x000D_
+_x000D_
+ às Secretarias Municipais de Esportes, Juventude e Lazer; Obras; Assistência Social; Educação e Cultura; Saúde; e Desenvolvimento Socioeconômico e Turístico, pela exemplar organização e realização do Festival Esportivo em comemoração aos 45 anos do Município de Canarana._x000D_
+_x000D_
+O evento evidenciou o comprometimento, a união e a eficiência das equipes envolvidas, proporcionando momentos de integração, lazer e fortalecimento do espírito comunitário, valorizando atletas, famílias e toda a população canaranense._x000D_
+_x000D_
+Que esta iniciativa sirva de inspiração para novas ações que promovam o desenvolvimento social, cultural e esportivo de nosso Município.</t>
+  </si>
+  <si>
+    <t>4569</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso_x000D_
+AO DOUTOR Jaime Zillioto_x000D_
+Pela sua merecida aposentadoria após 31 anos de relevantes serviços prestados à saúde do Município de Canarana._x000D_
+Ao longo de mais de três décadas de dedicação como médico cirurgião, exerceu sua profissão com competência, ética, responsabilidade e profundo compromisso com a vida. Seu trabalho foi essencial para garantir atendimento digno, seguro e humanizado às gestantes e famílias canaranenses, marcando gerações com seu profissionalismo e cuidado._x000D_
+Esta Casa de Leis reconhece e enaltece sua trajetória exemplar, expressando gratidão pelos anos de dedicação à saúde pública.</t>
+  </si>
+  <si>
+    <t>4570</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO_x000D_
+À COMITIVA MANDACARU e em especial, ao integrante Paulo Pereira Lima, _x000D_
+_x000D_
+pela dedicação, organização e zelo na realização do almoço comemorativo que proporcionou cerca de 6.000 refeições à população, durante as festividades alusivas aos 45 anos do Município de Canarana._x000D_
+_x000D_
+A iniciativa demonstrou espírito de união, solidariedade e compromisso com a comunidade, contribuindo de forma marcante para o sucesso das comemorações e para o fortalecimento dos laços entre os munícipes._x000D_
+_x000D_
+Reconhecimento e gratidão pelo relevante trabalho desenvolvido, que enaltece o espírito comunitário e o amor por Canarana.</t>
+  </si>
+  <si>
+    <t>4580</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4580/mocao_10.26.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO _x000D_
+_x000D_
+Ao Dr. Sérgio Renz_x000D_
+Advogado_x000D_
+_x000D_
+Em reconhecimento à sua destacada atuação na Ação Popular que apontou possíveis danos ao erário decorrentes da permuta de área limítrofe ao Aeroporto Municipal e ao Parque de Exposições._x000D_
+Seu trabalho técnico, comprometido com a legalidade, a transparência e a defesa do interesse público, demonstra elevado senso de responsabilidade cívica e zelo pela correta aplicação dos recursos públicos, contribuindo para o fortalecimento das instituições e para a proteção do patrimônio coletivo</t>
+  </si>
+  <si>
+    <t>4582</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4582/mocao_11.26.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE RECONHECIMENTO_x000D_
+ao Museu Sic Bartão – Museu de Arte Cristã Contemporânea_x000D_
+situado no Complexo Bom Futuro, no município de Cuiabá – MT, pelos relevantes serviços prestados à cultura e à valorização da arte cristã no Estado de Mato Grosso._x000D_
+Considerando que a fé cristã constitui elemento fundamental na formação histórica, cultural e social do povo mato-grossense;_x000D_
+Considerando que, segundo dados oficiais do Instituto Brasileiro de Geografia e Estatística (IBGE), a ampla maioria da população de Mato Grosso se declara cristã, entre católicos e evangélicos, demonstrando a relevância da fé na identidade do Estado;_x000D_
+Considerando que a arte, ao longo da história, tem sido instrumento de expressão da espiritualidade, da reflexão moral e da valorização daquilo que transcende o ser humano;_x000D_
+Considerando que o Museu Sic Bartão destaca-se como espaço pioneiro de arte cristã contemporânea no Brasil, promovendo exposições e iniciativas culturais que dialogam com a fé, a ética e os valores cristãos;_x000D_
+Considerando que a existência de um museu dessa magnitude em Mato Grosso enche de orgulho a população cristã do Estado, fortalecendo a identidade cultural regional e incentivando o desenvolvimento artístico alinhado aos valores da fé;_x000D_
+A Câmara Municipal de Canarana manifesta, por meio desta Moção, seu reconhecimento institucional ao Museu Sic Bartão e aos seus idealizadores, pelo compromisso com a promoção da arte cristã contemporânea, desejando que o trabalho desenvolvido continue a crescer e que, dentro das possibilidades, as exposições e iniciativas culturais possam alcançar também o interior do Estado, ampliando o acesso da população mato-grossense à arte inspirada na fé cristã.</t>
+  </si>
+  <si>
+    <t>4583</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4583/mocao_12.26.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO_x000D_
+à equipe de colaboradores do gabinete do Deputado Estadual Beto Dois a Um, em reconhecimento ao comprometimento, à atenção e ao profissionalismo demonstrados no atendimento às demandas do município de Canarana – MT._x000D_
+O empenho e a dedicação da equipe no acolhimento das demandas, no encaminhamento de solicitações e na busca por soluções junto aos órgãos competentes demonstram compromisso com o serviço público e com o fortalecimento das relações institucionais entre o Poder Legislativo Estadual e os municípios._x000D_
+Reconhecer o trabalho daqueles que atuam nos bastidores da gestão pública é também valorizar o esforço coletivo que contribui para o desenvolvimento das cidades e para a melhoria da qualidade de vida da população.</t>
+  </si>
+  <si>
+    <t>4584</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4584/mocao_13.26.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO_x000D_
+à empresa Disvale_x000D_
+em reconhecimento à sua trajetória de crescimento, contribuição econômica e relevante atuação na distribuição de bebidas na região do Vale do Araguaia._x000D_
+Ao longo de quase duas décadas de atuação, a empresa consolidou-se como referência no setor, destacando-se pela seriedade, organização e eficiência logística, contando com estrutura própria e frota de caminhões que atende diversos municípios da região._x000D_
+Ressalta-se ainda sua importante atuação na distribuição de produtos da Ambev, contribuindo significativamente para o fortalecimento do comércio regional e para o desenvolvimento da economia local.</t>
+  </si>
+  <si>
+    <t>4588</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4588/mocao_14.26.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO_x000D_
+A enfermeira Padrão Stella Kalkmann_x000D_
+E ao motorista Ivanderlei Vieira Costa_x000D_
+Servidores da Secretaria Municipal de Saúde, que, enquanto se deslocavam em uma ambulância com destino à capital do Estado, prestaram pronto socorro às vítimas de um acidente ocorrido no trajeto entre os municípios de Canarana e Cuiabá.</t>
+  </si>
+  <si>
+    <t>4593</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4593/mocao_15.26.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO_x000D_
+_x000D_
+À SENHORA NAIR DA SILVA _x000D_
+SERVIDORA MUNICIPAL _x000D_
+_x000D_
+Em reconhecimento à sua dedicação e relevantes serviços prestados ao longo de 13 anos de atuação no Viveiro Municipal, destacando-se na produção e conservação de mudas nativas, contribuindo de forma significativa para a preservação ambiental e para a distribuição dessas mudas à população._x000D_
+Seu compromisso, zelo e responsabilidade refletem um trabalho de grande importância para o desenvolvimento sustentável e a qualidade de vida da comunidade.</t>
+  </si>
+  <si>
+    <t>4594</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4594/mocao_16.26.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR _x000D_
+À FAMÍLIA DE NILTON ANTONIO OHLAND, PELO SEU FALECIMENTO_x000D_
+_x000D_
+Educador dedicado, exerceu com compromisso as funções de professor, diretor das Escolas Estaduais Norberto Schwantes e 31 de Março e presidente da subsede do SINTEP em Canarana, destacando-se na defesa da educação pública e dos trabalhadores da área._x000D_
+Também atuou como Secretário Municipal de Finanças e de Saúde, sempre com ética e responsabilidade._x000D_
+Deixa um legado de dedicação, luta e serviço à comunidade. Aos familiares, amigos e colegas, expressamos nossos mais sinceros sentimentos.</t>
+  </si>
+  <si>
+    <t>4595</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4595/mocao_17.26.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO_x000D_
+AOS PROFESSORES ADÃO PEREIRA DA SILVA BARBOZA E ANA CARLA NOGUEIRA CARDOSO, DA REDE MUNICIPAL DE ENSINO DE CANARANA_x000D_
+Pelo destaque alcançado na premiação Alfabetiza em Boas Práticas no Ensino de Inglês, conquistando, respectivamente, o 1º e o 3º lugares, reconhecimento que evidencia a excelência, dedicação e inovação no exercício da docência._x000D_
+A honraria recebida reflete o compromisso com a qualidade do ensino, a valorização da educação pública e o desenvolvimento de práticas pedagógicas que contribuem significativamente para a formação dos estudantes.</t>
+  </si>
+  <si>
+    <t>4610</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4610/mocao_18.25.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR_x000D_
+_x000D_
+À FAMILIA MULLER _x000D_
+Pelo falecimento da Senhora Ornilia Muller _x000D_
+_x000D_
+Neste momento de dor e luto, nos solidarizamos com todos os familiares e amigos, rogando a Deus que conceda conforto, força e serenidade para enfrentar esta irreparável perda.</t>
+  </si>
+  <si>
+    <t>4616</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR_x000D_
+_x000D_
+À família da Senhora Luciane, da Casa de Apoio de Goiânia,_x000D_
+_x000D_
+Manifestamos nosso mais profundo pesar pelo falecimento da Senhora Luciane, reconhecendo sua dedicação e relevante trabalho prestado no acolhimento e apoio às pessoas doentes do município de Canarana._x000D_
+_x000D_
+Sua atuação solidária, marcada pelo cuidado, empatia e compromisso com o próximo, deixou um legado de amor e humanidade, sendo digna de reconhecimento e gratidão por toda a comunidade canaranense._x000D_
+_x000D_
+Neste momento de dor, nos solidarizamos com familiares e amigos, rogando a Deus que conceda conforto e força para enfrentar esta irreparável perda.</t>
+  </si>
+  <si>
+    <t>4617</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO_x000D_
+_x000D_
+À Jordânia Inácio de Oliveira Bem_x000D_
+_x000D_
+Pelo brilhante trabalho desempenhado durante o período em que exerceu suas funções como fonoaudióloga no cargo efetivo neste Município._x000D_
+Sua atuação foi marcada pelo comprometimento, responsabilidade e dedicação no atendimento à população, contribuindo significativamente para a promoção da saúde e qualidade de vida dos munícipes. Diante de sua relevante contribuição ao serviço público, torna-se justo o presente reconhecimento, com votos de sucesso em sua trajetória profissional.</t>
+  </si>
+  <si>
+    <t>4627</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4627/mocao_21.26.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO_x000D_
+A RENATA RIBEIRO SILVA E_x000D_
+PABLO HENRICK ALVES EGEWART_x000D_
+Em reconhecimento ao excelente trabalho desempenhado junto à AGIRF – Agência de Regulação e Fiscalização de Canarana._x000D_
+Destaca-se a dedicação, o comprometimento e a responsabilidade com que exercem suas funções, contribuindo significativamente para a melhoria dos serviços públicos, a transparência administrativa e o bem-estar da população canaranense._x000D_
+O profissionalismo demonstrado por ambos reflete diretamente na eficiência da atuação da agência, fortalecendo a confiança da comunidade nos órgãos de fiscalização e regulação do município.</t>
+  </si>
+  <si>
+    <t>4628</t>
+  </si>
+  <si>
+    <t>Amanda da Roza, Jocasta</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4628/mocao_22.26.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR_x000D_
+_x000D_
+Pelo falecimento de Josiel Vieira, manifestamos nossa solidariedade aos familiares e amigos neste momento de dor e saudade._x000D_
+Rogamos a Deus que conceda conforto e força à família enlutada, para que encontrem amparo diante dessa irreparável perda._x000D_
+Que sua memória permaneça viva nos corações de todos que tiveram o privilégio de conhecê-lo.</t>
+  </si>
+  <si>
+    <t>4629</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR _x000D_
+Pelo falecimento do Senhor Edemar Biguelini _x000D_
+Pelo Falecimento da jovem Larissa Ladwing.</t>
+  </si>
+  <si>
+    <t>4630</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR _x000D_
+Pelo Falecimento do Senhor Gerusé;_x000D_
+Pelo Falecimento da Irma do Deputado Dr. Eugênio; _x000D_
+Pelo Falecimento do ex Vereador Jandir Pezzini.</t>
+  </si>
+  <si>
+    <t>4650</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso_x000D_
+A Comunidade Santa Luzia do Garapu pela realização da belíssima festa.</t>
+  </si>
+  <si>
+    <t>4663</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO_x000D_
+AO ATLETA MÁRIO DE NEGRI_x000D_
+pelas importantes conquistas alcançadas no cenário nacional do rodeio, especialmente por conquistar o título da etapa da PBR Brazil durante a FEMCAFÉ 2026, realizada em Patrocínio/MG , bem como pelo título de Campeão de Montaria em Touros no Rodeio de Taiuçu-SP 2026._x000D_
+Seu talento, dedicação e coragem representam com orgulho o município de Canarana, levando o nome de nossa cidade aos grandes eventos do rodeio brasileiro e servindo de inspiração para toda a comunidade esportiva._x000D_
+Esta Moção de Aplauso expressa o reconhecimento pelo empenho e pela excelência demonstrados em sua trajetória, destacando-se como exemplo de perseverança, disciplina e amor pelo esporte._x000D_
+Parabenizamos Mário de Negri pelas conquistas e desejamos contínuo sucesso em sua carreira profissional.</t>
+  </si>
+  <si>
+    <t>4579</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4579/parecer_orcamento_e_financas_-_contas_2024.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão referente ao PARECER PRÉVIO Nº 105/2025 – PP</t>
+  </si>
+  <si>
+    <t>4560</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4560/emenda_modificativa_01_pr_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO Nº 02/2026, DE 19 DE JANEIRO DE 2026, Estabelece o índice de Revisão Geral do Auxílio de Assistência Suplementar dos Servidores da Câmara Municipal de Canarana – MT.”                            _x000D_
+EMENDA MODIFICATIVA Nº. 01. _x000D_
+Art. 1º - Fica modificada a minuta e o Artigo 1º, passando a vigorar a seguinte redação. _x000D_
+Art. 1º - Fica o Poder Legislativo autorizado, a título de Revisão Geral Anual pelo indicador INPC (Índice Nacional de Preço ao Consumidor), aplicar o índice de revisão geral de 3.90% (três inteiros e noventa centésimo por cento), referentes aos meses de janeiro a dezembro de 2025, sobre o valor do Auxílio de assistência suplementar dos Vereadores e Servidores do Legislativo Municipal estabelecido pela Resolução nº 285 de 17 de junho de 2025.</t>
+  </si>
+  <si>
+    <t>4591</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4591/emenda_modificativa_pl16-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 16/2026, DE 25 DE FEVEREIRO DE 2026, Dispõe sobre a prioridade e celeridade na realização de exames e procedimentos para diagnóstico de câncer em casos de suspeita clínica, no âmbito do município de Canarana/MT._x000D_
+                                  _x000D_
+EMENDA MODIFICATIVA Nº. 01. _x000D_
+_x000D_
+Art. 1º - Fica modificado o Artigo 4º, passando a vigorar a seguinte redação. _x000D_
+_x000D_
+Art. 4º O Poder Executivo Municipal regulamentará a aplicação desta Lei, podendo estabelecer diretrizes para:_x000D_
+I – O monitoramento dos tempos de espera para exames e procedimentos diagnósticos oncológicos;_x000D_
+II – A capacitação técnica dos profissionais da rede municipal de saúde quanto aos critérios de suspeita clínica;_x000D_
+III – A transparência e divulgação periódica dos indicadores de tempo médio de espera."_x000D_
+Sala de Sessões; 27 de março de 2026_x000D_
+_x000D_
+Celsinho Morais_x000D_
+Vereador</t>
+  </si>
+  <si>
+    <t>4623</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>	PROJETO DE LEI COMPLEMENTAR Nº 21/2025, DE 14 DE NOVEMBRO DE 2025, Altera o artigo 121 da Lei Complementar nº 202/2022, do Município de Canarana – MT, que dispõe sobre a Nova Redação do Código de Postura Municipal. _x000D_
+                                    _x000D_
+EMENDA SUPRESSIVA Nº. 01. _x000D_
+_x000D_
+Art. 1º - Fica suprimido o § 7º. _x000D_
+_x000D_
+§ 7º - Suprimido.</t>
+  </si>
+  <si>
+    <t>4571</t>
+  </si>
+  <si>
+    <t>ECC</t>
+  </si>
+  <si>
+    <t>Edital de Convocação - Câmara</t>
+  </si>
+  <si>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4571/edital_de_convocacao_sessao_ex._23-02-2026_timbrado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>EDITAL DE CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA_x000D_
+Joá José Porto dos Santos, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 23 de fevereiro com início às 14h, no recinto da sede da Câmara Municipal, para apreciação da seguinte matéria: _x000D_
+Projeto de Lei nº 13/2026: “Ratifica a alteração do Protocolo de Intenções e do Estatuto do Consórcio Intermunicipal de Desenvolvimento Econômico, Social e Ambiental do Médio Araguaia – CODEMA, em conformidade com a Lei nº 11.107, de 06 de abril de 2005, e com o Decreto Federal nº 6.017, de 17 de janeiro de 2007, e dá outras providências.”_x000D_
+_x000D_
+                                             Gabinete da Presidência, 19 de fevereiro de 2026._x000D_
+_x000D_
+Joá José Porto dos Santos_x000D_
+Presidente</t>
+  </si>
+  <si>
+    <t>4654</t>
+  </si>
+  <si>
+    <t>RELEG</t>
+  </si>
+  <si>
+    <t>Recomendação Legislativa</t>
+  </si>
+  <si>
+    <t>“Recomenda a Energisa – Agência Canarana MT sobre a necessidade de realização de leitura presencial de consumo de energia elétrica pela concessionária nas comunidades rurais do Município de Canarana/MT, visando evitar cobranças indevidas, prejuízos financeiros e danos sociais aos consumidores. e das outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -865,67 +2116,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4525/projeto_de_lei_que_dispoe_sobre_a_criacao_do_fundo_municipal_de_educacao__fme_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4526/projeto_de_lei_que_dispoe_sobre_os_criterios_procedimentos_e_condicoes_para_o_chamamento_publico_-_loteamento_social_habita_mais_canaran.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4532/projeto_de_lei_superavit_financeiro_-_ok_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4534/projeto_de_lei_credito_especial_suplementar_2.729.000_-_ok_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4536/01-2026_projeto_de_lei_-_excesso_de_arrecadacao_337.667__pronta.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4538/03-2026_projeto_de_lei_-_excesso_de_arrecadacao_3.984.53400_mensagem_ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4540/02-2026_projeto_de_lei_-_excesso_de_arrecadacao__379.890_mensagem_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4541/pl__08.26.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4542/projeto_de_lei__-_disponibilizacao_de_ambulancia_e_equipe_de_atendimento_em_eventos_particular_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4543/projeto_de_lei_rga__geral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4544/projeto_de_lei_rga_educacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4545/projeto_consea.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4522/projeto_resolucao_revisao_aux._alimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4523/projeto_resolucao_revisao_aux._saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4527/requerimento_urgencia_001-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4528/requerimento_urgencia_002-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4531/requerimento_urgencia_003-2026_superavit.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4533/requerimento_urgencia_004-2026_2.729.58362.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4535/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4537/requerimento_urgencia_006-2026_33767.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4539/requerimento_urgencia_007-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4529/requerimento_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4530/requerimento_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4546/requerimento_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4547/requerimento_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4548/requerimento_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4549/requerimento_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4550/requerimento_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4521/indicacao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4524/indicacao_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4551/mocao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4599/projeto_de_lei_complementar_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4609/projeto_de_lei_-_altera_numero_de_vagas_cargo_de_tecnico_educ_fisica_e_psicologo_-.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4626/ilovepdf_merged_9.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4525/projeto_de_lei_que_dispoe_sobre_a_criacao_do_fundo_municipal_de_educacao__fme_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4526/projeto_de_lei_que_dispoe_sobre_os_criterios_procedimentos_e_condicoes_para_o_chamamento_publico_-_loteamento_social_habita_mais_canaran.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4532/projeto_de_lei_superavit_financeiro_-_ok_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4534/projeto_de_lei_credito_especial_suplementar_2.729.000_-_ok_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4536/01-2026_projeto_de_lei_-_excesso_de_arrecadacao_337.667__pronta.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4538/03-2026_projeto_de_lei_-_excesso_de_arrecadacao_3.984.53400_mensagem_ok.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4540/02-2026_projeto_de_lei_-_excesso_de_arrecadacao__379.890_mensagem_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4541/pl__08.26.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4542/projeto_de_lei__-_disponibilizacao_de_ambulancia_e_equipe_de_atendimento_em_eventos_particular_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4543/projeto_de_lei_rga__geral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4544/projeto_de_lei_rga_educacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4545/projeto_consea.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4562/ilovepdf_merged_6.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4563/05-2026_projeto_de_lei_-_excesso_de_arrecadacao_saude.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4564/projeto_de_lei_educacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4577/projeto_de_lei_no_16-2026_ver._celsinho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4578/projeto_de_lei_no_17-2026_ver._andre.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4596/projeto_de_lei_no_18-2026_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4604/projeto_de_lei_-_castramovel_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4606/projeto_de_lei_-_excesso_de_arrecadacao_ambulancia_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4620/projeto_de_lei_no_21-2026_-_marcia-_garapu.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4624/projeto_de_lei_-_institui_o_forum_municipal_de_educacao_de_canarana__rodape.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4625/projeto_de_lei_conseg.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4632/projeto_de_lei_conseg.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4634/autoriza_o_poder_executivo_municipal___contratar_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4639/projeto_de_lei_creche_uniao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4652/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4659/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4574/projeto_decreto_legislativo_01.26.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4587/projeto_de_decreto_legislativo_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4522/projeto_resolucao_revisao_aux._alimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4523/projeto_resolucao_revisao_aux._saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4619/projeto_de_resolucao_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4527/requerimento_urgencia_001-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4528/requerimento_urgencia_002-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4531/requerimento_urgencia_003-2026_superavit.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4533/requerimento_urgencia_004-2026_2.729.58362.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4535/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4537/requerimento_urgencia_006-2026_33767.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4539/requerimento_urgencia_007-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4603/requerimento_urgencia_008-2026_castramovel.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4605/requerimento_urgencia_009-2026_750.00000-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4633/requerimento_010-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4635/requerimento_011-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4638/requerimento_012-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4651/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4529/requerimento_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4530/requerimento_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4546/requerimento_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4547/requerimento_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4548/requerimento_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4549/requerimento_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4550/requerimento_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4572/requerimento_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4573/requerimento_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4575/requerimento_10.26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4576/requerimento_11.26.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4590/requerimento_no_12-2026_ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4592/requerimento_no_13-2026_._ver._gustavo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4600/requerimento_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4601/requerimento_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4602/requerimento_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4607/requerimento_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4608/requerimento_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4621/requerimento_19.26.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4622/requerimento_20.26.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4636/requerimento_no_21_-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4640/requerimento_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4653/requerimento_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4521/indicacao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4524/indicacao_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4565/indicacao_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4566/indicacao_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4581/indicacao_10.26.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4589/indicacao_nc2ba_13-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4597/indicacao_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4598/indicacao_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4611/indicacao_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4612/indicacao_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4613/indicacao_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4618/indicacao_21.26.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4631/indicacao_no_22-2026_ass.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4641/indicacao_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4655/indicacao_no_32-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4656/indicacao_no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4657/indicacao_no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4658/indicacao_no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4660/indicacao_no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4661/indicacao_no_37-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4662/indicacao_no_38-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4666/indicacao_no_39-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4667/indicacao_no_40-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4668/indicacao_no_41-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4551/mocao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4561/mocao_05.26.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4580/mocao_10.26.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4582/mocao_11.26.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4583/mocao_12.26.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4584/mocao_13.26.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4588/mocao_14.26.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4593/mocao_15.26.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4594/mocao_16.26.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4595/mocao_17.26.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4610/mocao_18.25.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4627/mocao_21.26.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4628/mocao_22.26.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4579/parecer_orcamento_e_financas_-_contas_2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4560/emenda_modificativa_01_pr_02-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4591/emenda_modificativa_pl16-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2026/4571/edital_de_convocacao_sessao_ex._23-02-2026_timbrado_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H39"/>
+  <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="54.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="210.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="137" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="209.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -954,1035 +2205,3978 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D10" t="s">
-[...8 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D11" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F12" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>58</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" t="s">
+        <v>26</v>
+      </c>
+      <c r="E15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B15" t="s">
-[...14 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="E16" t="s">
+      <c r="H16" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B17" t="s">
-[...14 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>78</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H18" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="H20" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>91</v>
       </c>
       <c r="D21" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="H21" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>96</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="H22" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="E23" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
       <c r="F23" t="s">
-        <v>96</v>
+        <v>18</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="H23" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="D24" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
       <c r="F24" t="s">
-        <v>96</v>
+        <v>18</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="H24" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="D25" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
       <c r="F25" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="H25" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>25</v>
+        <v>113</v>
       </c>
       <c r="D26" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
       <c r="F26" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="H26" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>29</v>
+        <v>117</v>
       </c>
       <c r="D27" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
       <c r="F27" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="H27" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>33</v>
+        <v>121</v>
       </c>
       <c r="D28" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="E28" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
       <c r="F28" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="H28" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>125</v>
       </c>
       <c r="D29" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="E29" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
       <c r="F29" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="H29" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>129</v>
       </c>
       <c r="D30" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="E30" t="s">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="F30" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="H30" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="D31" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="F31" t="s">
-        <v>124</v>
+        <v>18</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="H31" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>21</v>
+        <v>137</v>
       </c>
       <c r="D32" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="F32" t="s">
-        <v>128</v>
+        <v>18</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="H32" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="E33" t="s">
-        <v>119</v>
+        <v>142</v>
       </c>
       <c r="F33" t="s">
-        <v>128</v>
+        <v>54</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="H33" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="E34" t="s">
-        <v>119</v>
+        <v>142</v>
       </c>
       <c r="F34" t="s">
-        <v>128</v>
+        <v>146</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>129</v>
+        <v>147</v>
       </c>
       <c r="H34" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>118</v>
+        <v>150</v>
       </c>
       <c r="E35" t="s">
-        <v>119</v>
+        <v>151</v>
       </c>
       <c r="F35" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>129</v>
+        <v>153</v>
       </c>
       <c r="H35" t="s">
-        <v>137</v>
+        <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>138</v>
+        <v>155</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
-        <v>118</v>
+        <v>150</v>
       </c>
       <c r="E36" t="s">
-        <v>119</v>
+        <v>151</v>
       </c>
       <c r="F36" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>129</v>
+        <v>156</v>
       </c>
       <c r="H36" t="s">
-        <v>140</v>
+        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D37" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="E37" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="F37" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="H37" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>147</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>142</v>
+        <v>163</v>
       </c>
       <c r="E38" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="F38" t="s">
-        <v>148</v>
+        <v>18</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>129</v>
+        <v>165</v>
       </c>
       <c r="H38" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>150</v>
+        <v>167</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D39" t="s">
-        <v>142</v>
+        <v>163</v>
       </c>
       <c r="E39" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="F39" t="s">
-        <v>148</v>
+        <v>18</v>
       </c>
       <c r="G39" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H39" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>170</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>22</v>
+      </c>
+      <c r="D40" t="s">
+        <v>163</v>
+      </c>
+      <c r="E40" t="s">
+        <v>164</v>
+      </c>
+      <c r="F40" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H40" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>173</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41" t="s">
+        <v>163</v>
+      </c>
+      <c r="E41" t="s">
+        <v>164</v>
+      </c>
+      <c r="F41" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H41" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>176</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42" t="s">
+        <v>163</v>
+      </c>
+      <c r="E42" t="s">
+        <v>164</v>
+      </c>
+      <c r="F42" t="s">
+        <v>18</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H42" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>179</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43" t="s">
+        <v>163</v>
+      </c>
+      <c r="E43" t="s">
+        <v>164</v>
+      </c>
+      <c r="F43" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H43" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>182</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D44" t="s">
+        <v>163</v>
+      </c>
+      <c r="E44" t="s">
+        <v>164</v>
+      </c>
+      <c r="F44" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H44" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>185</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>53</v>
+      </c>
+      <c r="D45" t="s">
+        <v>163</v>
+      </c>
+      <c r="E45" t="s">
+        <v>164</v>
+      </c>
+      <c r="F45" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H45" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>188</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>58</v>
+      </c>
+      <c r="D46" t="s">
+        <v>163</v>
+      </c>
+      <c r="E46" t="s">
+        <v>164</v>
+      </c>
+      <c r="F46" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H46" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>191</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>62</v>
+      </c>
+      <c r="D47" t="s">
+        <v>163</v>
+      </c>
+      <c r="E47" t="s">
+        <v>164</v>
+      </c>
+      <c r="F47" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H47" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>194</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>66</v>
+      </c>
+      <c r="D48" t="s">
+        <v>163</v>
+      </c>
+      <c r="E48" t="s">
+        <v>164</v>
+      </c>
+      <c r="F48" t="s">
+        <v>18</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H48" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>197</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>70</v>
+      </c>
+      <c r="D49" t="s">
+        <v>163</v>
+      </c>
+      <c r="E49" t="s">
+        <v>164</v>
+      </c>
+      <c r="F49" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H49" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>200</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>74</v>
+      </c>
+      <c r="D50" t="s">
+        <v>163</v>
+      </c>
+      <c r="E50" t="s">
+        <v>164</v>
+      </c>
+      <c r="F50" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H50" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>203</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>204</v>
+      </c>
+      <c r="E51" t="s">
+        <v>205</v>
+      </c>
+      <c r="F51" t="s">
+        <v>206</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H51" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>209</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" t="s">
+        <v>204</v>
+      </c>
+      <c r="E52" t="s">
+        <v>205</v>
+      </c>
+      <c r="F52" t="s">
+        <v>206</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H52" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>212</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>22</v>
+      </c>
+      <c r="D53" t="s">
+        <v>204</v>
+      </c>
+      <c r="E53" t="s">
+        <v>205</v>
+      </c>
+      <c r="F53" t="s">
+        <v>54</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H53" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>215</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54" t="s">
+        <v>204</v>
+      </c>
+      <c r="E54" t="s">
+        <v>205</v>
+      </c>
+      <c r="F54" t="s">
+        <v>54</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H54" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>218</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>41</v>
+      </c>
+      <c r="D55" t="s">
+        <v>204</v>
+      </c>
+      <c r="E55" t="s">
+        <v>205</v>
+      </c>
+      <c r="F55" t="s">
+        <v>54</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H55" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>221</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>45</v>
+      </c>
+      <c r="D56" t="s">
+        <v>204</v>
+      </c>
+      <c r="E56" t="s">
+        <v>205</v>
+      </c>
+      <c r="F56" t="s">
+        <v>54</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H56" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>224</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>49</v>
+      </c>
+      <c r="D57" t="s">
+        <v>204</v>
+      </c>
+      <c r="E57" t="s">
+        <v>205</v>
+      </c>
+      <c r="F57" t="s">
+        <v>54</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H57" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>227</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>53</v>
+      </c>
+      <c r="D58" t="s">
+        <v>204</v>
+      </c>
+      <c r="E58" t="s">
+        <v>205</v>
+      </c>
+      <c r="F58" t="s">
+        <v>54</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H58" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>230</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>58</v>
+      </c>
+      <c r="D59" t="s">
+        <v>204</v>
+      </c>
+      <c r="E59" t="s">
+        <v>205</v>
+      </c>
+      <c r="F59" t="s">
+        <v>54</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H59" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>233</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>62</v>
+      </c>
+      <c r="D60" t="s">
+        <v>204</v>
+      </c>
+      <c r="E60" t="s">
+        <v>205</v>
+      </c>
+      <c r="F60" t="s">
+        <v>54</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H60" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>236</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>66</v>
+      </c>
+      <c r="D61" t="s">
+        <v>204</v>
+      </c>
+      <c r="E61" t="s">
+        <v>205</v>
+      </c>
+      <c r="F61" t="s">
+        <v>54</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H61" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>239</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>70</v>
+      </c>
+      <c r="D62" t="s">
+        <v>204</v>
+      </c>
+      <c r="E62" t="s">
+        <v>205</v>
+      </c>
+      <c r="F62" t="s">
+        <v>240</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H62" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>243</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>74</v>
+      </c>
+      <c r="D63" t="s">
+        <v>204</v>
+      </c>
+      <c r="E63" t="s">
+        <v>205</v>
+      </c>
+      <c r="F63" t="s">
+        <v>240</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H63" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>246</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>78</v>
+      </c>
+      <c r="D64" t="s">
+        <v>204</v>
+      </c>
+      <c r="E64" t="s">
+        <v>205</v>
+      </c>
+      <c r="F64" t="s">
+        <v>159</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H64" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>249</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>82</v>
+      </c>
+      <c r="D65" t="s">
+        <v>204</v>
+      </c>
+      <c r="E65" t="s">
+        <v>205</v>
+      </c>
+      <c r="F65" t="s">
+        <v>240</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H65" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>252</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D66" t="s">
+        <v>204</v>
+      </c>
+      <c r="E66" t="s">
+        <v>205</v>
+      </c>
+      <c r="F66" t="s">
+        <v>240</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H66" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>255</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>91</v>
+      </c>
+      <c r="D67" t="s">
+        <v>204</v>
+      </c>
+      <c r="E67" t="s">
+        <v>205</v>
+      </c>
+      <c r="F67" t="s">
+        <v>152</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H67" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>258</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>96</v>
+      </c>
+      <c r="D68" t="s">
+        <v>204</v>
+      </c>
+      <c r="E68" t="s">
+        <v>205</v>
+      </c>
+      <c r="F68" t="s">
+        <v>87</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H68" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>261</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>100</v>
+      </c>
+      <c r="D69" t="s">
+        <v>204</v>
+      </c>
+      <c r="E69" t="s">
+        <v>205</v>
+      </c>
+      <c r="F69" t="s">
+        <v>54</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H69" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>264</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>104</v>
+      </c>
+      <c r="D70" t="s">
+        <v>204</v>
+      </c>
+      <c r="E70" t="s">
+        <v>205</v>
+      </c>
+      <c r="F70" t="s">
+        <v>54</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H70" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>267</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>108</v>
+      </c>
+      <c r="D71" t="s">
+        <v>204</v>
+      </c>
+      <c r="E71" t="s">
+        <v>205</v>
+      </c>
+      <c r="F71" t="s">
+        <v>87</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H71" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>270</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>113</v>
+      </c>
+      <c r="D72" t="s">
+        <v>204</v>
+      </c>
+      <c r="E72" t="s">
+        <v>205</v>
+      </c>
+      <c r="F72" t="s">
+        <v>87</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H72" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>273</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>117</v>
+      </c>
+      <c r="D73" t="s">
+        <v>204</v>
+      </c>
+      <c r="E73" t="s">
+        <v>205</v>
+      </c>
+      <c r="F73" t="s">
+        <v>87</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H73" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>276</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>121</v>
+      </c>
+      <c r="D74" t="s">
+        <v>204</v>
+      </c>
+      <c r="E74" t="s">
+        <v>205</v>
+      </c>
+      <c r="F74" t="s">
+        <v>87</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H74" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>279</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>280</v>
+      </c>
+      <c r="E75" t="s">
+        <v>281</v>
+      </c>
+      <c r="F75" t="s">
+        <v>87</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H75" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>284</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D76" t="s">
+        <v>280</v>
+      </c>
+      <c r="E76" t="s">
+        <v>281</v>
+      </c>
+      <c r="F76" t="s">
+        <v>92</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H76" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>287</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>22</v>
+      </c>
+      <c r="D77" t="s">
+        <v>280</v>
+      </c>
+      <c r="E77" t="s">
+        <v>281</v>
+      </c>
+      <c r="F77" t="s">
+        <v>288</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H77" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>290</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78" t="s">
+        <v>280</v>
+      </c>
+      <c r="E78" t="s">
+        <v>281</v>
+      </c>
+      <c r="F78" t="s">
+        <v>288</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H78" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>292</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79" t="s">
+        <v>280</v>
+      </c>
+      <c r="E79" t="s">
+        <v>281</v>
+      </c>
+      <c r="F79" t="s">
+        <v>288</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H79" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>294</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>45</v>
+      </c>
+      <c r="D80" t="s">
+        <v>280</v>
+      </c>
+      <c r="E80" t="s">
+        <v>281</v>
+      </c>
+      <c r="F80" t="s">
+        <v>295</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H80" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>297</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>49</v>
+      </c>
+      <c r="D81" t="s">
+        <v>280</v>
+      </c>
+      <c r="E81" t="s">
+        <v>281</v>
+      </c>
+      <c r="F81" t="s">
+        <v>240</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H81" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>299</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>53</v>
+      </c>
+      <c r="D82" t="s">
+        <v>280</v>
+      </c>
+      <c r="E82" t="s">
+        <v>281</v>
+      </c>
+      <c r="F82" t="s">
+        <v>92</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H82" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>302</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>58</v>
+      </c>
+      <c r="D83" t="s">
+        <v>280</v>
+      </c>
+      <c r="E83" t="s">
+        <v>281</v>
+      </c>
+      <c r="F83" t="s">
+        <v>303</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H83" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>306</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>62</v>
+      </c>
+      <c r="D84" t="s">
+        <v>280</v>
+      </c>
+      <c r="E84" t="s">
+        <v>281</v>
+      </c>
+      <c r="F84" t="s">
+        <v>240</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H84" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>309</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>66</v>
+      </c>
+      <c r="D85" t="s">
+        <v>280</v>
+      </c>
+      <c r="E85" t="s">
+        <v>281</v>
+      </c>
+      <c r="F85" t="s">
+        <v>87</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H85" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>311</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>70</v>
+      </c>
+      <c r="D86" t="s">
+        <v>280</v>
+      </c>
+      <c r="E86" t="s">
+        <v>281</v>
+      </c>
+      <c r="F86" t="s">
+        <v>152</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H86" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>313</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>74</v>
+      </c>
+      <c r="D87" t="s">
+        <v>280</v>
+      </c>
+      <c r="E87" t="s">
+        <v>281</v>
+      </c>
+      <c r="F87" t="s">
+        <v>240</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H87" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>316</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>78</v>
+      </c>
+      <c r="D88" t="s">
+        <v>280</v>
+      </c>
+      <c r="E88" t="s">
+        <v>281</v>
+      </c>
+      <c r="F88" t="s">
+        <v>87</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H88" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>319</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>82</v>
+      </c>
+      <c r="D89" t="s">
+        <v>280</v>
+      </c>
+      <c r="E89" t="s">
+        <v>281</v>
+      </c>
+      <c r="F89" t="s">
+        <v>87</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H89" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>322</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>86</v>
+      </c>
+      <c r="D90" t="s">
+        <v>280</v>
+      </c>
+      <c r="E90" t="s">
+        <v>281</v>
+      </c>
+      <c r="F90" t="s">
+        <v>323</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H90" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>326</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>91</v>
+      </c>
+      <c r="D91" t="s">
+        <v>280</v>
+      </c>
+      <c r="E91" t="s">
+        <v>281</v>
+      </c>
+      <c r="F91" t="s">
+        <v>323</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H91" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>329</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>96</v>
+      </c>
+      <c r="D92" t="s">
+        <v>280</v>
+      </c>
+      <c r="E92" t="s">
+        <v>281</v>
+      </c>
+      <c r="F92" t="s">
+        <v>323</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H92" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>332</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>100</v>
+      </c>
+      <c r="D93" t="s">
+        <v>280</v>
+      </c>
+      <c r="E93" t="s">
+        <v>281</v>
+      </c>
+      <c r="F93" t="s">
+        <v>240</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H93" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>334</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>104</v>
+      </c>
+      <c r="D94" t="s">
+        <v>280</v>
+      </c>
+      <c r="E94" t="s">
+        <v>281</v>
+      </c>
+      <c r="F94" t="s">
+        <v>240</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H94" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>336</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>108</v>
+      </c>
+      <c r="D95" t="s">
+        <v>280</v>
+      </c>
+      <c r="E95" t="s">
+        <v>281</v>
+      </c>
+      <c r="F95" t="s">
+        <v>109</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H95" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>339</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>113</v>
+      </c>
+      <c r="D96" t="s">
+        <v>280</v>
+      </c>
+      <c r="E96" t="s">
+        <v>281</v>
+      </c>
+      <c r="F96" t="s">
+        <v>159</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H96" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>342</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>117</v>
+      </c>
+      <c r="D97" t="s">
+        <v>280</v>
+      </c>
+      <c r="E97" t="s">
+        <v>281</v>
+      </c>
+      <c r="F97" t="s">
+        <v>87</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H97" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>345</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>121</v>
+      </c>
+      <c r="D98" t="s">
+        <v>280</v>
+      </c>
+      <c r="E98" t="s">
+        <v>281</v>
+      </c>
+      <c r="F98" t="s">
+        <v>159</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H98" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>347</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>125</v>
+      </c>
+      <c r="D99" t="s">
+        <v>280</v>
+      </c>
+      <c r="E99" t="s">
+        <v>281</v>
+      </c>
+      <c r="F99" t="s">
+        <v>288</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H99" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>349</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
         <v>129</v>
       </c>
-      <c r="H39" t="s">
-        <v>151</v>
+      <c r="D100" t="s">
+        <v>280</v>
+      </c>
+      <c r="E100" t="s">
+        <v>281</v>
+      </c>
+      <c r="F100" t="s">
+        <v>288</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H100" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>351</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>133</v>
+      </c>
+      <c r="D101" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" t="s">
+        <v>288</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H101" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>353</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>137</v>
+      </c>
+      <c r="D102" t="s">
+        <v>280</v>
+      </c>
+      <c r="E102" t="s">
+        <v>281</v>
+      </c>
+      <c r="F102" t="s">
+        <v>288</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H102" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>355</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>356</v>
+      </c>
+      <c r="D103" t="s">
+        <v>280</v>
+      </c>
+      <c r="E103" t="s">
+        <v>281</v>
+      </c>
+      <c r="F103" t="s">
+        <v>109</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H103" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>358</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>359</v>
+      </c>
+      <c r="D104" t="s">
+        <v>280</v>
+      </c>
+      <c r="E104" t="s">
+        <v>281</v>
+      </c>
+      <c r="F104" t="s">
+        <v>240</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H104" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>361</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>362</v>
+      </c>
+      <c r="D105" t="s">
+        <v>280</v>
+      </c>
+      <c r="E105" t="s">
+        <v>281</v>
+      </c>
+      <c r="F105" t="s">
+        <v>323</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H105" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>364</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>365</v>
+      </c>
+      <c r="D106" t="s">
+        <v>280</v>
+      </c>
+      <c r="E106" t="s">
+        <v>281</v>
+      </c>
+      <c r="F106" t="s">
+        <v>288</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H106" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>368</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>369</v>
+      </c>
+      <c r="D107" t="s">
+        <v>280</v>
+      </c>
+      <c r="E107" t="s">
+        <v>281</v>
+      </c>
+      <c r="F107" t="s">
+        <v>288</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H107" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>372</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>373</v>
+      </c>
+      <c r="D108" t="s">
+        <v>280</v>
+      </c>
+      <c r="E108" t="s">
+        <v>281</v>
+      </c>
+      <c r="F108" t="s">
+        <v>288</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H108" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>376</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>377</v>
+      </c>
+      <c r="D109" t="s">
+        <v>280</v>
+      </c>
+      <c r="E109" t="s">
+        <v>281</v>
+      </c>
+      <c r="F109" t="s">
+        <v>288</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H109" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>380</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>381</v>
+      </c>
+      <c r="D110" t="s">
+        <v>280</v>
+      </c>
+      <c r="E110" t="s">
+        <v>281</v>
+      </c>
+      <c r="F110" t="s">
+        <v>159</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H110" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>384</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>385</v>
+      </c>
+      <c r="D111" t="s">
+        <v>280</v>
+      </c>
+      <c r="E111" t="s">
+        <v>281</v>
+      </c>
+      <c r="F111" t="s">
+        <v>159</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H111" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>388</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>389</v>
+      </c>
+      <c r="D112" t="s">
+        <v>280</v>
+      </c>
+      <c r="E112" t="s">
+        <v>281</v>
+      </c>
+      <c r="F112" t="s">
+        <v>159</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H112" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>392</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>393</v>
+      </c>
+      <c r="D113" t="s">
+        <v>280</v>
+      </c>
+      <c r="E113" t="s">
+        <v>281</v>
+      </c>
+      <c r="F113" t="s">
+        <v>323</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H113" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>396</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>397</v>
+      </c>
+      <c r="D114" t="s">
+        <v>280</v>
+      </c>
+      <c r="E114" t="s">
+        <v>281</v>
+      </c>
+      <c r="F114" t="s">
+        <v>323</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H114" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>400</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>401</v>
+      </c>
+      <c r="D115" t="s">
+        <v>280</v>
+      </c>
+      <c r="E115" t="s">
+        <v>281</v>
+      </c>
+      <c r="F115" t="s">
+        <v>109</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H115" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>404</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>405</v>
+      </c>
+      <c r="D116" t="s">
+        <v>280</v>
+      </c>
+      <c r="E116" t="s">
+        <v>281</v>
+      </c>
+      <c r="F116" t="s">
+        <v>240</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H116" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>407</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" t="s">
+        <v>408</v>
+      </c>
+      <c r="E117" t="s">
+        <v>409</v>
+      </c>
+      <c r="F117" t="s">
+        <v>410</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H117" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>413</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>17</v>
+      </c>
+      <c r="D118" t="s">
+        <v>408</v>
+      </c>
+      <c r="E118" t="s">
+        <v>409</v>
+      </c>
+      <c r="F118" t="s">
+        <v>109</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H118" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>415</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>22</v>
+      </c>
+      <c r="D119" t="s">
+        <v>408</v>
+      </c>
+      <c r="E119" t="s">
+        <v>409</v>
+      </c>
+      <c r="F119" t="s">
+        <v>109</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H119" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>417</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120" t="s">
+        <v>408</v>
+      </c>
+      <c r="E120" t="s">
+        <v>409</v>
+      </c>
+      <c r="F120" t="s">
+        <v>288</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H120" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>419</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>41</v>
+      </c>
+      <c r="D121" t="s">
+        <v>408</v>
+      </c>
+      <c r="E121" t="s">
+        <v>409</v>
+      </c>
+      <c r="F121" t="s">
+        <v>87</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H121" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>422</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>45</v>
+      </c>
+      <c r="D122" t="s">
+        <v>408</v>
+      </c>
+      <c r="E122" t="s">
+        <v>409</v>
+      </c>
+      <c r="F122" t="s">
+        <v>152</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H122" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>424</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>49</v>
+      </c>
+      <c r="D123" t="s">
+        <v>408</v>
+      </c>
+      <c r="E123" t="s">
+        <v>409</v>
+      </c>
+      <c r="F123" t="s">
+        <v>410</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H123" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>426</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>53</v>
+      </c>
+      <c r="D124" t="s">
+        <v>408</v>
+      </c>
+      <c r="E124" t="s">
+        <v>409</v>
+      </c>
+      <c r="F124" t="s">
+        <v>323</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H124" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>428</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>58</v>
+      </c>
+      <c r="D125" t="s">
+        <v>408</v>
+      </c>
+      <c r="E125" t="s">
+        <v>409</v>
+      </c>
+      <c r="F125" t="s">
+        <v>109</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H125" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>430</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>62</v>
+      </c>
+      <c r="D126" t="s">
+        <v>408</v>
+      </c>
+      <c r="E126" t="s">
+        <v>409</v>
+      </c>
+      <c r="F126" t="s">
+        <v>240</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H126" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>433</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>66</v>
+      </c>
+      <c r="D127" t="s">
+        <v>408</v>
+      </c>
+      <c r="E127" t="s">
+        <v>409</v>
+      </c>
+      <c r="F127" t="s">
+        <v>159</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H127" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>436</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>70</v>
+      </c>
+      <c r="D128" t="s">
+        <v>408</v>
+      </c>
+      <c r="E128" t="s">
+        <v>409</v>
+      </c>
+      <c r="F128" t="s">
+        <v>87</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H128" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>439</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>74</v>
+      </c>
+      <c r="D129" t="s">
+        <v>408</v>
+      </c>
+      <c r="E129" t="s">
+        <v>409</v>
+      </c>
+      <c r="F129" t="s">
+        <v>109</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H129" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>442</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>78</v>
+      </c>
+      <c r="D130" t="s">
+        <v>408</v>
+      </c>
+      <c r="E130" t="s">
+        <v>409</v>
+      </c>
+      <c r="F130" t="s">
+        <v>288</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H130" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>445</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>82</v>
+      </c>
+      <c r="D131" t="s">
+        <v>408</v>
+      </c>
+      <c r="E131" t="s">
+        <v>409</v>
+      </c>
+      <c r="F131" t="s">
+        <v>109</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H131" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>448</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>86</v>
+      </c>
+      <c r="D132" t="s">
+        <v>408</v>
+      </c>
+      <c r="E132" t="s">
+        <v>409</v>
+      </c>
+      <c r="F132" t="s">
+        <v>109</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H132" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>451</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>91</v>
+      </c>
+      <c r="D133" t="s">
+        <v>408</v>
+      </c>
+      <c r="E133" t="s">
+        <v>409</v>
+      </c>
+      <c r="F133" t="s">
+        <v>295</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H133" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>454</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>96</v>
+      </c>
+      <c r="D134" t="s">
+        <v>408</v>
+      </c>
+      <c r="E134" t="s">
+        <v>409</v>
+      </c>
+      <c r="F134" t="s">
+        <v>87</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H134" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>457</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>100</v>
+      </c>
+      <c r="D135" t="s">
+        <v>408</v>
+      </c>
+      <c r="E135" t="s">
+        <v>409</v>
+      </c>
+      <c r="F135" t="s">
+        <v>152</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H135" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>459</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>104</v>
+      </c>
+      <c r="D136" t="s">
+        <v>408</v>
+      </c>
+      <c r="E136" t="s">
+        <v>409</v>
+      </c>
+      <c r="F136" t="s">
+        <v>240</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H136" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>461</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>108</v>
+      </c>
+      <c r="D137" t="s">
+        <v>408</v>
+      </c>
+      <c r="E137" t="s">
+        <v>409</v>
+      </c>
+      <c r="F137" t="s">
+        <v>152</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H137" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>464</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>113</v>
+      </c>
+      <c r="D138" t="s">
+        <v>408</v>
+      </c>
+      <c r="E138" t="s">
+        <v>409</v>
+      </c>
+      <c r="F138" t="s">
+        <v>465</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H138" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>468</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>117</v>
+      </c>
+      <c r="D139" t="s">
+        <v>408</v>
+      </c>
+      <c r="E139" t="s">
+        <v>409</v>
+      </c>
+      <c r="F139" t="s">
+        <v>87</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H139" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>470</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>121</v>
+      </c>
+      <c r="D140" t="s">
+        <v>408</v>
+      </c>
+      <c r="E140" t="s">
+        <v>409</v>
+      </c>
+      <c r="F140" t="s">
+        <v>152</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H140" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>472</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>125</v>
+      </c>
+      <c r="D141" t="s">
+        <v>408</v>
+      </c>
+      <c r="E141" t="s">
+        <v>409</v>
+      </c>
+      <c r="F141" t="s">
+        <v>109</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H141" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>474</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>129</v>
+      </c>
+      <c r="D142" t="s">
+        <v>408</v>
+      </c>
+      <c r="E142" t="s">
+        <v>409</v>
+      </c>
+      <c r="F142" t="s">
+        <v>87</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H142" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>476</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" t="s">
+        <v>477</v>
+      </c>
+      <c r="E143" t="s">
+        <v>478</v>
+      </c>
+      <c r="F143" t="s">
+        <v>146</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H143" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>481</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" t="s">
+        <v>482</v>
+      </c>
+      <c r="E144" t="s">
+        <v>483</v>
+      </c>
+      <c r="F144" t="s">
+        <v>152</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H144" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>486</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>17</v>
+      </c>
+      <c r="D145" t="s">
+        <v>482</v>
+      </c>
+      <c r="E145" t="s">
+        <v>483</v>
+      </c>
+      <c r="F145" t="s">
+        <v>87</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H145" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>489</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" t="s">
+        <v>490</v>
+      </c>
+      <c r="E146" t="s">
+        <v>491</v>
+      </c>
+      <c r="F146" t="s">
+        <v>92</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H146" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>493</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" t="s">
+        <v>494</v>
+      </c>
+      <c r="E147" t="s">
+        <v>495</v>
+      </c>
+      <c r="F147" t="s">
+        <v>152</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H147" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>498</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>10</v>
+      </c>
+      <c r="D148" t="s">
+        <v>499</v>
+      </c>
+      <c r="E148" t="s">
+        <v>500</v>
+      </c>
+      <c r="F148" t="s">
+        <v>288</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H148" t="s">
+        <v>501</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>