--- v0 (2026-02-04)
+++ v1 (2026-05-16)
@@ -54,2662 +54,2662 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Investigador Gustavo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3804/projeto_de_lei_complementar_no_01-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3804/projeto_de_lei_complementar_no_01-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração de dispositivos da Lei Complementar 202/2022 que Dispõe sobre a nova redação do Código de Posturas Municipal”</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Vilson Biguelini</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3847/projeto_de_lei_nilo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3847/projeto_de_lei_nilo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Poder Executivo conceder incentivo fiscal à empresa N. BEVILACQUA JUNIOR LTDA, e dá outras providências.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3874/projeto_de_lei_complementar_no_03-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3874/projeto_de_lei_complementar_no_03-2025.pdf</t>
   </si>
   <si>
     <t>“Acrescenta dispositivo à Lei Complementar nº 220/2023 de 05 de setembro de 2023: Dá Nova Redação ao Parcelamento e Uso do Solo Urbano e dispõe sobre outras providências”.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3885/projeto_de_lei_gratificacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3885/projeto_de_lei_gratificacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Gratificação Especial, de caráter indenizatório, ao profissional médico especialista, e dá outras providências”.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3886/projeto_de_lei_banco_de_horas.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3886/projeto_de_lei_banco_de_horas.pdf</t>
   </si>
   <si>
     <t>”Dispõe sobre a alteração de dispositivo da Lei Complementar 028, de 23 de dezembro de 2002, quanto ao serviço extraordinário, e dá outras providencias”.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3934/verba_indenizatoria_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3934/verba_indenizatoria_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a verba de natureza indenizatória no âmbito do poder executivo municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3935/projeto_de_lei_cargos_3.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3935/projeto_de_lei_cargos_3.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre criação de cargos de provimento, em comissão. Altera parcialmente o Anexo I da Lei Complementar nº 029/2002, e dá outras providências”.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3971/projeto_de_lei_complementar_no_08-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3971/projeto_de_lei_complementar_no_08-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DO CARGO EM COMISSÃO DE SECRETÁRIO ADMINISTRATIVO DA CÂMARA MUNICIPAL DE CANARANA - MT, FICANDO INSERIDO NA ESTRUTURA ADMINISTRATIVA E NO LOTACIONOGRAMA DO LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4088/projeto_de_lei_complementar_no_09-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4088/projeto_de_lei_complementar_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 193, de 2021, que dispõe sobre o parcelamento e uso do solo urbano no Município de Canarana/MT, para autorizar o desmembramento de lotes de esquina com critérios específicos.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/</t>
+    <t>http://sapl.canarana.mt.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DO CARGO EM COMISSÃO DE ASSESSOR DE COMUNICAÇÃO DA CÂMARA MUNICIPAL DE CANARANA - MT, FICANDO INSERIDO NA ESTRUTURA ADMINISTRATIVA E NO LOTACIONOGRAMA DO LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ALTERA AS ATRIBUIÇÕES, CARGA HORÁRIA SEMANAL DE TRABALHO E O PADRÃO DE VENCIMENTO DO CARGO DE PROVIMENTO EFETIVO DE CONTROLADOR INTERNO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4109/plc_12.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4109/plc_12.25.pdf</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4110/projeto_de_lei_-_altera_a_lei_174_2018_-_educacao-_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4110/projeto_de_lei_-_altera_a_lei_174_2018_-_educacao-_ok.pdf</t>
   </si>
   <si>
     <t>-Projeto de Lei Complementar: Altera dispositivos da Lei Complementar 174, de 04 de dezembro de 2018, que dispõe sobre a Carreira dos Profissionais da Educação Básica do Município, e dá outras providencias.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4123/rg_-_projeto_de_lei_complementar_alteracao_parcelamento_de_solo_-_loteamento_habitacional_social_especial.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4123/rg_-_projeto_de_lei_complementar_alteracao_parcelamento_de_solo_-_loteamento_habitacional_social_especial.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Complementar: Dispõe sobre alteração de dispositivo da Lei Complementar nº 220 de 05 de setembro de 2023, que dispõe sobre o Parcelamento e Uso do Solo Urbano no Município de Canarana/MT, e das outras providências.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4166/projeto_de_lei_complementar_15-2023_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4166/projeto_de_lei_complementar_15-2023_c.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Complementar: ”Autoriza o Poder Executivo a conceder anistia de multa, juros e parcelamento de débitos inscritos em Dívida Ativa e dá outras providências. ”</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4167/projeto_de_lei_prestacao_de_contas_verba_indenizatoria_lei_complementar_n.o_238_de_24_de_marco_de_2025_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4167/projeto_de_lei_prestacao_de_contas_verba_indenizatoria_lei_complementar_n.o_238_de_24_de_marco_de_2025_1.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Complementar: Dispõe sobre a regulamentação do procedimento de Prestação de Contas de Verbas Indenizatórias concedidas com base na Lei Complementar n.º 238 de 24 de março de 2025 e dá outras providências.”</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4238/projeto_de_lei_-_cargos.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4238/projeto_de_lei_-_cargos.pdf</t>
   </si>
   <si>
     <t>Altera parcialmente a Lei Complementar nº 237/2025 e dá outras providências. ”</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4357/projeto_de_lei_complementar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4357/projeto_de_lei_complementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transação e o parcelamento de créditos fiscais no Mutirão de Conciliação do ano de 2025 e dá outras providências.”</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4383/projeto_de_lei_complementar_no_19-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4383/projeto_de_lei_complementar_no_19-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da Lei Complementar n. 201/2022, que Dispõe sobre a nova redação da Estrutura Administrativa e Organizacional da Câmara Municipal de Canarana-MT e dá outras providências."</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4432/projeto_de_lei_complementar_no_20-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4432/projeto_de_lei_complementar_no_20-2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 121 da Lei Complementar nº 202/2022, do Município de Canarana – MT, que dispõe sobre a Nova Redação do Código de Posturas Municipal.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4433/projeto_de_lei_complementar_no_21-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4433/projeto_de_lei_complementar_no_21-2025.pdf</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4483/lei_prorroga_o_multirao_fiscal_-_tjmt_-_2025_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4483/lei_prorroga_o_multirao_fiscal_-_tjmt_-_2025_2.pdf</t>
   </si>
   <si>
     <t>“Prorroga o prazo de vigência da Lei Municipal Complementar nº 248/2025, que institui o Mutirão Fiscal 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>ALTERA AS ATRIBUIÇÕES, CARGA HORÁRIA SEMANAL DE TRABALHO E O PADRÃO DE VENCIMENTO DO CARGO DE PROVIMENTO EFETIVO DE CONTROLADOR INTERNO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Celsinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3743/projeto_de_lei_no_01-2025_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3743/projeto_de_lei_no_01-2025_c.pdf</t>
   </si>
   <si>
     <t>NOMINA COMPLEXO ESPORTIVO MUNICIPAL DE CANARANA/MT.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3746/projeto_de_lei_rga_legislativo_4.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3746/projeto_de_lei_rga_legislativo_4.pdf</t>
   </si>
   <si>
     <t>“Estabelece o índice de Revisão Geral dos servidores do poder legislativo e dá outras providências”</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3747/projeto_de_lei_-_servidores_do_municipioexecutivo_revisao_geral_anual__rga_para_todos__2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3747/projeto_de_lei_-_servidores_do_municipioexecutivo_revisao_geral_anual__rga_para_todos__2025.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice de Revisão Geral na remuneração dos servidores do poder executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3748/projeto_de_lei_-_servidores_da_educacao_-revisao_geral_-_2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3748/projeto_de_lei_-_servidores_da_educacao_-revisao_geral_-_2025.pdf</t>
   </si>
   <si>
     <t>Atualiza o Piso Salarial para os Profissionais, inclusive inativos e pensionistas, da Educação Básica Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3790/projeto_de_lei_no_05-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3790/projeto_de_lei_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da citação “Canarana, Capital do Gergelim” no rodapé de todos os documentos oficiais da Administração Pública Direta e da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3791/projeto_de_lei_no_06-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3791/projeto_de_lei_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação à nomeação ou investidura em cargos públicos no âmbito da administração pública direta, indireta e na Câmara de Vereadores do município de Canarana/MT para pessoas condenadas com trânsito em julgado pela Lei Maria da Penha (Lei Federal nº 11.340/2006).</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3792/projeto_de_lei_no_07-2025_-_ver._sancler.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3792/projeto_de_lei_no_07-2025_-_ver._sancler.pdf</t>
   </si>
   <si>
     <t>“Estabelece diretrizes para instituição do Programa de Atendimento e Apoio a Entidades Privadas com fins não econômicos no Município denominado PRÓ-ONG”.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3815/projeto_de_lei_no_08-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3815/projeto_de_lei_no_08-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a vedação de execução de músicas e videoclipes com letras e coreograﬁas que façam apologia ao crime, ao uso de drogas, ou expressem conteúdos verbais e não verbais de cunho sexual e erótico, nas unidades escolares da rede de ensino do Município de Canarana, Estado de Mato Grosso, e estabelece outras providências.”.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3875/projeto_de_lei_no_09-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3875/projeto_de_lei_no_09-2025.pdf</t>
   </si>
   <si>
     <t>“ Altera dispositivo da Lei nº 1763/2023 de 22 de agosto de 2023: Autoriza a locação das dependências do Parque de Exposição "Luiz Cancian", e dá outras providências. ”</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3880/projeto_de_lei_ifmt_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3880/projeto_de_lei_ifmt_2.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a firmar termo de parceria com o Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso (IFMT) e dá outras providências”.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3881/projeto_de_lei_energia_fotovoltaica.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3881/projeto_de_lei_energia_fotovoltaica.pdf</t>
   </si>
   <si>
     <t>“Autoriza o município de Canarana a implantar projeto de eficiência energética ao contratar o banco do brasil através de operação de crédito para planejamento, projeto e aquisição de usina de geração de energia fotovoltaica para atender a todas as unidades consumidoras vinculadas direta ou indiretamente ao município e dá outras providências”.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3882/projeto_de_lei_mtpar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3882/projeto_de_lei_mtpar.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre A Criação De “Programa De Incentivos A Projetos Habitacionais De Interesse Social”, Vinculado Aos Programas De Habitação Federal Do Minha Casa Minha Vida E Estadual Ser Família Habitação E Programa Municipal De Habitação”.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3883/projeto_de_lei_alienacao_mtpar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3883/projeto_de_lei_alienacao_mtpar.pdf</t>
   </si>
   <si>
     <t>“Autoriza O Poder Executivo Municipal A Firmar Instrumento E Alienar Áreas Públicas Para Construção De Unidades Habitacionais Vinculadas Aos Programas De Habitação Federal MinhaCasa Minha Vida E Estadual Ser Família Habitação E Municipal De Habitação”.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3884/projeto_de_amm.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3884/projeto_de_amm.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Canarana-MT a aderir ao Consórcio Interfederativo de Compras Públicas do Estado de Mato Grosso e dá outras Providências”.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3888/projeto_de_lei_1.000.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3888/projeto_de_lei_1.000.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3907/projeto_de_lei_brasao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3907/projeto_de_lei_brasao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração da Lei Municipal nº 1.295, de 12 de junho de 2017, quanto ao Brasão do Município de Canarana/MT, e dá outras providências”.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3917/programa_defirmar_instrumento_e_alienar_areas_publicas.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3917/programa_defirmar_instrumento_e_alienar_areas_publicas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR INSTRUMENTO E ALIENAR ÁREAS PÚBLICAS PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS AOS PROGRAMAS DE HABITAÇÃO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER FAMÍLIA HABITAÇÃO E MUNICIPAL DE HABITAÇÃO</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3918/programa_de_incentivos_a_projetos_habitacionais.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3918/programa_de_incentivos_a_projetos_habitacionais.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DE “PROGRAMA DE INCENTIVOS A PROJETOS HABITACIONAIS DE INTERESSE SOCIAL”, VINCULADO AOS PROGRAMAS DE HABITAÇÃO FEDERAL DO MINHA CASA MINHA VIDA E ESTADUAL SER FAMÍLIA HABITAÇÃO E PROGRAMA MUNICIPAL DE HABITAÇÃO”.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3928/projeto_de_lei_dispoe_sobre_a_homologacao_do_relatorio_da_reavaliacao_atuarial_de_2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3928/projeto_de_lei_dispoe_sobre_a_homologacao_do_relatorio_da_reavaliacao_atuarial_de_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a homologação do Relatório da Reavaliação Atuarial de 2025 – data focal 31/12/2024, altera o Custo Normal e modifica o Plano de Amortização do Regime Próprio de Previdência Social, custeados pelo Ente Federativo, conforme diretrizes Emanadas pela Portaria MTP 1.467/2022 e das outras providências”.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3929/projeto_de_lei_educacao_80.000.00_anexos.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3929/projeto_de_lei_educacao_80.000.00_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3931/projeto_de_lei_superavit__4.204.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3931/projeto_de_lei_superavit__4.204.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Abrir Crédito Adicional Especial por Superávit Financeiro e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3933/diaria_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3933/diaria_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração e atualização do anexo I, tabela A e B, da Lei Municipal nº 1.076/2013, quanto aos valores das diárias a serem pagas aos agentes políticos e servidores do Município, e dá outras providências”.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3940/unican.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3940/unican.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Autoriza o Chefe do Executivo Municipal a firmar Termo de Cessão de Uso das instalações da escola municipal Pioneiros de Canarana para funcionamento da UNICAN Y FACULDADES INTEGRADAS CANARANA, e dá outras providências”.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3969/projeto_de_lei_no_24-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3969/projeto_de_lei_no_24-2025.pdf</t>
   </si>
   <si>
     <t>“Altera tabela do anexo I, da Lei Municipal nº 1749, de 20 de junho de 2023, que “Dispõe sobre o regime de concessão de diárias da Câmara Municipal de Canarana - MT e dá outras providências.”</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3970/projeto_de_lei_no_25-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3970/projeto_de_lei_no_25-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração de dispositivo da Lei 1.335, de 22 de novembro de 2017, que Estabelece o valor de verba de Natureza indenizatória pelo exercício da atividade Parlamentar.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3980/projeto_de_lei_no_26-2025_cuia_e_chaleira.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3980/projeto_de_lei_no_26-2025_cuia_e_chaleira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação oficial do "Monumento da Cuia e da Chaleira" como "Monumento da Cuia e da Chaleira Guido Afonso Rauber".</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>André da Madeireira</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3987/projeto_de_lei_no_27-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3987/projeto_de_lei_no_27-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização do Autismo e dá outras providências.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3996/projeto_de_lei_ager.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3996/projeto_de_lei_ager.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação Técnica com a Agência Reguladora de Serviços Públicos Delegados do Município de Barra do Garças – AGERBARRA, legalmente constituída dentro dos limites do estado de Mato Grosso e dá outras providências ".</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3998/projeto_de_lei_superavit_5.565.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3998/projeto_de_lei_superavit_5.565.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Abrir Crédito Adicional Especial por Superávit Financeiro e dá Outras Providências. ”</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3999/projeto_lei_energia_fotovotaica_-_parecer.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3999/projeto_lei_energia_fotovotaica_-_parecer.pdf</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Amanda da Roza, André da Madeireira, Celsinho, Dile, Dr. Thiago, Investigador Gustavo, Jocasta, Márcia, Professor Rosinelson, Rafael Govari, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4023/projeto_de_lei_no_31-2025_titulo_de_cidadao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4023/projeto_de_lei_no_31-2025_titulo_de_cidadao.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Canaranense ao senhor Jarbas Weis.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4030/anexos_2_merged_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4030/anexos_2_merged_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Revogação, alteração, e inclusão de dispositivos da Lei 1.853 de 04 de junho de 2024, e dá outras providencias.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4057/projeto_de_lei_ppa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4057/projeto_de_lei_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Municipio de Canarana-MT para o Quadrienio 2026/2029.”</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4059/projeto_de_lei_-__saude_800.00000_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4059/projeto_de_lei_-__saude_800.00000_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4094/projeto_de_lei_-_ampliacao_sede_fundacao_pro_memoria_1_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4094/projeto_de_lei_-_ampliacao_sede_fundacao_pro_memoria_1_1.pdf</t>
   </si>
   <si>
     <t>” Autoriza o Poder Executivo a realizar obras para Ampliação do Edifício Sede da Fundação Pró Memória de Canarana, e dá outras providências”.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4095/projeto_de_lei_-_altera_anexo_i_da_lei_1763_-_locacao_parque_de_exposicao_1_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4095/projeto_de_lei_-_altera_anexo_i_da_lei_1763_-_locacao_parque_de_exposicao_1_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Anexo I, da Lei Municipal nº 1.763/2023, que autoriza a locação das dependências do Parque de Exposição “Luiz Cancian”, e dá outras providências”.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4096/projeto_de_lei_-__casas_populares_6.500.000.000_2_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4096/projeto_de_lei_-__casas_populares_6.500.000.000_2_1.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4107/projeto_de_lei_no_38-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4107/projeto_de_lei_no_38-2025.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal o Instituto Esportivo Brasileiro G2 – G2 Super Sports, com sede no município de Canarana – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4111/projeto_de_lei_realizacao_de_processo_seletivo_crianca_feliz-_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4111/projeto_de_lei_realizacao_de_processo_seletivo_crianca_feliz-_ok.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: AUTORIZA A REALIZAÇÃO DE PROCESSO SELETIVO SIMPLIFICADO, VISANDO CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA E DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4112/rg_-_projeto_de_lei_termo_de_cooperacao_feican.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4112/rg_-_projeto_de_lei_termo_de_cooperacao_feican.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: ”Dispõe sobre a autorização para firmar Acordo de cooperação com a Associação dos Amigos de Canarana - ADAC, e dá outras providências”.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4113/rg_-_projeto_de_lei_suplementacao_pioneiros.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4113/rg_-_projeto_de_lei_suplementacao_pioneiros.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4118/rg_-_projeto_de__lei_altera_a_lei_1927_-08-04-25_canarana_mt-_fotovotaica-_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4118/rg_-_projeto_de__lei_altera_a_lei_1927_-08-04-25_canarana_mt-_fotovotaica-_ok.pdf</t>
   </si>
   <si>
     <t>” Altera a Lei n° 1.927 de 08 de abril de 2025 e dá outras providencias. ”</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4121/rg_-_projeto_de_lei_alterando_a_lei_de_zoneamento_-_criando_zona_interesse_social_especial.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4121/rg_-_projeto_de_lei_alterando_a_lei_de_zoneamento_-_criando_zona_interesse_social_especial.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: ”Acrescenta artigo e altera o dispositivo da Lei Municipal nº 1.767 de 05 de setembro de 2023, que dispõe sobre o Zoneamento do solo urbano no Município de Canarana/MT, e das outras providências”.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4127/rg_-_projeto_de_lei_afetacao_e_desmembramento_area_institucional_03_do_loteamento_alto_do_cerrado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4127/rg_-_projeto_de_lei_afetacao_e_desmembramento_area_institucional_03_do_loteamento_alto_do_cerrado.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe sobre  desmembramento e afetação de via pública, na área Institucional 03 localizada no Loteamento denominado Residencial e Comercial Alto do Cerrado, e dá outras Providências”.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4128/rg_-_projeto_de_lei_afetacao_e_desmembramento_loteamento_industrial_iii.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4128/rg_-_projeto_de_lei_afetacao_e_desmembramento_loteamento_industrial_iii.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Municipal: “Dispõe sobre desmembramento de área e afetação de rua, na área denominada Loteamento Industrial III, Zona Urbana de Canarana Mato Grosso, e dá outras Providências. ”</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4129/rg_-__projeto_de_lei_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4129/rg_-__projeto_de_lei_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe Sobre Autorização do Poder Executivo para Desenvolver Ações e Aporte de Contrapartida Municipal para Implementar o Programa Minha Casa Minha Vida Conforme Disposto na Lei Federal nº 11.977, de 07 de Julho de 2009 e na Lei Federal nº 14.620, de 13 de julho de 2023, e Também nas Disposições das Instruções Normativas do Ministério das Cidades, e dá Outras Providências”.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4157/projeto_de_lei_1.430.000.000-_saude_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4157/projeto_de_lei_1.430.000.000-_saude_1.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: ” Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Emendas Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4160/projeto_de_lei_750.04400-_saude.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4160/projeto_de_lei_750.04400-_saude.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Emenda Parlamentar Federal), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. ”</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4162/minuta_projeto_de_lei_habita_mais_canarana_-_dmc_i.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4162/minuta_projeto_de_lei_habita_mais_canarana_-_dmc_i.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei: “Dispõe sobre a criação do programa HABITA MAIS CANARANA, por meio de incentivos fiscais e subsídios para a implantação de loteamento social, com a finalidade de possibilitar a população do município o acesso ao direito fundamental à moradia, estabelece diretrizes para concessão dos incentivos fiscais e dos subsídios e dá outras providências. ”</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4177/projeto_de_lei_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4177/projeto_de_lei_2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei: ” Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio/Termo de Colaboração com o Instituto Esportivo Brasileiro G2 – G2 Super Sports.”</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4180/ilovepdf_merged_7_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4180/ilovepdf_merged_7_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio/Termo de Colaboração com o Instituto Esportivo Brasileiro G2 – G2 Super Sports.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4183/projeto_ver._celsinho.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4183/projeto_ver._celsinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção e o atendimento a vítimas de violência sexual no âmbito do Município de Canarana – MT, com ênfase em crianças e mulheres, e dá outras providências</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4186/projeto_de_lei.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4186/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>” Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação para repasse de recursos financeiros para o custeio de despesas não contempladas no memorial de cálculo previsto no Termo de Parceria entre a Associação dos Amigos de Canarana – ADAC e o FUNDO DE DESENVOLVIMENTO ECONOMICO DO ESTADO DE MATO GROSSO – FUNDES e necessários para realização da 29ª FEICAN e do 31º RODEIO SHOW, no Município de Canarana – MT e dá outras providências.”</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4200/minuta_projeto_de_lei_1.915_1_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4200/minuta_projeto_de_lei_1.915_1_1.pdf</t>
   </si>
   <si>
     <t>” DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI 1.915 DE 14 DE MARÇO DE 2025, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR INSTRUMENTO E ALIENAR ÁREAS PÚBLICAS PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS AOS PROGRAMAS DE HABITAÇÃO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER FAMÍLIA HABITAÇÃO E MUNICIPAL DE HABITAÇÃO.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4204/ilovepdf_merged_19.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4204/ilovepdf_merged_19.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emendas Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4205/projeto_de_lei_-_revoga_a_lei_996_2011_que_trata_do_programa_guarda_de_transito_mirim.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4205/projeto_de_lei_-_revoga_a_lei_996_2011_que_trata_do_programa_guarda_de_transito_mirim.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei: Revoga a Lei nº. 996/2011, de 22 de setembro de 2011, que trata do Programa Guarda de Trânsito Mirim no Município de Canarana-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4206/projet_1_2_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4206/projet_1_2_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei: “Dispõe sobre a atualização do anexo I, tabela C, da Lei Municipal nº 1.076/2013, quanto ao reajuste dos valores das diárias a serem pagas aos servidores efetivos, contratados e os outros ocupantes de cargos em comissão do Município, não incluídos na Tabela A e B, e dá outras providências.”</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4237/processo_seletivo_educacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4237/processo_seletivo_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, visando contratação por tempo determinado para atender à necessidade temporária                                                      e de excepcional interesse público, e dá outras providências.”</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4239/projeto_de_lei_no_59-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4239/projeto_de_lei_no_59-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a Conceder Apoio Cultural a Associação Comunitária Vida Nova de Canarana na Forma de Subvenção Social.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4264/pl_60.2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4264/pl_60.2025.pdf</t>
   </si>
   <si>
     <t>Proíbe a participação, como atleta, de integrante da comissão organizadora de campeonatos municipais Amador e Master de futebol, no âmbito do Município de Canarana – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4271/projeto_de__lei_-_aprova_loteamento_centro_novo_-_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4271/projeto_de__lei_-_aprova_loteamento_centro_novo_-_1.pdf</t>
   </si>
   <si>
     <t>Aprova o loteamento de uso misto, residencial e comercial, denominado Novo Centro II, localizado no perímetro urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4272/projeto_de_lei_doacao_de_area_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4272/projeto_de_lei_doacao_de_area_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a receber bens de propriedade particular, com encargo de destinação à política habitacional de interesse social, e dá outras providências</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4278/minuta_projeto_de_lei_1.915_atualizada.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4278/minuta_projeto_de_lei_1.915_atualizada.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI 1.915 DE 14 DE MARÇO DE 2025, QUE AUTORIZA O PODER XECUTIVO MUNICIPAL A FIRMAR INSTRUMENTO E ALIENAR ÁREAS PÚBLICAS PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS AOS PROGRAMAS DE HABITAÇÃO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER FAMÍLIA HABITAÇÃO E MUNICIPAL DE HABITAÇÃO.”</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Márcia</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4280/pl_64.2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4280/pl_64.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da exposição de crianças a conteúdos que promovam sua adultização na internet e estabelece medidas de conscientização, no âmbito do Município de Canarana, e dá outras providências.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4281/pl_65.2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4281/pl_65.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de proteção, valorização e segurança aos professores e demais profissionais da educação no âmbito do Município de Canarana, estabelecendo penalidades para agressões físicas, verbais ou psicológicas cometidas contra tais profissionais no exercício de suas funções, e dá outras providências.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4282/pl_66.2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4282/pl_66.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre implantação de um sistema de coleta seletiva abrangente e eficiente, que envolva a participação da população, do poder público e do setor privado.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4306/projeto_de_lei_no_67-2025_ver._marcia.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4306/projeto_de_lei_no_67-2025_ver._marcia.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos a Lei Municipal nº 1771, de 19 de setembro de 2023 que: Dispõe sobre o Serviço de Transporte Remunerado Privado Individual de Passageiros com o Uso de Plataformas Tecnológicas de Transporte no Município de Canarana-MT, e dá outras providências</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4310/projeto_de_lei_-_616.00000_semana_gospel_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4310/projeto_de_lei_-_616.00000_semana_gospel_1.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4311/projeto_de_lei_ldo_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4311/projeto_de_lei_ldo_2.pdf</t>
   </si>
   <si>
     <t>”Dispõe sobre as Diretrizes para a Elaboração e execução da Lei Orçamentária para o Exercício Financeiro de 2026”.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4322/projeto_de_lei_fundeb_8.370.00000_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4322/projeto_de_lei_fundeb_8.370.00000_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá Outras Providências. ”</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4330/projeto_de_lei_no_71-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4330/projeto_de_lei_no_71-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Concurso de Decoração Natalina no Município de Canarana – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Dile, Rafael Govari, Celsinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4331/projeto_de_lei_no_72-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4331/projeto_de_lei_no_72-2025.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana Farroupilha no Município de Canarana – MT, declara-a patrimônio cultural imaterial e dispõe sobre sua inclusão no Calendário Oficial de Eventos do Município."</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4335/pl_73.2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4335/pl_73.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei 1.787/2023 que “Determina a instalação de câmeras de monitoramento para registro de imagens em todas as creches, nas áreas nesta lei especificadas”.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4338/projeto_de_lei_-_autoriza_o_poder_executivo_a_adquirir.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4338/projeto_de_lei_-_autoriza_o_poder_executivo_a_adquirir.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir áreas no perímetro urbano, sede e vilas, e de expansão urbana, para a implantação de empreendimentos habitacionais vinculados aos Programas do Governo Federal Minha Casa, Minha Vida, Estadual Ser Família Habitação e Municipal Habita Mais Canarana, ou outros que venham a substituí-los ou serem criados, e dá outras providências.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4339/projeto_de_lei_no_75-2025_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4339/projeto_de_lei_no_75-2025_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação da realização de concursos públicos exclusivamente para cadastro de reserva no âmbito do Município de Canarana – MT, estabelece regras sobre quantitativo mínimo de vagas ofertadas, informações obrigatórias em editais e dá outras providências.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4340/pl_76.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4340/pl_76.25.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implantação de dispositivo chamado “boca de lobo inteligente” nos logradouros do Município de Canarana/MT”</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4341/pl_77.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4341/pl_77.25.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre diretrizes para a Política Pública Municipal de enfrentamento à violência contra a mulher”.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4342/pl_78.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4342/pl_78.25.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a prioridade da mulher vítima de violência doméstica e familiar na aquisição de imóveis construídos pelos programas habitacionais no município de Canarana, conforme específica”</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4347/projeto_de_lei_centro_esportivo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4347/projeto_de_lei_centro_esportivo.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura_x000D_
 de Crédito Adicional Especial por Excesso_x000D_
 de Arrecadação (Convênio/Emenda_x000D_
 Parlamentar), com base nos Artigos 42 e_x000D_
 43 da Lei 4.320/64 e Art. 167, inciso V e_x000D_
 VI, da Constituição Federal e dá Outras_x000D_
 Providências</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4348/pl_esporte_192.53928.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4348/pl_esporte_192.53928.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4349/altera_ldo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4349/altera_ldo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a AUTORIZAÇÃO para que o Executivo insira item à Lei 1.880/24 – Lei de Diretrizes Orçamentárias para o Exercício de 2025.”</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4350/altera_ppa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4350/altera_ppa.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a AUTORIZAÇÃO, para que o Executivo insira item à Lei 1.571/21 – Plano Plurianual, para o Quadriênio de 2022/2025.”</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4356/amigo_dos_animais.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4356/amigo_dos_animais.pdf</t>
   </si>
   <si>
     <t>“Declara de utilidade pública municipal a Associação Amigos dos Animais de Canarana - AAAC, com sede no município de Canarana – MT, e dá outras providências. ”</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4379/altera_ppa_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4379/altera_ppa_1.pdf</t>
   </si>
   <si>
     <t>“Altera os anexos e dispositivos da Lei Municipal nº 1.943, de 17 de junho de 2025, que institui o Plano Plurianual 2026-2029, e da Lei Municipal nº 1.961, de 30 de setembro de 2025, que dispõe sobre as Diretrizes Orçamentárias para 2026, para adequá-los ao Projeto de Lei Orçamentária Anual para o exercício financeiro de 2026.”</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4380/projeto_de_lei_loa_2026_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4380/projeto_de_lei_loa_2026_1.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Canarana – MT, para o exercício financeiro de 2026. ”</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4392/projeto_de_lei__no_86-2025_700.00000_praca_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4392/projeto_de_lei__no_86-2025_700.00000_praca_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. ”</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4394/projeto_de_lei_-_altera_a_lei_1.899_de_2024_-_fundo_municipal_de_politicas_culturais.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4394/projeto_de_lei_-_altera_a_lei_1.899_de_2024_-_fundo_municipal_de_politicas_culturais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivo da Lei do Fundo Municipal de Políticas Culturais - FMPC, e dá outras providências.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4429/projeto_de_lei_que_cria_o_plano_municipal_de_agricultura_familiar_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4429/projeto_de_lei_que_cria_o_plano_municipal_de_agricultura_familiar_1.pdf</t>
   </si>
   <si>
     <t>”Dispõe sobre o Plano Municipal de Agricultura Familiar e Indígena de Canarana - PMAFI, e dá outras providências”.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4430/projeto_de_lei_que_cria_o_servico_publico_de_loteria_municipal_canarana_-_mt_e_da_outras_providencias_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4430/projeto_de_lei_que_cria_o_servico_publico_de_loteria_municipal_canarana_-_mt_e_da_outras_providencias_1.pdf</t>
   </si>
   <si>
     <t>:”Cria o Serviço Público de Loteria Municipal Canarana - MT e dá outras providências.”</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4431/projeto_de_lei_que_cria_programa_porteita_a_dentro_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4431/projeto_de_lei_que_cria_programa_porteita_a_dentro_2.pdf</t>
   </si>
   <si>
     <t>”  Dispõe sobre a criação do Programa Porteira Adentro, que estabelece incentivo ao produtor rural no âmbito do Município de Canarana – MT, e dá outras providências”.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4434/projeto_de_lei_que_institui_o_programa_mounjaro_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4434/projeto_de_lei_que_institui_o_programa_mounjaro_1.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Mounjaro (tirzepatida) de Prevenção e Tratamento da Obesidade e do Diabetes Tipo 2, com oferta gratuita de tratamento farmacológico e acompanhamento multiprofissional no âmbito do Sistema Único de Saúde (SUS)”.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4435/projeto_de_lei_-_os_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4435/projeto_de_lei_-_os_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a qualificação de pessoas jurídicas de direito privado, sem fins lucrativos, como Organizações Sociais (OS) no âmbito do Município de Canarana-MT, e dá outras providências.”</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4436/projeto_de_lei_-_recebe_imovel_em_doacao_-_mgu_empreendimentos_spe_ltda_1_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4436/projeto_de_lei_-_recebe_imovel_em_doacao_-_mgu_empreendimentos_spe_ltda_1_1.pdf</t>
   </si>
   <si>
     <t>” Autoriza o Poder Executivo municipal a receber bem imóvel de propriedade particular, com encargo de destinação a construção, pelo Município de Canarana-MT, de um Hospital Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4438/di_piu.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4438/di_piu.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo municipal a receber bem imóvel de propriedade particular, com encargo de destinação a regularização e ampliação do acesso da Avenida Rio Grande do Sul no bairro Jardim Florianópolis, e dá outras providências.”</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4459/projeto_de_lei_no_95-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4459/projeto_de_lei_no_95-2025.pdf</t>
   </si>
   <si>
     <t>“Institui o Selo “Empresa Amigo do Esporte e Lazer” no Município de Canarana – MT, e dá outras providências.”</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4460/projeto_de_lei_no_96-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4460/projeto_de_lei_no_96-2025.pdf</t>
   </si>
   <si>
     <t>“ Institui a cobrança de multa pelo porte e uso de entorpecentes em ambientes públicos no Município de Canarana, Estado de Mato Grosso, e dá outras providências. ”</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>André da Madeireira, Dile</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4462/projeto_de_lei_no_97-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4462/projeto_de_lei_no_97-2025.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Canarana – MT o Evento Encontro dos Gaiteiros e Violeiros.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4463/projeto_de_lei_no_98-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4463/projeto_de_lei_no_98-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos proprietários de cães do Município de Canarana recolherem as fezes de seus animais ao passarem em logradouros públicos.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4464/projeto_de_lei_no_99-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4464/projeto_de_lei_no_99-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre adoção de procedimentos necessários ao convívio de animais no perímetro urbano no município de Canarana/MT.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4465/projeto_de_lei_no_100-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4465/projeto_de_lei_no_100-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre a Proibição da Prática de Maus-Tratos e Crueldade Contra Animais no Município de Canarana e dá Outras Providências."</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4466/projeto_de_lei_no_101-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4466/projeto_de_lei_no_101-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes para a promoção da intersetorialidade nas políticas públicas voltadas à infância na Rede Municipal de Ensino de Canarana e dá outras providências.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4485/projeto_de_lei_2.000.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4485/projeto_de_lei_2.000.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emendas Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4489/pl__103.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4489/pl__103.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da identificação eletrônica de cães e gatos no Município de Canarana - MT, estabelece penalidades para casos de abandono, descarte inadequado e para animais soltos que causem danos, e dá outras providências.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4492/pl_104.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4492/pl_104.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa Municipal de Coleta de Garrafas PET e Tampas Plásticas no âmbito do Município de Canarana/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4495/projeto_de_lei_2.5000.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4495/projeto_de_lei_2.5000.00000.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar de Bancada), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. ”</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4496/projeto_de_lei_3.734574.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4496/projeto_de_lei_3.734574.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emendas Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4502/projeto_de_lei_-_autoriza_o_poder_executivo_municipal_a_celebrar_conve_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4502/projeto_de_lei_-_autoriza_o_poder_executivo_municipal_a_celebrar_conve_1.pdf</t>
   </si>
   <si>
     <t>: “Autoriza o Poder Executivo Municipal a celebrar Convênio com a Concessionária Águas Canarana LTDA, para fins de arrecadação da Taxa de Coleta de Lixo, e dá outras providências.”</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4503/projeto_de_lei_-_autoriza_termo_de_cooperacao_-_prevican.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4503/projeto_de_lei_-_autoriza_termo_de_cooperacao_-_prevican.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar Termo de Cooperação Técnica, para cessão de servidores ao PREVICAN, e dá outras providências”.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4504/projeto_de_lei_perfuracao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4504/projeto_de_lei_perfuracao.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão gratuita de uso de área pública para perfuração, implantação, operação e manutenção de poço tubular profundo pela concessionária do serviço público de abastecimento de água, e dá outras providências”.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4515/projet_3_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4515/projet_3_1.pdf</t>
   </si>
   <si>
     <t>” Autoriza a Implantação de Parcelamento Especial de Interesse Social nos Loteamentos denominados Residencial e Comercial Alto do Cerrado, Residencial e Comercial Alto do Cerrado II e Industrial III, suprime e desafeta áreas institucionais e dá outras providências, para fins exclusivos de Habitação de Interesse Social.”</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4516/projet_2_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4516/projet_2_1.pdf</t>
   </si>
   <si>
     <t>” Dispõe sobre a revalidação da aprovação do Loteamento Residencial e Comercial Alto do Cerrado II, ratifica os atos administrativos anteriormente praticados e fixa novo prazo para registro imobiliário.”</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4051/projeto_de_decreto_legislativo_no_01-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4051/projeto_de_decreto_legislativo_no_01-2025.pdf</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4400/projeto_de_decreto_legislativo_no_02-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4400/projeto_de_decreto_legislativo_no_02-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CANARANENSE.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Jocasta</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3744/projeto_de_resolucao_nc2ba_01-2025_vale_alimentacao_assinado_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3744/projeto_de_resolucao_nc2ba_01-2025_vale_alimentacao_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>“Estabelece o índice de Revisão Geral do Auxílio Alimentação dos Servidores da Câmara Municipal de Canarana – MT.”</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3793/projeto_de_resolucao_no_02-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3793/projeto_de_resolucao_no_02-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do instituto da Recomendação Legislativa no âmbito da Câmara Municipal e das outras providências”.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3794/projeto_de_resolucao_no_03-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3794/projeto_de_resolucao_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta redação e dispositivo à Resolução nº 255/2022 de 07 de junho de 2022.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3834/projeto_de_resolucao_no_04-20251.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3834/projeto_de_resolucao_no_04-20251.pdf</t>
   </si>
   <si>
     <t>Altera data de Sessão Ordinária.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3923/projeto_de_resolucao_no_05-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3923/projeto_de_resolucao_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Suprimento de Fundos – Regime de Adiantamento, na Câmara Municipal de Canarana/MT.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3991/projeto_de_resolucao_no_06-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3991/projeto_de_resolucao_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Resolução nº 255/2022- Regimento Interno da Câmara Municipal de Canarana/MT.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de auxílio de assistência suplementar e dá outras providências”.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4108/projeto_de_resolucao_no_08-20251.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4108/projeto_de_resolucao_no_08-20251.pdf</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4302/projeto_de_resolucao_09.2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4302/projeto_de_resolucao_09.2025.pdf</t>
   </si>
   <si>
     <t>“ Constitui Comissão Temporária de Assuntos Relevantes para apresentar Estudo Técnico visando chamamento de aprovados/Classificados em concurso público municipal, edital nº 001/2023 e dá outras providências. “</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4307/projeto_de_resolucao_no_10-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4307/projeto_de_resolucao_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na Resolução nº 255/2022- Regimento Interno da Câmara Municipal de Canarana/MT.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4332/projeto_de_resolucao_no_11-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4332/projeto_de_resolucao_no_11-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Câmara Municipal de Canarana a utilizar a denominação 'Capital do Gergelim', atribuída ao Município pela Lei Estadual nº 11.836, de 21 de julho de 2022, e dá outras providências."</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4333/projeto_de_resolucao_no_12-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4333/projeto_de_resolucao_no_12-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Resolução nº 255/2022- Regimento Interno da Câmara Municipal de Canarana/MT.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4382/pr_13.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4382/pr_13.25.pdf</t>
   </si>
   <si>
     <t>Institui a Comenda “Comunicador Nilvo Vicente Colling”, no âmbito da Câmara Municipal de Canarana – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4517/projeto_de_resolucao_no_15-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4517/projeto_de_resolucao_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Canarana, a honraria “Destaque Empreendedorismo Feminino – Normi Nonnenmacher Heinen – Vovó Mimi” e dá outras providências.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>RURG</t>
   </si>
   <si>
     <t>Requerimento Pedido de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3749/requerimento_pedido_de_urgencia_001-2025_4.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3749/requerimento_pedido_de_urgencia_001-2025_4.pdf</t>
   </si>
   <si>
     <t>Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte_x000D_
 _x000D_
 - Projeto de Lei Municipal: “Estabelece o índice de Revisão Geral dos servidores do poder legislativo e dá outras providências”</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_pedido_de_urgencia_002_-2025_educacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_pedido_de_urgencia_002_-2025_educacao.pdf</t>
   </si>
   <si>
     <t>Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte_x000D_
 _x000D_
 - Projeto de Lei Municipal: “: Atualiza o Piso Salarial para os Profissionais, inclusive inativos e pensionistas, da Educação Básica Municipal, e dá outras providências. ”</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_pedido_de_urgencia_003_-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_pedido_de_urgencia_003_-2025.pdf</t>
   </si>
   <si>
     <t>Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte_x000D_
 _x000D_
 - Projeto de Lei: “Estabelece o índice de Revisão Geral na remuneração dos servidores do poder executivo, e dá outras providências”.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_004_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_004_2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:004/2025._x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte_x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3916/requerimento_pedido_de_urgencia_005-2025_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3916/requerimento_pedido_de_urgencia_005-2025_1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:005/2025_x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte_x000D_
 _x000D_
 - Projeto de Lei: “DISPÕE SOBRE A CRIAÇÃO DE “PROGRAMA DE INCENTIVOS A PROJETOS HABITACIONAIS DE INTERESSE SOCIAL”, VINCULADO AOS PROGRAMAS DE HABITAÇÃO FEDERAL DO MINHA CASA MINHA VIDA E ESTADUAL SER FAMÍLIA HABITAÇÃO E PROGRAMA MUNICIPAL DE HABITAÇÃO”.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3915/requerimento_pedido_de_urgencia_006-2025_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3915/requerimento_pedido_de_urgencia_006-2025_1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:006/2025_x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte_x000D_
 _x000D_
 - Projeto de Lei: “AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR INSTRUMENTO E ALIENAR ÁREAS PÚBLICAS PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS AOS PROGRAMAS DE HABITAÇÃO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER FAMÍLIA HABITAÇÃO E MUNICIPAL DE HABITAÇÃO”.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3936/requerimento_pedido_de_urgencia_007_-2025__lei_cargos_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3936/requerimento_pedido_de_urgencia_007_-2025__lei_cargos_1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:007/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte_x000D_
 _x000D_
 - Projeto de Lei Complementar: “Dispõe sobre criação de cargos de provimento, em comissão. Altera parcialmente o Anexo I da Lei Complementar nº 029/2002, e dá outras providências”.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3937/requerimento_pedido_de_urgencia_010-2025_verba_indenzatoria.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3937/requerimento_pedido_de_urgencia_010-2025_verba_indenzatoria.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:010/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte_x000D_
 _x000D_
 - Projeto de Lei Complementar: “Dispõe sobre a verba de natureza indenizatória no âmbito do poder executivo municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3938/requerimento_pedido_de_urgencia_009-2025_diaria_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3938/requerimento_pedido_de_urgencia_009-2025_diaria_1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:009/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte_x000D_
 _x000D_
 - Projeto de Lei: “Dispõe sobre alteração e atualização do anexo I, tabela A e B, da Lei Municipal nº 1.076/2013, quanto aos valores das diárias a serem pagas aos agentes políticos e servidores do Município, e dá outras providências”.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3939/requerimento_08.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3939/requerimento_08.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:008/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte_x000D_
 _x000D_
 - Projeto de Lei: “Autoriza o Chefe do Executivo Municipal a firmar Termo de Cessão de Uso das instalações da escola municipal Pioneiros de Canarana para funcionamento da UNICAN Y FACULDADES INTEGRADAS CANARANA, e dá outras providências”.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3997/requerimento_urgencia_011_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3997/requerimento_urgencia_011_2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:011/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 - Projeto de Lei: “Autoriza o município de Canarana a implantar projeto de eficiência energética ao contratar o banco do brasil através de operação de crédito para planejamento, projeto e aquisição de usina de geração de energia fotovoltaica para atender a todas as unidades consumidoras vinculadas direta ou indiretamente ao município e dá outras providências”.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3995/requerimento_urgencia_012.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3995/requerimento_urgencia_012.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:012/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 - Projeto de Lei: "Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação Técnica com a Agência Reguladora de Serviços Públicos Delegados do Município de Barra do Garças – AGERBARRA, legalmente constituída dentro dos limites do estado de Mato Grosso e dá outras providências ".</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4000/requerimento_urgencia_013_superavit_5.56500.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4000/requerimento_urgencia_013_superavit_5.56500.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 - Projeto de Lei:“Autoriza o Poder Executivo Abrir Crédito Adicional Especial por Superávit Financeiro e dá Outras Providências"</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4029/requerimento_urgencia_014_aletracao_da_lei_1.583.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4029/requerimento_urgencia_014_aletracao_da_lei_1.583.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:014/2025._x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 _x000D_
 Projeto de Lei: “Dispõe sobre Revogação, alteração, e inclusão de dispositivos da Lei 1.853 de 04 de junho de 2024, e dá outras providencias.”_x000D_
 _x000D_
 Nestes Termos,_x000D_
 Pede Deferimento._x000D_
 Canarana-MT em 15 de abril</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4058/requerimento_015.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4058/requerimento_015.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:015/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4114/requerimento_urgencia_016-_adac_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4114/requerimento_urgencia_016-_adac_1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:016/2025._x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 _x000D_
 Projeto de Lei: ”Dispõe sobre a autorização para firmar Acordo de cooperação com a Associação dos Amigos de Canarana - ADAC, e dá outras providências”._x000D_
 _x000D_
 Nestes Termos,_x000D_
 Pede Deferimento._x000D_
 Canarana-MT em 30 de maio de 2025_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4115/requerimento_urgencia_017-_pioneiros.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4115/requerimento_urgencia_017-_pioneiros.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:017/2025._x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 Nestes Termos,_x000D_
 Pede Deferimento._x000D_
 Canarana-MT em 30 de maio de 2025_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4116/requerimento_urgencia_018-__altera_1.927.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4116/requerimento_urgencia_018-__altera_1.927.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:018/2025._x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: ” Altera a Lei n° 1.927 de 08 de abril de 2025 e dá outras providencias. ”_x000D_
 _x000D_
 Nestes Termos,_x000D_
 Pede Deferimento._x000D_
 Canarana-MT em 30 de maio de 2025_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4117/requerimento_urgencia_019-__zoneamento.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4117/requerimento_urgencia_019-__zoneamento.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:019/2025._x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 - Projeto de Lei: ”Acrescenta artigo e altera o dispositivo da Lei Municipal nº 1.767 de 05 de setembro de 2023, que dispõe sobre o Zoneamento do solo urbano no Município de Canarana/MT, e das outras providências”._x000D_
 _x000D_
 _x000D_
 Nestes Termos,_x000D_
 Pede Deferimento._x000D_
 Canarana-MT em 30 de maio de 2025_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4122/requerimento_urgencia_020-__parcelamento.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4122/requerimento_urgencia_020-__parcelamento.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:020/2025._x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 - Projeto de Lei Complementar: Dispõe sobre alteração de dispositivo da Lei Complementar nº 220 de 05 de setembro de 2023, que dispõe sobre o Parcelamento e Uso do Solo Urbano no Município de Canarana/MT, e das outras providências._x000D_
 _x000D_
 _x000D_
 Nestes Termos,_x000D_
 Pede Deferimento._x000D_
 Canarana-MT em 30 de maio de 2025_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4124/requerimento_urgencia_021-__institucional_03.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4124/requerimento_urgencia_021-__institucional_03.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:021/2025._x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 - Projeto de Lei: “Dispõe sobre  desmembramento e afetação de via pública, na área Institucional 03 localizada no Loteamento denominado Residencial e Comercial Alto do Cerrado, e dá outras Providências”._x000D_
 _x000D_
 _x000D_
 Nestes Termos,_x000D_
 Pede Deferimento._x000D_
 Canarana-MT em 30 de maio de 2025_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4125/requerimento_urgencia_022-__industrial_03.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4125/requerimento_urgencia_022-__industrial_03.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:022/2025._x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Municipal: “Dispõe sobre desmembramento de área e afetação de rua, na área denominada Loteamento Industrial III, Zona Urbana de Canarana Mato Grosso, e dá outras Providências._x000D_
 _x000D_
 _x000D_
 Nestes Termos,_x000D_
 Pede Deferimento._x000D_
 Canarana-MT em 30 de maio de 2025_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4126/requerimento_urgencia_023-__rj.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4126/requerimento_urgencia_023-__rj.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:023/2025._x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre Autorização do Poder Executivo para Desenvolver Ações e Aporte de Contrapartida Municipal para Implementar o Programa Minha Casa Minha Vida Conforme Disposto na Lei Federal nº 11.977, de 07 de Julho de 2009 e na Lei Federal nº 14.620, de 13 de julho de 2023, e Também nas Disposições das Instruções Normativas do Ministério das Cidades, e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos,_x000D_
 Pede Deferimento._x000D_
 Canarana-MT em 30 de maio de 2025_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4158/requerimento_urgencia_024-__emenda_parlametar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4158/requerimento_urgencia_024-__emenda_parlametar.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:024/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 - Projeto de Lei: ” Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Emendas Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.”</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4159/requerimento_urgencia_025-__emenda_parlametar_federal.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4159/requerimento_urgencia_025-__emenda_parlametar_federal.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:025/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Emenda Parlamentar Federal), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. ”</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4161/requerimento_urgencia_026-__habita_mais_canarana.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4161/requerimento_urgencia_026-__habita_mais_canarana.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:026/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 -Projeto de Lei: “Dispõe sobre a criação do programa HABITA MAIS CANARANA, por meio de incentivos fiscais e subsídios para a implantação de loteamento social, com a finalidade de possibilitar a população do município o acesso ao direito fundamental à moradia, estabelece diretrizes para concessão dos incentivos fiscais e dos subsídios e dá outras providências. ”</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4175/requerimento_urgencia_027-_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4175/requerimento_urgencia_027-_1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:027/2025._x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: ” Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio/Termo de Colaboração com o Instituto Esportivo Brasileiro G2 – G2 Super Sports.”_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos,_x000D_
 Pede Deferimento._x000D_
 Canarana-MT em 18 de junho de 2025_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4179/requerimento_urgencia_028-__100.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4179/requerimento_urgencia_028-__100.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:028/2025._x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: ” Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio/Termo de Colaboração com o Instituto Esportivo Brasileiro G2 – G2 Super Sports.”_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos,_x000D_
 Pede Deferimento._x000D_
 Canarana-MT em 25 de junho de 2025_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4188/requerimento_029_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4188/requerimento_029_2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:029/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei:” Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação para repasse de recursos financeiros para o custeio de despesas não contempladas no memorial de cálculo previsto no Termo de Parceria entre a Associação dos Amigos de Canarana – ADAC e o FUNDO DE DESENVOLVIMENTO ECONOMICO DO ESTADO DE MATO GROSSO – FUNDES e necessários para realização da 29ª FEICAN e do 31º RODEIO SHOW, no Município de Canarana – MT e dá outras providências.”</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4201/requerimento_urgencia_030-__projeto_habitacional.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4201/requerimento_urgencia_030-__projeto_habitacional.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:30/2025._x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei:” DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI 1.915 DE 14 DE MARÇO DE 2025, QUE AUTORIZA O PODER XECUTIVO MUNICIPAL A FIRMAR INSTRUMENTO E ALIENAR ÁREAS PÚBLICAS PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS AOS PROGRAMAS DE HABITAÇÃO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER FAMÍLIA HABITAÇÃO E MUNICIPAL DE HABITAÇÃO.”_x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos,_x000D_
 Pede Deferimento._x000D_
 Canarana-MT em 18 de julho de 2025_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4269/requerimento_urgencia_031-__loteamento_centro_novo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4269/requerimento_urgencia_031-__loteamento_centro_novo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:31/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei:” Aprova o loteamento de uso misto, residencial e comercial, denominado Novo Centro II, localizado no perímetro urbano, e dá outras providências.”</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4270/requerimento_urgencia_032-___receber_area.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4270/requerimento_urgencia_032-___receber_area.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:32/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei:” Autoriza o Poder Executivo municipal a receber bens de propriedade particular, com encargo de destinação à política habitacional de interesse social, e dá outras providências.”</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4279/requerimento_urgencia_033_certo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4279/requerimento_urgencia_033_certo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:33/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: “DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI 1.915 DE 14 DE MARÇO DE 2025, QUE AUTORIZA O PODER XECUTIVO MUNICIPAL A FIRMAR INSTRUMENTO E ALIENAR ÁREAS PÚBLICAS PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS AOS PROGRAMAS DE HABITAÇÃO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER FAMÍLIA HABITAÇÃO E MUNICIPAL DE HABITAÇÃO.”</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4313/requerimento_034.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4313/requerimento_034.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:34/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4337/requerimento_urgencia_035.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4337/requerimento_urgencia_035.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:35/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei:“ Autoriza o Poder Executivo a adquirir áreas no perímetro urbano, sede e vilas, e de expansão urbana, para a implantação de empreendimentos habitacionais vinculados aos Programas do Governo Federal Minha casa, Minha Vida, Estadual Ser Família Habitação e Municipal Habita Mais Canarana, ou outros que venham a substituí-los ou serem criados, e dá outras providências.”</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4343/036.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4343/036.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:36/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 _x000D_
 Projeto de Lei:“ Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio/Emenda Parlamentar), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4344/037.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4344/037.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:37/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei:“ “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.”</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4345/038.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4345/038.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 38/2025_x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei:“Dispõe sobre a AUTORIZAÇÃO para que o Executivo insira item à Lei 1.880/24 – Lei de Diretrizes Orçamentárias para o Exercício de 2025.”</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4346/requerimento_de_urgencia_39.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4346/requerimento_de_urgencia_39.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:39/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei:“ “Dispõe sobre a AUTORIZAÇÃO para que o Executivo insira item à Lei 1.880/24 – Lei de Diretrizes Orçamentárias para o Exercício de 2025.”</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4391/requerimento_urgencia_040.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4391/requerimento_urgencia_040.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:40/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. ”</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4393/requerimento_urgencia_041.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4393/requerimento_urgencia_041.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:41/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: “Dispõe sobre alteração de dispositivo da Lei do Fundo Municipal de Políticas Culturais - FMPC, e dá outras providências.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4486/requerimento_urgencia_042_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4486/requerimento_urgencia_042_1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:42/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emendas Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4484/requerimento_urgencia_043.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4484/requerimento_urgencia_043.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:43/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei Complementar: “Prorroga o prazo de vigência da Lei Municipal Complementar nº 248/2025, que institui o Mutirão Fiscal 2025, e dá outras providências. ”</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4493/requerimento_urgencia_044_2.500.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4493/requerimento_urgencia_044_2.500.00000.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:44/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar de Bancada), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. ”</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4494/requerimento_urgencia_045_3.734.534.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4494/requerimento_urgencia_045_3.734.534.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:45/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emendas Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4499/requerimento_urgencia_046_convenio_com_aguas.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4499/requerimento_urgencia_046_convenio_com_aguas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:46/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: “Autoriza o Poder Executivo Municipal a celebrar Convênio com a Concessionária Águas Canarana LTDA, para fins de arrecadação da Taxa de Coleta de Lixo, e dá outras providências.”</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4500/requerimento_urgencia_047__prevican.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4500/requerimento_urgencia_047__prevican.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:47/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: “Dispõe sobre autorização para celebrar Termo de Cooperação Técnica, para cessão de servidores ao PREVICAN, e dá outras providências”.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4501/requerimento_urgencia_048__cessao_gratuita_aguas.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4501/requerimento_urgencia_048__cessao_gratuita_aguas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:48/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: “Autoriza a cessão gratuita de uso de área pública para perfuração, implantação, operação e manutenção de poço tubular profundo pela concessionária do serviço público de abastecimento de água, e dá outras providências”.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4513/requerimento_urgencia_049__parcelamento_especial.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4513/requerimento_urgencia_049__parcelamento_especial.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:49/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: “Autoriza a Implantação de Parcelamento Especial de Interesse Social nos Loteamentos denominados Residencial e Comercial Alto do Cerrado, Residencial e Comercial Alto do Cerrado II e Industrial III, suprime e desafetas áreas institucionais e dá outras providências, para fins exclusivos de Habitação de Interesse Social. ”</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4514/requerimento_urgencia_50.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4514/requerimento_urgencia_50.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:50/2025._x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 Eu, Vilson Biguelini, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência especial do o seguinte Projeto de Lei:_x000D_
 _x000D_
 Projeto de Lei: ” Dispõe sobre a revalidação da aprovação do Loteamento Residencial e Comercial Alto do Cerrado II, ratifica os atos administrativos anteriormente praticados e fixa novo prazo para registro imobiliário. ”</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Celsinho, Investigador Gustavo, Professor Rosinelson, Rafael Govari</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 02/2024, que: “Estabelece o índice de Revisão Geral dos servidores do Poder Legislativo e dá outras providências”.   Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
@@ -2719,3800 +2719,3800 @@
   <si>
     <t>•	Para que o Projeto de Lei nº 03/2025, que: Estabelece o índice de Revisão Geral na remuneração dos servidores do poder executivo, e dá outras providências. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 04/2025, que:  Atualiza o Piso Salarial para os Profissionais, inclusive inativos e pensionistas, da Educação Básica Municipal, e dá outras providências. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Resolução nº 01/2025, que: “Estabelece o índice de Revisão Geral do Auxílio Alimentação dos Servidores da Câmara Municipal de Canarana – MT.” Seja votado em regime de urgência desta Sessão.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Resolução nº 01/2025, que: “Estabelece o índice de Revisão Geral do Auxílio Alimentação dos Servidores da Câmara Municipal de Canarana – MT.” Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3805/requerimento_06.24_30012025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3805/requerimento_06.24_30012025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Edilson Pereira Nery - Superintendente Estadual dos Correios em Mato Grosso: _x000D_
 _x000D_
 	Para que sejam enviados servidores para aumento do efetivo da agência dos Correios no município de Canarana/MT. _x000D_
 _x000D_
 JUSTIFICATIVA: Tal demanda é pedido da população canaranense que vem nos alertando sobre a real situação dos Correios, trazendo prejuízos tanto na questão do atendimento na agência quando demora nas entregas postais.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3806/requerimento_07.24_30012025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3806/requerimento_07.24_30012025.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito Municipal: _x000D_
 _x000D_
 	Para que em Canarana sejam executadas as diretrizes que constam  na portaria nº 15441/2024 do MINISTÉRIO DAS COMUNICAÇÕES que “Estabelece diretrizes para a universalização dos serviços de atendimento e de distribuição postais, os prazos de entrega dos objetos integrantes dos serviços postais básicos e respectivos índices de qualidade, bem como as regras para o acompanhamento da satisfação com atendimento em agências e da redução dos níveis de emissão de gases de efeito estufa a serem observados pela Empresa Brasileira de Correios e Telégrafos – ECT” para que os bairros que ainda não são atendidos pelos serviços dos Correios em Canarana possam ser beneficiados. _x000D_
 Segue portaria em anexo.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3808/requerimento_no_08-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3808/requerimento_no_08-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que a Sessão Ordinária do dia 05 de março(quarta-feira) seja transferida para o dia 10 de março (segunda feira).</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3836/requerimento_no_09-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3836/requerimento_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Resolução nº 04/2025, que: “Altera data de Sessão Ordinária.” Seja votado em regime de urgência desta Sessão.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3837/requerimento_no_10-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3837/requerimento_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Resolução nº. 04/2025, que: “Altera data de Sessão Ordinária.” Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3838/requerimento_no_11-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3838/requerimento_no_11-2025.pdf</t>
   </si>
   <si>
     <t>Para que a Concessionária Iguá Saneamento S.A. após perfurar o asfalto para a realização de consertos, manutenções ou instalações dos pontos de águas, façam a restauração destes pontos de forma regular, não deixando fissura e desníveis, de forma a não comprometer sua qualidade, bem como para não haver danos mais extensos, prolongando assim, a vida útil do pavimento.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>Celsinho, Jocasta, Rafael Govari, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3892/requerimento_no_12-20251.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3892/requerimento_no_12-20251.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 15/2025, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.  Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3920/requerimento_no_13-20251.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3920/requerimento_no_13-20251.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 17/2025, que: “Autoriza O Poder Executivo Municipal A Firmar Instrumento E Alienar Áreas Públicas Para Construção De Unidades Habitacionais Vinculadas Aos Programas De Habitação Federal Minha Casa Minha Vida E Estadual Ser Família Habitação E Municipal De Habitação”. Seja inserido na Ordem do Dia da Sessão Extraordinária de 13 de março de 2025.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3921/requerimento_no_14-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3921/requerimento_no_14-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 18/2025, que:  Dispõe Sobre A Criação De “Programa De Incentivos A Projetos Habitacionais De Interesse Social”, Vinculado Aos Programas De Habitação Federal Do Minha Casa Minha Vida E Estadual Ser Família Habitação E Programa Municipal De Habitação”. Seja inserido na Ordem do Dia da Sessão Extraordinária de 13 de março de 2025.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3924/requerimento_no_15-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3924/requerimento_no_15-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Resolução nº 05/2025, que: Dispõe Sobre o Suprimento de Fundos – Regime de Adiantamento, na Câmara Municipal de Canarana/MT. Seja votado em Regime de Urgência na Sessão Ordinária de 17 de março de 2025.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3925/requerimento_no_16-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3925/requerimento_no_16-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Resolução nº 05/2025, que: Dispõe Sobre o Suprimento de Fundos – Regime de Adiantamento, na Câmara Municipal de Canarana/MT. Seja inserido na Ordem do Dia da Sessão Ordinária de 17 de março de 2025.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3941/requerimento_no_17-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3941/requerimento_no_17-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 23/2025, que: “Autoriza o Chefe do Executivo Municipal a firmar Termo de Cessão de Uso das instalações da escola municipal Pioneiros de Canarana para funcionamento da UNICAN Y FACULDADES INTEGRADAS CANARANA, e dá outras providências”. Seja inserido na Ordem do Dia da Sessão Ordinária de 17 de março de 2025.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3973/requerimento_no_18-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3973/requerimento_no_18-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 24/2025, que: “Altera tabela do anexo I, da Lei Municipal nº 1749, de 20 de junho de 2023 que, Dispõe sobre o regime de concessão de diárias da Câmara Municipal de Canarana - MT, dá outras providências. Seja votado em Regime de Urgência nesta Sessão.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3974/requerimento_no_19-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3974/requerimento_no_19-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 25/2025, que: “Dispõe sobre a alteração de dispositivo da Lei 1.335, de 22 de novembro de 2017, que Estabelece o valor de verba de Natureza indenizatória pelo exercício da atividade Parlamentar.  Seja votado em Regime de Urgência nesta Sessão.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3975/requerimento_no_20-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3975/requerimento_no_20-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei Complementar nº 08/2025, que:  Dispõe sobre criação do cargo em comissão de Secretário Administrativo da Câmara Municipal de Canarana - MT, ficando inserido na estrutura administrativa e no lotacionograma do Legislativo, e dá outras providências.    Seja votado em Regime de Urgência nesta Sessão.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3976/requerimento_no_21-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3976/requerimento_no_21-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 24/2025, que: “Altera tabela do anexo I, da Lei Municipal nº 1749, de 20 de junho de 2023, Dispõe sobre o regime de concessão de diárias da Câmara Municipal de Canarana - MT, dá outras providências. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3977/requerimento_no_22-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3977/requerimento_no_22-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 25/2025, que: “Dispõe sobre a alteração de dispositivo da Lei 1.335, de 22 de novembro de 2017, que Estabelece o valor de verba de Natureza indenizatória pelo exercício da atividade Parlamentar.  Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3978/requerimento_no_23-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3978/requerimento_no_23-2023.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei Complementar nº 08/2025, que: Dispõe sobre criação do cargo em comissão de Secretário Administrativo da Câmara Municipal de Canarana - MT, ficando inserido na estrutura administrativa e no lotacionograma do Legislativo, e dá outras providências.    Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>Celsinho, Investigador Gustavo, Jocasta, Márcia</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4001/requerimento_no_24-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4001/requerimento_no_24-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 28/2025, que: Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação Técnica com a Agência Reguladora de Serviços Públicos Delegados do Município de Barra do Garças – AGERBARRA, legalmente constituída dentro dos limites do estado de Mato Grosso e dá outras providências ". Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4002/requerimento_no_25-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4002/requerimento_no_25-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 29/2025, que:  Autoriza o Poder Executivo Abrir Crédito Adicional Especial por Superávit Financeiro e dá Outras Providências.  Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4003/requerimento_no_26-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4003/requerimento_no_26-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 30/2025, que: Autoriza o município de Canarana a implantar projeto de eficiência energética ao contratar o banco do Brasil através de operação de crédito para planejamento, projeto e aquisição de usina de geração de energia fotovoltaica para atender a todas as unidades consumidoras vinculadas direta ou indiretamente ao município e dá outras providências”.  Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>André da Madeireira, Celsinho, Investigador Gustavo, Márcia</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4013/requerimento_no_27-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4013/requerimento_no_27-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 27/2025, que: Institui a Semana Municipal de Conscientização do Autismo e dá outras providências.  Seja tramitado em regime de urgência.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4014/requerimento_no_28-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4014/requerimento_no_28-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 27/2025, que: Institui a Semana Municipal de Conscientização do Autismo e dá outras providências.  Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>Jocasta, Celsinho, Investigador Gustavo, Márcia</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_no_29-20251.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_no_29-20251.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 32/2025, que: Dispõe sobre Revogação, alteração, e inclusão de dispositivos da Lei 1.853 de 04 de junho de 2024, e dá outras providencias.  Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>Celsinho, Márcia, Rafael Govari, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4054/requerimento_no_30-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4054/requerimento_no_30-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Decreto Legislativo nº 01/2025, que: Concede o Título de Cidadão Canaranense ao senhor Jarbas Weis.   Seja tramitado em regime de urgência.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4055/requerimento_no_31-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4055/requerimento_no_31-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Decreto Legislativo nº 01/2025, que: Concede o Título de Cidadão Canaranense ao senhor Jarbas Weis.   Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4056/requerimento_no_32-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4056/requerimento_no_32-2025.pdf</t>
   </si>
   <si>
     <t>Solicito informações quanto ao motivo de a Lei nº 1.787, de 17 de outubro de 2023 que: “Determina a instalação de câmeras de monitoramento para registro de imagens em todas as creches, nas áreas nesta lei especificadas”, ainda não estar em vigor, bem como a previsão de quando a referida lei será atendida. _x000D_
 _x000D_
 Justificativa: são inúmeros os acontecimentos envolvendo as creches de nosso município que seriam facilmente resolvidos caso as câmeras de monitoramento já estivessem em pleno funcionamento.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4060/requerimento_no_33-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4060/requerimento_no_33-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 34/2025, que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.   Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4092/requerimento_no_34-2025-ver._claudir.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4092/requerimento_no_34-2025-ver._claudir.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Joá José Porto dos Santos, Presidente da Mesa Diretora, venho através deste conforme Regimento Interno Artigo 153, comunicar a ausência do Vereador Claudir Sonemann Feijó, pois o mesmo se encontra internado no Instituto Ortopédico de Goiânia - IOG, no período de 13/05/2025 e segue sem previsão de alta, conforme Declaração de Internação em anexo. Sendo assim é regimental que se aprove este Requerimento concedendo Licença médica ao nobre Vereador.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4093/requerimento_no_35-2025_-_sessao_solene_iead.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4093/requerimento_no_35-2025_-_sessao_solene_iead.pdf</t>
   </si>
   <si>
     <t>•	Para que seja realizada no templo da Igreja Evangélica Assembleia de Deus Madureira, uma Sessão Solene no dia 22 de agosto de 2025 as 19:00h, em comemoração aos 50 anos da Comunidade Assembleiana em Canarana.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4130/requerimento_no_36-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4130/requerimento_no_36-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 40/2025, que:” Dispõe sobre a autorização para firmar Acordo de cooperação com a Associação dos Amigos de Canarana - ADAC, e dá outras providências”.    Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4131/requerimento_no_37-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4131/requerimento_no_37-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 41/2025, que:” “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.  Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4132/requerimento_no_38-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4132/requerimento_no_38-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 42/2025, que:” Altera a Lei n° 1.927 de 08 de abril de 2025 e dá outras providencias.   Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4133/requerimento_no_39-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4133/requerimento_no_39-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 43/2025, que: Acrescenta artigo e altera o dispositivo da Lei Municipal nº 1.767 de 05 de setembro de 2023, que dispõe sobre o Zoneamento do solo urbano no Município de Canarana/MT, e das outras providências”.    Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4134/requerimento_no_40-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4134/requerimento_no_40-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 44/2025, que: Dispõe sobre desmembramento e afetação de via pública, na área Institucional 03 localizada no Loteamento denominado Residencial e Comercial Alto do Cerrado, e dá outras Providências”.    Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4135/requerimento_no_41-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4135/requerimento_no_41-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 45/2025, que: “Dispõe sobre desmembramento de área e afetação de rua, na área denominada Loteamento Industrial III, Zona Urbana de Canarana Mato Grosso, e dá outras Providências. Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4136/requerimento_no_42-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4136/requerimento_no_42-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 46/2025, que: “Dispõe Sobre Autorização do Poder Executivo para Desenvolver Ações e Aporte de Contrapartida Municipal para Implementar o Programa Minha Casa Minha Vida Conforme Disposto na Lei Federal nº 11.977, de 07 de julho de 2009 e na Lei Federal nº 14.620, de 13 de julho de 2023, e Também nas Disposições das Instruções Normativas do Ministério das Cidades, e dá Outras Providências”.  Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4137/requerimento_no_43-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4137/requerimento_no_43-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei Complementar nº 14/2025, que:  Dispõe sobre alteração de dispositivo da Lei Complementar nº 220 de 05 de setembro de 2023, que dispõe sobre o Parcelamento e Uso do Solo Urbano no Município de Canarana/MT, e das outras providências.  Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>Celsinho, Jocasta, Márcia, Professor Rosinelson</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4163/requerimento_no_44-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4163/requerimento_no_44-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 47/2025, que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Emendas Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.  Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4164/requerimento_no_45-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4164/requerimento_no_45-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 48/2025, que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Emenda Parlamentar Federal), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.  Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4165/requerimento_no_46-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4165/requerimento_no_46-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 49/2025, que: “Dispõe sobre a criação do programa HABITA MAIS CANARANA, por meio de incentivos fiscais e subsídios para a implantação de loteamento social, com a finalidade de possibilitar a população do município o acesso ao direito fundamental à moradia, estabelece diretrizes para concessão dos incentivos fiscais e dos subsídios e dá outras providências. Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 51/2025, que: “Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio/Termo de Colaboração com o Instituto Esportivo Brasileiro G2 – G2 Super Sports. Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4189/requerimento_48.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4189/requerimento_48.25.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei 53/2025  que "Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação para repasse de recursos financeiros para o custeio de despesas não contempladas no memorial de cálculo previsto no Termo de Parceria entre a Associação dos Amigos de Canarana - ADAC е о FUNDO DE DESENVOLVIMENTO ECONOMICO DO ESTADO DE MATO GROSSO - FUNDES e necessários para realização da 29ª FEICAN e do 31° RODEIO SHOW, no Município de Canarana - MT e dá outras providências”, Seja inserido na Ordem do Dia da sessão extraordinária de 07 de julho.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4267/requerimento_49.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4267/requerimento_49.25.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo informe a esta Casa de Leis o andamento dado à Indicação nº 238/2025, apresentada em 12 de junho de 2025, que solicita o envio de projeto de lei dispondo sobre a proteção e o atendimento a vítimas de violência sexual no âmbito do Município de Canarana – MT, com ênfase em crianças e mulheres._x000D_
 _x000D_
 Informa-se que a referida sugestão foi protocolada sob a forma do Projeto de Lei Ordinária nº 52/2025, o qual, conforme parecer jurídico emitido pela procuradoria desta Casa, apresenta vício de iniciativa, uma vez que a matéria é de competência privativa do Poder Executivo._x000D_
 _x000D_
 Diante disso, e considerando a relevância do tema, solicitamos manifestação formal sobre a intenção do Executivo quanto à apresentação de proposição própria.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4273/requerimento_no_50-2025_s.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4273/requerimento_no_50-2025_s.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 61/2025, que: “Aprova o loteamento de uso misto, residencial e comercial, denominado Novo Centro II, localizado no perímetro urbano, e dá outras providências.  Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4274/requerimento_no_51-2025_s.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4274/requerimento_no_51-2025_s.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 62/2025, que: “Autoriza o Poder Executivo municipal a receber bens de propriedade particular, com encargo de destinação à política habitacional de interesse social, e dá outras providências.  Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4283/requerimento_no_52-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4283/requerimento_no_52-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 63/2025, que: “DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI 1.915 DE 14 DE MARÇO DE 2025, QUE AUTORIZA O PODER XECUTIVO MUNICIPAL A FIRMAR INSTRUMENTO E ALIENAR ÁREAS PÚBLICAS PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS AOS PROGRAMAS DE HABITAÇÃO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER FAMÍLIA HABITAÇÃO E MUNICIPAL DE HABITAÇÃO.”  Seja inserido na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4312/requerimento_53.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4312/requerimento_53.25.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei 68/2025: que " Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”, Seja inserido na Ordem do Dia da sessão ordinária de 01 de Setembro.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal encaminhe a esta Casa de Leis as seguintes informações:_x000D_
 1.	Se há comissão constituída com a finalidade de tratar do aumento salarial dos servidores e da readequação do Plano de Cargos, Carreiras e Salários;_x000D_
 2.	Em caso afirmativo, por qual ato administrativo essa comissão foi formalizada;_x000D_
 3.	Se já foi realizado estudo de impacto financeiro referente ao eventual aumento ou readequação;_x000D_
 4.	Quais cargos seriam contemplados pelas medidas em estudo;_x000D_
 5.	Se há estudo visando à adequação ou readequação do lotacionograma dos cargos vinculados ao Poder Executivo.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4351/requerimento_no_55-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4351/requerimento_no_55-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 74/2025, que: Autoriza o Poder Executivo a adquirir áreas no perímetro urbano, sede e vilas, e de expansão urbana, para a implantação de empreendimentos habitacionais vinculados aos Programas do Governo Federal Minha Casa, Minha Vida, Estadual Ser Família Habitação e Municipal Habita Mais Canarana, ou outros que venham a substituí-los ou serem criados, e dá outras providências.  Seja inserido na Ordem do Dia da Sessão Ordinária do dia 06 de outubro.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4352/requerimento_no_56-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4352/requerimento_no_56-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 79/2025, que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio/Emenda Parlamentar), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.  Seja inserido na Ordem do Dia da Sessão Ordinária do dia 06 de outubro.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4353/requerimento_no_57-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4353/requerimento_no_57-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 80/2025, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências” Seja inserido na Ordem do Dia da Sessão Ordinária do dia 06 de outubro.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4354/requerimento_no_58-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4354/requerimento_no_58-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 81/2025, que: Dispõe sobre a AUTORIZAÇÃO para que o Executivo insira item à Lei 1.880/24 – Lei de Diretrizes Orçamentárias para o Exercício de 2025. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 06 de outubro.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4355/requerimento_no_59-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4355/requerimento_no_59-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 82/2025, que: “Dispõe sobre a AUTORIZAÇÃO, para que o Executivo insira item à Lei 1.571/21 – Plano Plurianual, para o Quadriênio de 2022/2025. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 06 de outubro.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4395/requerimento_no_60-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4395/requerimento_no_60-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que a Sessão Ordinária do dia 15 de dezembro, seja antecipada para o dia 8 de dezembro</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4396/requerimento_no_61-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4396/requerimento_no_61-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Decreto Legislativo nº 02/2025, que: CONCEDE TÍTULO DE CIDADÃO CANARANENSE.  Seja votado em regime de urgência na Sessão Ordinária do dia 03 de novembro.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4397/requerimento_no_62-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4397/requerimento_no_62-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Decreto Legislativo nº 02/2025, que: CONCEDE TÍTULO DE CIDADÃO CANARANENSE.  Seja inserido na Ordem do Dia da Sessão Ordinária do dia 03 de novembro.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4398/requerimento_no_63-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4398/requerimento_no_63-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 86/2025, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 03 de novembro</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4399/requerimento_no_64-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4399/requerimento_no_64-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 87/2025, que: Dispõe sobre alteração de dispositivo da Lei do Fundo Municipal de Políticas Culturais - FMPC, e dá outras providências. Seja inserido na Ordem do Dia da Sessão Ordinária do dia 03 de novembro.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>Celsinho, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4487/requerimento_65.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4487/requerimento_65.25.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar 22/2025: que “Prorroga o prazo de vigência da Lei Municipal Complementar nº 248/2025, que institui o Mutirão Fiscal 2025, e dá outras providências, Seja inserido na Ordem do Dia da sessão de 01 de dezembro de 2025.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4488/requerimento_66.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4488/requerimento_66.25.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei 102/2025: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emendas Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”, Seja inserido na Ordem do Dia da sessão de 01 de dezembro de 2025.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4497/requerimento_no_67-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4497/requerimento_no_67-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei 105/2025: que “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar de Bancada), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências” Seja inserido na Ordem do Dia da sessão ordinária de 08 de dezembro.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4498/requerimento_no_68-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4498/requerimento_no_68-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei 106/2025: que " Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emendas Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências” Seja inserido na Ordem do Dia da sessão ordinária de 08 de dezembro.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4505/requerimento_no_69-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4505/requerimento_no_69-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei 107/2025: que “Autoriza o Poder Executivo Municipal a celebrar Convênio com a Concessionária Águas Canarana LTDA, para fins de arrecadação da Taxa de Coleta de Lixo, e dá outras providências.” Seja inserido na Ordem do Dia da sessão ordinária de 08 de dezembro.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4506/requerimento_no_70-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4506/requerimento_no_70-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei 108/2025: que Dispõe sobre autorização para celebrar Termo de Cooperação Técnica, para cessão de servidores ao PREVICAN, e dá outras providências” Seja inserido na Ordem do Dia da sessão ordinária de 08 de dezembro.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4507/requerimento_no_71-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4507/requerimento_no_71-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei 109/2025: que “Autoriza a cessão gratuita de uso de área pública para perfuração, implantação, operação e manutenção de poço tubular profundo pela concessionária do serviço público de abastecimento de água, e dá outras providências” Seja inserido na Ordem do Dia da sessão ordinária de 08 de dezembro.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4519/requerimento_nc2ba_72-2025_assinado_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4519/requerimento_nc2ba_72-2025_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 110/2025, que: Autoriza a Implantação de Parcelamento Especial de Interesse Social nos Loteamentos denominados Residencial e Comercial Alto do Cerrado, Residencial e Comercial Alto do Cerrado II e Industrial III, suprime e desafetas áreas institucionais e dá outras providências, para fins exclusivos de Habitação de Interesse Social.”. Seja inserido na Ordem do Dia da Sessão Extraordinária do dia 22 de dezembro.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4520/requerimento_nc2ba_73-2025_assinado_assinado_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4520/requerimento_nc2ba_73-2025_assinado_assinado_1.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 111/2025, que:  Dispõe sobre a revalidação da aprovação do Loteamento Residencial e Comercial Alto do Cerrado II, ratifica os atos administrativos anteriormente praticados e fixa novo prazo para registro imobiliário.” Seja inserido na Ordem do Dia da Sessão Extraordinária do dia 22 de dezembro.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3734/indicacao_no_01-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3734/indicacao_no_01-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo faça a nomeação da comissão responsável pela REURB.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3735/indicacao_no_02-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3735/indicacao_no_02-2024.pdf</t>
   </si>
   <si>
     <t>Para que o executivo conceda aumento real, além do RGA, aos Funcionários Públicos Municipais, onde já fora apresentado um estudo comprovando possibilidade financeira e orçamentária para tal. _x000D_
 _x000D_
 JUSTIFICATIVA: ao longo dos últimos anos fora concedido aos servidores somente o RGA, ou seja, Revisão Geral Anual, que tem como objetivo repor as perdas financeiras causadas pela desvalorização da moeda, decorrente da inflação e o aumento real, além do RGA, é uma cobrança diária por parte dos Servidores Municipais.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3736/indicacao_no_03-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3736/indicacao_no_03-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja reformulada a Lei 813/2007 que "Cria o Conselho Municipal de Esporte, e criado o Fundo Municipal do Esporte.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_04-2025_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_04-2025_c.pdf</t>
   </si>
   <si>
     <t>Para que seja reformado o Ginásio Ademar Parzianello, e colocado climatizadores (seguindo exemplo de Água Boa e Nova Xavantina).</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_no_05-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Para que o atendimento médico na localidade do Culuene seja contínuo.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_no_06-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feito o estudo e o projeto da ligação da rua Palmeira das Missões com a Av. Das Palmeiras no bairro Alto do Cerrado.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3740/indicacao_no_07-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3740/indicacao_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja criado o Projeto de Lei que institui o programa remédio em casa. (seguindo modelo da Lei nº 1.477/2023 do município de Vera/MT (em anexo).</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_08.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_08.25.pdf</t>
   </si>
   <si>
     <t>Para que seja feita manutenção e limpeza no Parque de Exposição Luiz Cancian.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_no_09-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Para que veja da possibilidade de serem realizadas no ano de 2025, Sessões Itinerantes nos distritos de Canarana.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3758/indicacao_no_10-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3758/indicacao_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Para que o executivo crie a lei que: CRIA O PROGRAMA DE DESENVOLVIMENTO DE PROJETOS HABITACIONAIS DE INTERESSE SOCIAL - COM A FINALIDADE DE ATRAIR EMPREENDIMENTOS E ESTABELECER DIRETRIZES PARA CONCESSÃO DE INCENTIVOS FISCAIS.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3759/indicacao_no_11-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3759/indicacao_no_11-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado um poste de iluminação pública na rua que fica ao fundo do antigo barracão da Prefeitura, no bairro Jardim Vitória.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_12-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_12-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo faça um Projeto de construção do novo Cemitério Municipal.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_no_13-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_no_13-2025.pdf</t>
   </si>
   <si>
     <t>Para que o executivo municipal: institua um Calendário Municipal de Palestras de Trânsito, a ser elaborado e executado pela equipe de agentes de trânsito do município, com o objetivo de ministrar palestras em toda a rede pública e particular de ensino do município.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_no_14-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_no_14-2025.pdf</t>
   </si>
   <si>
     <t>Para que o executivo municipal: realize a substituição das lâmpadas convencionais por lâmpadas de LED na localidade da Hípica, atendendo à solicitação do popular conhecido como Niltinho do Pregão Mix.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_no_15-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Para que o executivo municipal: para que a CASAI (Casa de Apoio à Saúde Indígena) passe a receber semanalmente a visita de um médico indicado pela referida secretaria, para a realização de atendimentos "in loco" aos pacientes vinculados a esta unidade.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_no_16-20251.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_no_16-20251.pdf</t>
   </si>
   <si>
     <t>Para que o executivo municipal: realize o mapeamento dos pontos históricos, pousadas, cachoeiras e outros locais de interesse turístico no município, com o objetivo de, no futuro, viabilizar a devida identificação por meio de placas marrons.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3766/indicacao_17.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3766/indicacao_17.25.pdf</t>
   </si>
   <si>
     <t>Para que o executivo municipal viabilize a disponibilização do telefone funcional do Hospital Lorena Parode, número 66 3478-1666, na recepção da unidade de saúde,  permitindo que os servidores realizem o atendimento de chamadas provenientes do aplicativo de mensagens WhatsApp, bem como possam responder a demandas encaminhadas por meio de mensagens de texto, áudio ou imagens. Além disso, solicita-se a autorização para que os servidores possam receber chamadas a cobrar.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3767/indicacao_no_18-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3767/indicacao_no_18-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja analisado a possibilidade de rebaixamento da sarjeta/meio-fio frente a EMEB Coronel Vanick no Distrito de Culuene para a regulamentação de estacionamento para os veículos de Transportes de Escolares e dá outras providências”.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3768/indicacao_no_19-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3768/indicacao_no_19-2025.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de que seja criado uma força-tarefa para a limpeza de sarjetas em todos os bairros e dá outras providências ”.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3769/indicacao_no_20-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3769/indicacao_no_20-2025.pdf</t>
   </si>
   <si>
     <t>Educação de MT Senhor Alan Porto:_x000D_
 “Dispõe sobre a necessidade de uma reforma emergencial junto a quadra de esportes da Escola Estadual 31 de Março e dá outras providências ”.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3770/indicacao_no_21-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3770/indicacao_no_21-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de atualização da Lei nº 1223/2015 de 29 de maio de 2015 e dá outras providências ”.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3771/indicacao_no_22-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3771/indicacao_no_22-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de implantação de iluminação pública na Comunidade da Milagrosa e dá outras providências ”.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3772/indicacao_no_23-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3772/indicacao_no_23-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de informações sobre a situação da ambulância adquirida para ser designada ao Distrito de Serra Dourada e dá outras providências ”.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3773/indicacao_no_24-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3773/indicacao_no_24-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal solicite ao Procurador Municipal a adoção de providências judiciais, na condição de parte legítima, por meio de uma Ação Civil Pública ou outro meio que julgar mais adequado, com o objetivo de requerer que os Correios regularizem o horário de atendimento no município, cumpram os prazos estabelecidos e realizem as entregas nas áreas de sua responsabilidade, considerando que vários munícipes já apresentaram reclamações quanto à não prestação adequada dos serviços.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3775/indicacao_no_25-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3775/indicacao_no_25-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal: providencie a abertura e regularização das ruas da Vila da Serra Dourada, conforme o mapa atualizado da localidade.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3776/indicacao_no_26-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3776/indicacao_no_26-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal: elabore e encaminhe a esta Casa de Leis um projeto de lei que regulamente o transporte alternativo no município de Canarana, incluindo a criação de uma linha específica para atender as localidades e trajetos descritos abaixo.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3777/indicacao_no_27-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3777/indicacao_no_27-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal: realize o plantio de árvores nativas ou as espécies conforme reguladas em legislação pertinente, para sombreamento na praça situada na Rua Planalto esquina com Rua Palmeira das Missões e Rua São Borja, no bairro Nova Canarana.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3778/indicacao_no_28-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3778/indicacao_no_28-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal: proceda à desapropriação de área nas margens do Rio Sete de Setembro e elabore projeto para a construção de um porto comunitário municipal, com a seguinte estrutura: rampa náutica, área para estacionamento, espaço para concessão no tipo guarda-barco, chuveiros e espaço destinado a um futuro alojamento para a Polícia Ambiental ou Guarda Municipal Ambiental. O espaço deverá contar também com sistema de monitoramento por câmeras para mitigação de crimes.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3774/indicacao_no_29-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3774/indicacao_no_29-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra molas na rua Rio Branco, última rua do Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3780/indicacao_no_30-205.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3780/indicacao_no_30-205.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a limpeza nos lotes públicos, próximos a AABB.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>Investigador Gustavo, Professor Rosinelson</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3781/indicacao_no_31-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3781/indicacao_no_31-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal: elabore projeto para a construção futura de um Centro de Referência em Artesanato Indígena, valorizando as culturas tradicionais e impulsionando o turismo e a economia local.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3782/indicacao_no_32-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3782/indicacao_no_32-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal: crie o cargo de Técnico em Desenvolvimento Infantil Especial (TDIE), visando atender à crescente demanda por atenção especializada às crianças com necessidades especiais no município.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3783/indicacao_33-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3783/indicacao_33-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal: desenvolva e implemente o projeto de criação de uma Incubadora de Empresas no município de Canarana/MT, com o objetivo de fomentar a criação, o desenvolvimento e a consolidação de pequenas empresas e microempresas, fortalecendo a economia local.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3784/indicacao_no_34-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3784/indicacao_no_34-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal: forme um Grupo de Trabalho para a elaboração do Projeto de Lei que institua a Guarda Municipal de Canarana/MT, considerando os modelos de sucesso da Guarda Municipal Civil de Lucas do Rio Verde/MT e da Guarda Municipal do Recife/PE.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3785/indicacaqo_no_35-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3785/indicacaqo_no_35-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal: insira o Kuarup – ritual fúnebre tradicional dos povos indígenas do Parque Nacional do Xingu – no Calendário Municipal de Cultura, com o objetivo de promover a preservação e valorização da cultura indígena, fomentar o turismo e disseminar o conhecimento acerca desta importante manifestação cultural.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3786/indicacao_no_36-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3786/indicacao_no_36-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal: insira o Dia do Índio (19 de abril) no Calendário Municipal de Cultura, promovendo um evento cultural com a participação das etnias indígenas do Parque Nacional do Xingu e dos povos Xavantes da Terra Indígena Pimentel Barbosa. O evento deverá contar com apresentações culturais, exposição de artesanato e atividades voltadas à valorização e divulgação da cultura indígena, com sugestão de realização na Rua Miraguaí, entre a Prefeitura e a Praça do Avião.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3788/indicacao_no_37-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3788/indicacao_no_37-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo faça um Projeto de Lei concedendo benefício Fiscal ao Grupo Nilo, para Construção da Empresa.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>Professor Rosinelson</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3789/indicacao_no_38-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3789/indicacao_no_38-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja instalada uma academia pública ao ar livre, na localidade da Matinha.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3795/indicacao_no_39-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3795/indicacao_no_39-2025.pdf</t>
   </si>
   <si>
     <t>Para que os banheiros da Praça não sejam trancados nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3796/indicacao_no_40-2025_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3796/indicacao_no_40-2025_c.pdf</t>
   </si>
   <si>
     <t>Para que seja feita limpeza, nivelação da areia e manutenção na iluminação no Complexo Esportivo ao lado do ginásio Edemar Parzianello, devido à proximidade dos jogos.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3797/indicacao_no_41-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3797/indicacao_no_41-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Executivo Municipal e à Secretaria Desenvolvimento Socioeconômico e Turismo o pedido de realização de uma Mostra de Investimentos no Ramo Imobiliário, com o objetivo de atrair empresários, investidores e construtoras especializadas, fomentando o setor imobiliário em nosso município.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3798/indicacao_no_42-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3798/indicacao_no_42-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal adote um aplicativo mobile, compatível com sistemas Android e iOS, destinado à marcação de consultas médicas e de especialidades, tais como consultas com especialistas, atendimento odontológico, agendamentos de fisioterapia, fonoaudiologia, nutrição, exames e outros serviços relacionados à saúde pública municipal.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3799/indicacao_no_43-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3799/indicacao_no_43-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal adote o projeto “Canarana em Movimento – Zumba nos Bairros”, com a realização de aulas gratuitas de zumba em diferentes localidades do município, utilizando espaços públicos como a Feira Municipal, praças e outros espaços adequados, preferencialmente no período noturno, e que o projeto também contemple as comunidades do interior do município, como Vila do Garapu, Vila do Culuene e Vila da Serra Dourada, mediante adesão por parte da população local.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3800/indicacao_no_44-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3800/indicacao_no_44-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal destine a área do Parque de Exposições Municipal Luiz Cancian para a implantação e construção do Centro Político Administrativo (CPA) do Município de Canarana, um espaço projetado para abrigar, de forma centralizada, a Prefeitura, a Câmara de Vereadores, todas as Secretarias Municipais, além de órgãos públicos municipais, estaduais e federais, com estrutura adequada para atender à população, incluindo estacionamento, anfiteatro e outras áreas necessárias ao funcionamento eficiente da administração pública.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3801/indicacao_no_45-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3801/indicacao_no_45-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal realize estudos técnicos e financeiros para a implantação de uma usina solar fotovoltaica no município, com o objetivo de atender à demanda energética dos prédios públicos municipais, proporcionando economia aos cofres públicos e incentivando o uso de energia renovável e sustentável.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3802/indicacao_no_46-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3802/indicacao_no_46-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a real necessidade de que seja realizado estudo técnico para a transformação da via de acesso ao Setor de Chácaras em Estrada Vicinal (EV).</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3803/indicacao_no_47-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3803/indicacao_no_47-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que seja construído um novo bloco na quadra da Escola 31 de Março, para funcionamento exclusivo do ensino médio._x000D_
 •	Seja construído uma quadra de esporte para a Escola Progresso._x000D_
 •	Que seja aumentado o número de salas, reconstruído o refeitório, sala de laboratório de química, física, biologia na Escola Militar Tiradentes.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3807/indicacao_no_48-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3807/indicacao_no_48-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal realize o asfaltamento da Rua Perimetral, no Bairro Jardim Bela Vista, no trecho compreendido entre a Avenida Santa Catarina e a Avenida Goiás, bem como a implantação de iluminação pública na Rua Perimetral até o Campo do Gilson (Arena Soccer Ball).</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3809/indicacao_no_49-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3809/indicacao_no_49-2025.pdf</t>
   </si>
   <si>
     <t>Para que o executivo faça convênio com a Casa de Apoio de Água Boa, para atender pacientes e familiares que necessitam de tratamento médico naquele município.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_no_50-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_no_50-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja construída uma quadra de esporte na Escola Estadual 31 de Março.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3811/indicacao_no_51-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3811/indicacao_no_51-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o deputado encaminhe ao município de Canarana, recurso no valor de um milhão e duzentos mil, para aquisição de um ônibus contendo 44 lugares, para ser usado pela terceira idade em suas viagens de lazer.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3812/indicacao_no_52-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3812/indicacao_no_52-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que o deputado  Nininho encaminhe ao município de Canarana, recurso no valor de cem mil reais, para que se inicie o funcionamento do Castra móvel.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3813/indicacao_no_53-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3813/indicacao_no_53-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhada ao Deputado Emanuel Pinheiro._x000D_
 •	Para que encaminhe ao município de Canarana, recurso de um milhão de reais para custeio da saúde.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3814/indicacao_no_54-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3814/indicacao_no_54-2025.pdf</t>
   </si>
   <si>
     <t>encaminhada ao Deputado Emanuel Pinheiro._x000D_
 •	Para que encaminhe ao município de Canarana, recurso de um milhão de reais para construção do Lar do Idoso.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3816/indicacao_no_55-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3816/indicacao_no_55-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que seja colocado quebra molas, redutores de velocidade e sinalização próximo a Escola Monteiro Lobato, devido o início do ano letivo e com isso o aumento do fluxo de crianças nas ruas.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3817/indicacao_no_56-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3817/indicacao_no_56-2025.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de manutenção emergencial na Ponte do Rio Vanick na Comunidade da Milagrosa e dá outras providências ”.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3818/indicacao_no_57-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3818/indicacao_no_57-2025.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de se instituir uma comissão para melhor deliberar juntos ao setor interessado (Conselhos e Associação de Classe) em especial e claro a população em geral sobre o art. 127, parágrafo único da Lei Complementar nº 202 de 07jun2022 e dá outras providências ”.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3819/indicacao_no_58-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3819/indicacao_no_58-2025.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de que se possa estar fazendo uma manutenção emergencial em algumas ruas no Distrito de Serra Dourada devido às fortes chuvas e dá outras providências ”.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_no_59-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_no_59-2025.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de designar uma equipe da secretaria de obras para manutenção (desobstrução) em aduela na MT 109 (Na lagoa na saída da cidade sentido Querência) e dá outras providências ”.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3821/indicacao_no_60-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3821/indicacao_no_60-2025.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a possibilidade de se melhorar a iluminação da quadra de areia da EMEB Nova Era no bairro Jardim Tropical e dá outras providências ”.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3822/indicacao_no_61-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3822/indicacao_no_61-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja providenciado placas informativas sobre o problema asfáltico na Avenida Rio Grande do Sul, após a Rotatória com a Rua Desemigrados e Capoeira Grande sentido saída para a MT 326 e dá outras providências ”.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3823/indicacao_no_62-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3823/indicacao_no_62-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja recontratado o mais rápido possível serviço de trator com roçadeira para limpeza na localidade de Serra Dourada pois o mato já está muito alto.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>Dr. Thiago</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3824/indicacao_no_63-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3824/indicacao_no_63-2025.pdf</t>
   </si>
   <si>
     <t>Para que a secretaria de obras faça um levantamento dos pontos críticos de acidentes de trânsito em nossa cidade e comece com urgência a construção de faixas elevadas principalmente na avenida Rio Grande do Sul, Goiás, Paraná e av. Mato Grosso.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3825/indicacao_no_64-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3825/indicacao_no_64-2025.pdf</t>
   </si>
   <si>
     <t>Para que a secretaria de assistência social intensifique as visitas e realize um “pente fino” em moradores de rua que estão residindo em nosso município.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3826/indicacao_no_65-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3826/indicacao_no_65-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que a secretaria de obras e assistência social tomem providências urgentes referente a construção pública que ocupa o canteiro central da avenida Rio Grande do Sul, próximo ao supermercado Coma Bem. O local tem sido usado por moradores de rua diariamente como ponto de apoio, moradores próximos referem que é comum o abuso de álcool e uso de entorpecentes no local, pais estão evitando deixar as crianças brincarem nas calçadas devido à grande concentração de moradores de rua no local.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3827/indicacao_no_66-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3827/indicacao_no_66-2025.pdf</t>
   </si>
   <si>
     <t>Para que a secretaria de saúde proceda com a manutenção urgente do “toldo” em acrílico da unidade de saúde mutirão o mesmo encontra-se parcialmente destruído com risco da outra parte ser danificada também.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_no_67-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_no_67-2025.pdf</t>
   </si>
   <si>
     <t>Solicito a secretaria de saúde que retorne as medicações da farmácia básica as unidades de saúde da família (PSF) facilitando a vida da população dos bairros em geral.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3829/indicacao_no_68-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3829/indicacao_no_68-2025.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de que se analise a possibilidade de instalação de iluminação pública em todo o trajeto da BR-158 que passa pelo Distrito de Serra Dourada e dá outras providências ”.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3830/indicacao_no_69-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3830/indicacao_no_69-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um estádio de futebol dentro da Reserva Pimentel Barbosa, na região pertencente ao município de Canarana, o qual beneficiará todos os povos indígenas desta reserva.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3831/indicacao_no_70-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3831/indicacao_no_70-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja construído uma escola indígena municipal, dentro da Reserva Pimentel Barbosa, na região pertencente ao município de Canarana, o qual beneficiará todos os povos indígenas desta reserva.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3832/indicacao_no_71-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3832/indicacao_no_71-2025.pdf</t>
   </si>
   <si>
     <t>“ Dispões sobre a busca de informações de como está sendo a utilização operacional da Van que foi destinada à Coordenadoria Regional da FUNAI através de emenda parlamentar e doada através da Lei nº 1810/2024 de 06 de fevereiro de 2024 e dá outras providências ”.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>Para que seja feita a formalização do Conselho Municipal de Segurança Pública juntamente com o fundo.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_no_73-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_no_73-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feito aditivo no Projeto de pavimentação da Rua Três de Maio, incluindo drenagem e pavimentação nas ruas Esperança do Sul e Campina Grande.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3839/indicacao_no_74-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3839/indicacao_no_74-2025.pdf</t>
   </si>
   <si>
     <t>Para que o executivo municipal: aprecie junto a Secretaria Municipal de Saúde a viabilidade de pactuação do Incentivo para Atenção Especializada aos Povos Indígenas – IAE-PI.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3840/indicacao_no_75-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3840/indicacao_no_75-2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito estudo para oferta de aulas esportivas na Vila de Serra Dourada.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3841/indicacao_no_76-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3841/indicacao_no_76-2025.pdf</t>
   </si>
   <si>
     <t>•	Solicita que seja dado continuidade ao Projeto de drenagem e pavimentação da Rua Perimetral, no bairro Bela Vista.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3842/indicacao_no_77-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3842/indicacao_no_77-2025.pdf</t>
   </si>
   <si>
     <t>•	Para que seja realizada expansão de programas sociais com crianças e idosos, com equipe multiprofissional.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3843/indicacao_no_78-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3843/indicacao_no_78-2025.pdf</t>
   </si>
   <si>
     <t>Para seja feita a instalação de três quebra molas na rua Três de Maio, da Avenida Paraná até a rua Lagoa Vermelha no bairro Nova Canarana. _x000D_
 Devido o histórico de acidentes, sendo dois nos últimos dias, e a alta velocidade dos veículos na área, sendo uma região que tem muitas crianças brincando também.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3844/indicacao_no_79-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3844/indicacao_no_79-2025.pdf</t>
   </si>
   <si>
     <t>Para seja feita a reforma urgente do asfalto da avenida Rio Grande do Sul, da rotatória do posto Chimarrão até a rotatória da John Deere, rotatória esta que hoje devido não ter mais condições de tráfego no asfalto os caminhões estão passando por cima dela._x000D_
 E ao lado direito da rotatória da John Deere   fazer uma abertura no canteiro central para ligar a estrada da serraria, ali hoje os carros precisam fazer manobras na contra mão para adentrar na estrada da serraria, estrada esta que hoje consta com várias empresas.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3845/indicacao_no_80-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3845/indicacao_no_80-2025.pdf</t>
   </si>
   <si>
     <t>Para fazer na rotatória do auto posto Chimarrão com urgência duas lombadas elevadas com todas as sinalizações corretas, uma em frente ao hotel Raios do Sol e outra na frente ao hotel Ipê Confort ambas na avenida Rio Grande do Sul._x000D_
 Isso já é um pedido de muitos anos, já foram feitos vários ofícios por vereadores diferentes, estas lombadas elevadas se já tivessem sido feitas teriam evitado muitos acidentes naqueles locais.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3846/indicacao_no_81-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3846/indicacao_no_81-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma rotatória no meio do canteiro da avenida Mato Grosso, para que possa ligar a rua Carazinho com a avenida Tocantins bairro Morada do Sol. Rotatória esta que ajudaria, encurtando a distância para os comércios daquela região.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>Para que seja feito o concerto do semáforo do centro, com urgência, devido aos constantes riscos de acidente nesse cruzamento.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3851/indicacao_no_83-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3851/indicacao_no_83-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal elabore e encaminhe Projeto de Lei estabelecendo a reserva de cotas para pretos, pardos, indígenas e pessoas com deficiência nos processos seletivos e concursos públicos municipais.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3852/indicacao_no_84-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3852/indicacao_no_84-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a análise da cedência de uma área em Direito Real de Uso para a Associação Esportiva Canaranense de Handebol para a construção de sede e dá outras providências ”.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3853/indicacao_no_85-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3853/indicacao_no_85-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre pedido de que o nobre parlamentar Estadual possa destinar a entidade APAE de Canarana MT uma Van Adaptada e dá outras providências ”.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3854/indicacao_no_86-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3854/indicacao_no_86-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja informado a essa Casa de Leis a destinação da Van que estava à disposição da SEJEL e dá outras providências ”.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3855/indicacao_no_87-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3855/indicacao_no_87-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o senhor Prefeito Municipal possa apoiar e interceder junto ao Governo do Estado no sentido de que possamos serem atendidos conforme pedido em processo nº SECELPRO202409391 e dá outras providências ”.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3856/indicacao_no_88-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3856/indicacao_no_88-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a possibilidade do Gestor do Poder Executivo Municipal possa interceder junto ao Governo Estadual em nos contemplar com a construção do Pórtico na MT 326 e dá outras providências ”.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_no_89-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_no_89-2025.pdf</t>
   </si>
   <si>
     <t>“Dispões sobre pedido de limpeza do pátio e arredores da entidade EPAC e dá outras providências ”.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_no_90-20252.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_no_90-20252.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que encaminhe a essa Casa de Leis o número de ACSs E ACEs que trabalham em nosso município com seus locais de trabalho (região em que cobrem) e dá outras providências”.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3859/indicacao_91.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3859/indicacao_91.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal elabore e execute um projeto para a confecção de um Guia Turístico do município de Canarana, nos formatos físico e digital, incluindo a localização dos atrativos turísticos por meio de QR Code, com ampla distribuição nos comércios locais e instalação de QR Codes em locais estratégicos, tais como postos de gasolina, supermercados e distribuidoras de bebidas do município.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_no_92-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_no_92-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal realize o mapeamento, elabore e execute um projeto para a remoção de veículos abandonados em vias públicas no município de Canarana, garantindo a limpeza urbana, segurança viária e bem-estar da população.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_no_93-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_no_93-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal disponibilize um telefone com aplicativo WhatsApp para o Conselho Tutelar, juntamente com um plano adequado para realização de chamadas e acesso à internet, garantindo a comunicação eficiente e ágil no atendimento à população.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_no_94-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_no_94-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal realize a remoção do trevo localizado na Avenida Mato Grosso com a Rua Três de Maio, acesso ao bairro Jardim Europa, e promova a instalação de uma rotatória no local, visando melhorar a segurança e a organização do trânsito.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_95.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_95.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal realize a diminuição da rotatória localizada na Avenida Rio Grande do Sul, em frente ao IFMT, adequando-a às normas estabelecidas pelo Departamento Nacional de Infraestrutura de Transportes (DNIT) ou outra que possa servir de referência, com o objetivo de reduzir o número de acidentes e tombamentos de veículos pesados naquela localidade. Além disso, que seja realizada a adequação do posicionamento da Rua da Serraria, via de acesso à madeireira e outros galpões industriais, garantindo um acesso mais seguro e eficiente, uma vez que essa via se conecta diretamente à rotatória mencionada.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_96.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_96.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal realize o chamamento do aprovado no Concurso Público regido pelo Edital 01/2023 para o cargo de Assistente Social, a fim de compor o quadro de profissionais do Hospital Municipal Lorena Parode, considerando a atual ausência desse profissional na unidade de saúde.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3865/indicacao_no_97-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3865/indicacao_no_97-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal cobre da empresa responsável pela pavimentação asfáltica na Vila do Garapu a apresentação de um cronograma de execução para a finalização da obra, bem como maior agilidade no reinício dos trabalhos.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3866/indicacao_no_98-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3866/indicacao_no_98-2025.pdf</t>
   </si>
   <si>
     <t>“Dispões sobre pedido de limpeza do pátio e arredores da entidade EPAC e dá outras providências.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>Dile</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3867/indicacao_no_99-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3867/indicacao_no_99-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feito tapa buraco na Avenida Goiás esquina com a rua Desimigrados.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3868/indicacao_no_100-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3868/indicacao_no_100-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feita limpeza ao redor do Ginásio de Esporte Pedro Cancian.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>Para que a Prefeitura Municipal faça a restauração das calçadas que ficam à frente dos espaços públicos. E quanto as calçadas a frente de residências e comércios particulares que sejam cobradas a construção de calçadas onde não existe e restauração onde estiver com defeito, conforme o Código de Posturas do Município.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>Ao Secretário de Agricultura para que faça um levantamento dos equipamentos destinados pela SEAF ao município e indique onde estão e se estão servindo a todos da Agricultura Familiar.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>Para que o município elenque as prioridades do município e dentre elas que o Anel Viário seja uma prioridade, pois urge a necessidade de retirar o trânsito e estacionamento de caminhões nas ruas da cidade. Quantos ainda terão que perder suas vidas para que o poder público tome uma atitude.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>Para que seja destinada uma Ambulância de grande porte para a localidade do Culuene.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>André da Madeireira, Dr. Thiago</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3873/indicacao_no_105-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3873/indicacao_no_105-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja garantido atendimento médico semanal a população do distrito do Garapu, uma opção é que o médico que está residindo na Vila do Culuene preste essa assistência uma vez por semana.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3876/indicacao_no_106-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3876/indicacao_no_106-2025.pdf</t>
   </si>
   <si>
     <t>Para que Secretaria de Esportes proceda com a reabertura imediata da academia pública municipal. O fechamento da academia se deu em dezembro para reformas e até́ o início do mês de marco não retomou suas atividades o que tem impactado diversos munícipes que realizavam atividades de reabilitação e musculação na academia municipal. Medida atende aos interesses dos munícipes, solicitamos urgência na reabertura.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_no_107-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_no_107-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feita limpeza da Praça, do pátio da Escola e do PSF, e dos demais lotes e vias públicas na localidade da Serra Dourada.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_no_108-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_no_108-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja encaminhado a esta Casa de Leis, informações quanto as providências tomadas sobre semáforo queimado no centro da cidade.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3893/indicacao_no_109-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3893/indicacao_no_109-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal elabore e implemente um projeto similar ao Programa Cidade Limpa, já instituído pela Prefeitura, visando transformar as Avenidas Rio Grande do Sul e Mato Grosso em Avenidas Modelos, dada a relevância de ambas como portas de entrada do município de Canarana.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>Investigador Gustavo, Jocasta, Professor Rosinelson</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3894/indicacao_no_110-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3894/indicacao_no_110-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal elabore e implemente um projeto de revitalização do trevo da Rodovia MT-020 com a Avenida 7 de Setembro (Trevo Novo), bem como o paisagismo, arborização, poda das árvores existentes, plantio de grama e revitalização total do canteiro central da Avenida Mato Grosso, no trecho compreendido entre a Avenida Goiás e a Avenida 7 de Setembro.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3895/indicacao_no_111-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3895/indicacao_no_111-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal reative o projeto Cidade Limpa no que diz respeito à instalação de lixeiras em parcerias com comércios locais, como outrora ocorreu neste município, considerando que parte dessas lixeiras ainda estão em uso e demonstram sua qualidade e efetividade.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3896/indicacao_no_112-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3896/indicacao_no_112-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal realize uma operação tapa-buraco nas rotatórias e suas adjacências, diante das crescentes reclamações dos munícipes, especialmente motociclistas, sobre os buracos nessas áreas. Em dias chuvosos, esses buracos ficam ocultos pela água acumulada, aumentando o risco de acidentes e comprometendo a segurança viária.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3897/indicacao_no_113-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3897/indicacao_no_113-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal elabore e implemente um projeto para a readequação da Feira Municipal, transformando-a em um Mercado Municipal, com a construção de boxes individuais para os comerciantes, equipados com bancada, lavatório, tomada e divisórias. O projeto também deve contemplar o fechamento da área que abrigará o mercado, proporcionando maior conforto e segurança tanto para os feirantes quanto para os usuários.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3898/indicacao_no_114-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3898/indicacao_no_114-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal elabore e implemente um Programa de Estágio para estudantes de nível superior e médio na Prefeitura Municipal, visando proporcionar oportunidades de aprendizado prático, qualificação profissional dos jovens estudantes e otimização dos serviços públicos municipais, além de gerar economia para os cofres públicos.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3899/indicacao_no_115-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3899/indicacao_no_115-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal monte uma comissão interdisciplinar para o acompanhamento dos loteamentos no município, visando a fiscalização, cobrança e conclusão das obras dentro dos prazos estabelecidos em lei, obrigações conforme código de posturas e entrega conforme o respectivo memorial descritivo.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3900/indicacao_no_116-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3900/indicacao_no_116-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal realize estudo e elabore projeto de desapropriação de área no bairro Jardim Curitiba, com a finalidade de interligar totalmente a Avenida Rio Grande do Sul ao bairro.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3901/indicacao_no_117-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3901/indicacao_no_117-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal conclua as obras de alargamento da Avenida Paraná, no trecho defronte ao Supermercado Portal e à Escola Portal do Xingu, incluindo a finalização do asfaltamento da via, o alargamento das faixas elevadas, a construção de sarjetas e meio-fio do canteiro central.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_no_118-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_no_118-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal destine um veículo para apoio vinculado às demandas de saúde e assistência social para a Vila do Culuene, garantindo maior eficiência e celeridade no atendimento às necessidades da população local.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3903/indicacao_no_119-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3903/indicacao_no_119-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal crie o serviço de urgência odontológica no Hospital Municipal Lorena Parode, no período noturno, ou seja, no contra turno das Unidades de Saúde da Família (PSF), garantindo atendimento de urgência e emergência odontológica à população.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3904/indicacao_no_120-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3904/indicacao_no_120-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal realize processo seletivo ou concurso público para a área odontológica de endodontia, garantindo a presença desse profissional na rede municipal de saúde para um atendimento mais completo e eficaz à população.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3905/indicacao_no_121-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3905/indicacao_no_121-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal proceda à nomeação dos psicólogos que estão aguardando o chamamento do concurso público vinculado ao edital nº 001/2023, devido à grande defasagem nos quadros do município.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_no_122-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_no_122-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal realize estudo técnico visando o reenquadramento dos servidores públicos, uma vez que alguns cargos, principalmente os da base, apresentam uma gritante defasagem salarial, considerando as funções exercidas, suas complexidades, a média salarial praticada em outros municípios e o alto custo de vida local.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_no_123-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_no_123-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de se atualizar os representantes do COMSEP – Conselho Municipal de Segurança Pública e dá outras providências”.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3909/indicacao_no_124-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3909/indicacao_no_124-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de se iniciar as Operações com a atividade delegada a 5ª CIPM de Canarana em conformidade com a Lei nº 1852 de 04 de junho de 2024 e dá outras providências”.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3910/indicacao_no_125-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3910/indicacao_no_125-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que a Sala de Vacina possa ao menos em um dia da semana possa abrir no período vespertino tendo em vista demandas que surgem onde pais só podem levar seus filhos nesse período e dá outras providências”.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3911/indicacao_no_126-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3911/indicacao_no_126-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se faça deforma emergencial manutenção nos aparelhos da academia ao ar livre no Distrito de Serra Dourada e dá outras providências”.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3912/indicacao_no_127-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3912/indicacao_no_127-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se designe diligências de uma equipe com ACE e ACS aos moradores de área em Zona Rural denominada Borda Sete de Setembro e dá outras providências”.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3913/indicacao_no_128-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3913/indicacao_no_128-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam instalados brinquedos novos na pracinha da Escola Norberto Schwantes e também reformados os brinquedos que estão estragados. Sendo este um compromisso desde o ano passado.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_no_129-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_no_129-2025.pdf</t>
   </si>
   <si>
     <t>Considerando a importância de promover o desenvolvimento econômico de Canarana e equilibrar nossa arrecadação própria em relação aos municípios vizinhos, indico ao prefeito Vilson Biguelini, para que sejam realizados estudos visando à redução da alíquota do Imposto Sobre Serviços de Qualquer Natureza (ISSQN) em nosso município._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 Atualmente, Canarana possui uma alíquota de ISSQN fixada em 5%. Observa-se que, entre os três principais municípios do Médio Araguaia, Canarana apresenta a menor arrecadação própria de impostos: ​SAPL Canarana+1aquisicoes.seplag.mt.gov.br+1_x000D_
 _x000D_
 Água Boa: R$ 59 milhões/ano​_x000D_
 Querência: R$ 52 milhões/ano​_x000D_
 Canarana: R$ 46 milhões/ano​ CNM_x000D_
 _x000D_
 _x000D_
 Embora nossa alíquota seja a mais elevada, a arrecadação é inferior à dos municípios vizinhos. Isso pode indicar que empresas que atendem à região estejam registrando serviços e vendas em municípios com alíquotas menores, visando reduzir a carga tributária.​_x000D_
 _x000D_
 Experiências de outros municípios:_x000D_
 _x000D_
 Diversos municípios brasileiros têm adotado a redução da alíquota do ISS como estratégia para atrair empresas e aumentar a arrecadação:​_x000D_
 _x000D_
 São Paulo/SP: Reduziu a alíquota do ISS para plataformas de streaming, visando atrair novos contribuintes e estimando um incremento de R$ 137 milhões na arrecadação municipal .​Câmara Municipal de São Paulo_x000D_
 _x000D_
 _x000D_
 _x000D_
 São José/SC: Reduziu a alíquota de 5% para 2% no setor de lazer e entretenimento, com a expectativa de gerar emprego e renda, sem comprometer a receita do município .​saojose.sc.gov.br_x000D_
 _x000D_
 _x000D_
 _x000D_
 Porto Alegre/RS: Aprovou a redução da alíquota do ISS para a área de educação e mais 35 serviços, visando tornar a cidade mais atrativa para investimentos e fomentar a atividade econômica .​Prefeitura de Porto Alegre+1saojose.sc.gov.br+1_x000D_
 _x000D_
 _x000D_
 _x000D_
 Proposta:_x000D_
 _x000D_
 Recomenda-se que a administração municipal realize um estudo aprofundado sobre a viabilidade de reduzir a alíquota do ISSQN em Canarana. O objetivo é alinhar nossa alíquota às praticadas nos municípios vizinhos, tornando nosso município mais competitivo e atraente para empresas prestadoras de serviços. Essa medida pode resultar no aumento da arrecadação, geração de empregos e fortalecimento da economia local.​_x000D_
 _x000D_
 Atenciosamente, Rafael Govari, vereador.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_no_130-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_no_130-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja dada manutenção no Cemitério na localidade do Garapu.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_no_131-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_no_131-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja dada manutenção na iluminação e feita limpeza na praça do Bela Vista.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_no_132-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_no_132-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, por meio da Secretaria de Saúde, elabore e implemente um Procedimento Operacional Padrão (POP) para o atendimento de pessoas em surto psiquiátrico, estabelecendo diretrizes claras para a abordagem, contenção e encaminhamento desses pacientes, garantindo um atendimento adequado, seguro e humanizado.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_no_133-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_no_133-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal viabilize a abertura de novas turmas da escolinha de vôlei sob a coordenação do professor Fabiano Rezende Corrêa, em razão da alta demanda de jovens e adultos interessados na prática da modalidade.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_no_134-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_no_134-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal viabilize a realização de uma feira noturna no último domingo de cada mês na Feira do Empreendedorismo, localizada em frente à Prefeitura Municipal, com o objetivo de criar mais um ponto de encontro para as famílias da cidade, fomentando a cultura, gastronomia, o artesanato local e a economia.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no_135-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no_135-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal realize um projeto de expansão da recepção do Laboratório Municipal e da Agência de Transfusão, criando uma estrutura definitiva no local onde atualmente há apenas uma tenda, garantindo melhor acolhimento aos pacientes e otimizando o espaço para futuras ampliações do Laboratório Municipal.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3953/indicacao_no_136-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3953/indicacao_no_136-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal realize um estudo de viabilidade para a implantação de dois quiosques com banheiros na frente do Hospital Municipal, visando atender a demanda diurna e noturna de pacientes, acompanhantes, servidores e transeuntes.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3954/indicacao_no_137-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3954/indicacao_no_137-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal viabilize a criação de um Programa Municipal de Diária Social e Alimentação para as Vítimas de Violência Doméstica no Município de Canarana, garantindo suporte emergencial para mulheres e demais pessoas em situação de vulnerabilidade devido à violência.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3955/indicacao_no_138-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3955/indicacao_no_138-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal viabilize a obrigatoriedade da disposição dos contatos e canais de ouvidoria municipal, por meio de placas e sinalização clara, visível e acessível, expostas nas unidades e órgãos públicos municipais, bem como a criação de um canal de denúncias anônimas no site oficial da Prefeitura. Tal medida visa garantir maior acessibilidade e sigilo nas denúncias, já que o canal atualmente vinculado ao WhatsApp pode comprometer o anonimato do denunciante.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3956/indicacao_no_139-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3956/indicacao_no_139-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal viabilize a implantação de uma pista de caminhada no canteiro central da Avenida Sete de Setembro, local onde foi instalada uma academia pública ao ar livre, visando proporcionar um espaço adequado e seguro para a prática de atividades físicas pela população.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_no_140-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_no_140-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal viabilize a iluminação das duas rotatórias localizadas no Bairro Jardim Flamboyant II, na Avenida Minas Gerais, em razão da grande escuridão no local, que tem sido uma reclamação recorrente dos moradores.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3945/indicacao_no_141-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3945/indicacao_no_141-2025.pdf</t>
   </si>
   <si>
     <t>Para que a obra do Anel Viário seja iniciada para que assim os Vereadores possam buscar recursos diretamente com os Deputados viabilizando a continuidade do projeto.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3949/indicacao_no_142-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3949/indicacao_no_142-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja elaborado projeto da EMEI (Creche) do Bairro União para que assim, com o projeto em mãos, os Vereadores possam buscar recursos diretamente com os Deputados.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3957/indicacao_no_143-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3957/indicacao_no_143-2025.pdf</t>
   </si>
   <si>
     <t>para que seja encaminhada ao Senhor Prefeito Municipal, sugerindo que seja realizado um estudo técnico para avaliar a viabilidade da adesão ao Sistema Eletrônico de Informações (SEI)._x000D_
 _x000D_
 O SEI é um sistema informatizado de gestão de processos e documentos eletrônicos desenvolvido pelo Tribunal Regional Federal da 4ª Região e amplamente utilizado pela administração pública direta em nível federal. Além de ser um sistema totalmente gratuito, já consolidado e de fácil implementação, ele proporciona agilidade, transparência e eficiência na tramitação de documentos e processos administrativos._x000D_
 A adesão ao SEI pode trazer inúmeros benefícios para a Prefeitura de Canarana, entre eles:_x000D_
 	•	Redução de custos operacionais, eliminando a necessidade de papéis e impressões;_x000D_
 	•	Maior transparência e rastreabilidade na gestão pública;_x000D_
 	•	Facilidade no acesso à informação por meio de um ambiente digital seguro e eficiente;_x000D_
 	•	Integração com outros órgãos e entidades públicas, alinhando a administração municipal ao padrão adotado pelo governo federal._x000D_
 Diante disso, solicito que o Executivo Municipal analise a viabilidade da implementação do SEI, visto que essa iniciativa pode modernizar a gestão pública local sem gerar custos para o município.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_144-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_144-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal promova a alteração do § 1º do artigo 106 da Lei Complementar nº 028 de 2002, que dispõe sobre a reformulação do Estatuto dos Servidores Públicos do Município de Canarana - MT, passando de:_x000D_
 _x000D_
 "§ 1º Não é facultado ao funcionário fracionar a licença de que trata este artigo."_x000D_
 _x000D_
 para:_x000D_
 _x000D_
 "§ 1º O servidor poderá fracionar a licença prêmio prevista neste artigo em até 03 (três) períodos de 30 (trinta) dias ou em 02 (dois) períodos de 45 (quarenta e cinco) dias, conforme sua conveniência e a necessidade do serviço público."</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3960/indicacao_no_145-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3960/indicacao_no_145-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam recolocados os contêineres (caçambas) de papa entulho nos bairros da cidade, devido o lixão ter ficado longe da cidade.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Para que seja arrumado buraco na Avenida Rio Grande do Sul próximo ao mercado Coma Bem.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Para que seja reanalisado o prazo para encaminhamento da ambulância de Serra Dourada.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Para que a Secretaria de Obras se mobilize para resolver/ minimizar a situação dos Bairros Morada do Sol e Jardim Fortaleza com alagamentos nas fortes chuvas.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Para que seja dada especial atenção a fiscalização a perturbação ao sossego público.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3965/indicacao_no_150-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3965/indicacao_no_150-2025.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal a implantação do atendimento ao cidadão via WhatsApp, com o objetivo de facilitar o acesso dos munícipes a serviços essenciais, como emissão de Nota Fiscal, Alvará, IPTU e outros documentos públicos._x000D_
 A iniciativa já foi implementada com sucesso em municípios vizinhos, como Gaúcha do Norte, Querência e Água Boa, onde a digitalização do atendimento tem reduzido a necessidade de deslocamento dos cidadãos até a Prefeitura, promovendo mais agilidade, eficiência e comodidade na prestação dos serviços públicos._x000D_
 Diante disso, a adoção dessa ferramenta pela Prefeitura de Canarana proporcionará modernização e otimização dos atendimentos, garantindo maior acessibilidade e praticidade para os contribuintes e fortalecendo a transparência e a eficiência da gestão pública._x000D_
 Dessa forma, solicito que a Administração Municipal estude a viabilidade técnica e operacional para a implementação dessa ferramenta, que certamente beneficiará toda a população._x000D_
 Sendo assim, encaminho esta indicação na expectativa de que seja analisada e atendida, visando sempre o melhor para nossa cidade e nossos cidadãos._x000D_
 Para que sejam recolocados os contêineres (caçambas) de papa entulho nos bairros da cidade, devido o lixão ter ficado longe da cidade.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no_151-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no_151-2025.pdf</t>
   </si>
   <si>
     <t>Indicar à Administração Municipal a realização de uma avaliação técnica para a abertura de bocas de lobo no sistema de drenagem dos bairros Morada do Sol e Jardim Tropical 2, com o objetivo de melhorar a captação da água das chuvas e evitar alagamentos nesses locais._x000D_
 Os moradores dessas regiões têm enfrentado dificuldades em períodos chuvosos devido à insuficiência do sistema de drenagem atual, o que causa acúmulo de água, erosão das vias e transtornos para a população, em alguns casos com água adentrando nas residências. Dessa forma, a ampliação da infraestrutura de captação de águas pluviais é essencial para garantir a segurança e a qualidade de vida dos munícipes._x000D_
 Considerando a necessidade urgente dessa melhoria, solicito que seja realizada uma avaliação técnica para identificar os pontos mais críticos e viabilizar a abertura de novas bocas de lobo nos referidos bairros._x000D_
 Encaminho esta indicação na expectativa de que a Administração Municipal tome as providências cabíveis para atender a esta demanda da população.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_152.25_21032025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_152.25_21032025.pdf</t>
   </si>
   <si>
     <t>Para que no Loteamento Alto do Cerrado seja dada manutenção nos canteiros e demais áreas públicas, bem como tampado um bueiro que se encontra aberto na rua Mangaba.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3979/indicacao_no_153-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3979/indicacao_no_153-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Vossa Excelência que determine ao órgão competente a realização de uma vistoria e análise da viabilidade de reforma da ponte localizada ao lado da cachoeira do Rakowski, na estrada que liga a MT-109 às propriedades da família Kleinhans.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3981/indicacao_no_154-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3981/indicacao_no_154-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja criado o ESTATUTO MUNICIPAL DA PESSOA COM TRANSTORNO DE ESPECTRO AUTISTA E PESSOA ATIPICA E ESTABELECER A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA PESSOA COM TEA E PESSOAS ATÍPICAS.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_no_155-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_no_155-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam instalados mesas e bancos de concreto sob a sombra das árvores na Escola Municipal Monteiro Lobato, bem como a construção de um parquinho infantil no referido local.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3984/indicacao_no_156-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3984/indicacao_no_156-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feito CPF do Esporte, assim como foi feito o da Cultura.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3985/indicacao_no_157-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3985/indicacao_no_157-2025.pdf</t>
   </si>
   <si>
     <t>Para que ao Senhor Eduardo Ferreira da Silva, Secretário Municipal de Educação e Cultura de Canarana – MT, avalie a possibilidade de autorizar o uso da Biblioteca Pública Municipal Castro Alves (localizada na Praça do Avião) para a realização dos encontros semanais do CXCAN – Clube de Xadrez de Canarana.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Rafael Govari, Márcia</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3986/indicacao_no_158-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3986/indicacao_no_158-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo realize estudo técnico e jurídico visando à elaboração de um Projeto de Lei que autorize o município a remunerar policiais militares da ativa por meio de banco de horas, especificamente para atuação na Escola Militar Tiradentes.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Para que o executivo disponibilize temporariamente 01 (um) dos imóveis construído no canteiro central da Avenida Rio Grande do Sul, próximo ao Supermercado Coma Bem para que seja ponto fixo de realização do bazar da associação dos Amigos dos Animais de Canarana/MT.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Para que seja feito o controle de carga e descarga nos comércios localizados no centro de cidade, para que não sejam realizadas no horário comercial, conforme Parágrafo único do Art. 127 da Lei complementar nº 202/2022 – Código de Postura Municipal.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no_161-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no_161-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja alterada a LC 123/2014, seguindo o que dispõe o Estatuto dos Servidores Municipais, LC 28/2022 quanto ao quesito adicional de insalubridade, segue anexo as referidas leis citadas.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4007/indicacao_no_162-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4007/indicacao_no_162-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja instalado um painel eletrônico de chamada no Laboratório Municipal, facilitando o atendimento naquele local.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4008/indicacao_no_163-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4008/indicacao_no_163-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada uma campanha com médico neurologista, para atendimento de crianças com autismo, TDH. Priorizando alunos das escolas municipais.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_no_164-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_no_164-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma faixa elevada na Rua Santo Ângelo em frente a Creche São Francisco, no bairro Nova Canarana.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Celsinho, Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_no_165-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_no_165-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja implantada a mão única de direção na Rua Desimigrados.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4011/indicacao_no_166-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4011/indicacao_no_166-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feita análise e posterior execução da instalação de iluminação pública nos canteiros centrais das avenidas Rio Grande do Sul, Santa Catarina, Mato Grosso e Paraná.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4012/indicacao_no_167-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4012/indicacao_no_167-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja criada uma Lei Municipal, que disponha sobre a redução da jornada de trabalho para pai, mãe ou responsável legal de crianças com diagnóstico de Transtorno do Espectro Autista (TEA), conforme modelo de lei em anexo.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4015/indicacao_no_168-2025_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4015/indicacao_no_168-2025_.pdf</t>
   </si>
   <si>
     <t>Para que seja feito levantamento no município, de todas as crianças e adolescentes neuroatípicas, em fase escolar.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4016/indicacao_no_169-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4016/indicacao_no_169-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja solicitado à secretaria competente, a recuperação da estrada que liga o aeroporto ao atual lixão do município.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4017/indicacao_no_170-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4017/indicacao_no_170-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam liberadas as disposições necessárias para permitir que os materiais recicláveis já separados possam ser deixados no lixão e recolhidos apenas nos finais de semana.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4019/indicacao_no_171-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4019/indicacao_no_171-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja música ao vivo no encontro semanal(bailinho), do Grupo Conviver Esperança (Idosos).</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Para que seja contratada uma enfermeira pra atendimento da comunidade de Matinha, PSF está fechado por falta de uma profissional habilitada na área.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Para que seja feita uma reforma no alojamento do PSF DA MATINHA onde alojará a enfermeira para atendimento do mesmo.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Para que seja feita a iluminação da quadra de esportes da escola ( EMEB Viriato Correia ) da Vila Matinha</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4024/indicacao_no_175-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4024/indicacao_no_175-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal realize um projeto, caso seja oportuno, e transforme o Estádio Elídio Corbari em um Centro Olímpico Municipal, com funcionamento nos três turnos, contemplando infraestrutura adequada para modalidades como natação (piscina), escolinhas de artes marciais olímpicas, voleibol, atletismo, basquetebol, futebol, entre outras, de acordo com o interesse do município e dos estudantes. O projeto deverá prever a separação de jovens por faixas etárias e categorias esportivas, bem como o aproveitamento do contraturno escolar, com possibilidade de convênio com escolas municipais, estaduais e privadas, para que os alunos realizem aulas de educação física com foco em modalidades olímpicas.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4025/indicacao_no_176-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4025/indicacao_no_176-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal tome as providências necessárias, junto a empresa vencedora da licitação, visando a conclusão da instalação das câmaras de videomonitoramento vinculadas ao Programa Vigia Mais MT, garantindo seu pleno funcionamento e cobertura eficiente dos pontos estratégicos do município de Canarana.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4026/indicacao_no_177-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4026/indicacao_no_177-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal contrate empresa especializada em trânsito e infraestrutura viária com o objetivo de realizar o mapeamento completo da cidade de Canarana, entregando um plano técnico detalhado com todas as necessidades de sinalização vertical e horizontal do município. Que tal documento sirva como referência obrigatória para futuras intervenções, como pintura de sinalização no pavimento, instalação de placas e demais elementos de ordenamento viário. Ademais, que o Departamento Municipal de Trânsito seja consultado previamente antes de qualquer modificação ou implantação de sinalização, a fim de garantir conformidade técnica e evitar erros recorrentes.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4027/indicacao_no_178-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4027/indicacao_no_178-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal realize projeto técnico de iluminação pública no entroncamento da BR-158 com a Rodovia MT-326, visando melhorar a sinalização e a visibilidade nos acessos de entrada e saída do município de Canarana.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_no_179-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_no_179-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal providencie, com a máxima brevidade possível, o reparo e a manutenção do letreiro “Eu Amo Canarana”, localizado na Praça do Avião, considerando sua relevância como ponto turístico, simbólico e de valorização da identidade local.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4032/indicacao_no_180-20251.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4032/indicacao_no_180-20251.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine à secretaria competente a instalação de uma placa decorativa no entroncamento de entrada da cidade, contendo a inscrição: "Canarana — Capital do Gergelim e Portal do Xingu".</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_181-20251.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_181-20251.pdf</t>
   </si>
   <si>
     <t>Para que sejam tomadas medidas de segurança na rua Perimetral na entrada da estrada que liga a Arena Soccer Ball ao bairro Bela Vista.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4037/indicacao_no_182-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4037/indicacao_no_182-2025.pdf</t>
   </si>
   <si>
     <t>Vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal que seja incluída, no novo projeto de pavimentação do restante do bairro Morada do Sol, a construção de uma travessa na Avenida Mato Grosso, em frente à Avenida Tocantins.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4040/indicacao_no_183-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4040/indicacao_no_183-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Excelentíssimo Senhor Prefeito Municipal determine aos setores competentes da Administração a arborização da pracinha situada no bairro União, como forma de promover a melhoria do espaço público e o bem-estar da comunidade local.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4041/indicacao_no_184-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4041/indicacao_no_184-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se possa providencias a aquisição de uma caixa d’água para que seja instalada no Setor de Chácaras, local que já existe um poço artesiano comunitário e dá outras providências”.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4042/indicacao_no_185-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4042/indicacao_no_185-2025.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre pedido para que o nobre Gestor do Poder Executivo, Senhor Prefeito Vilson Biguelini possa dar os encaminhamentos necessários para o envio a essa Casa de Leis o PL que segue em anexo onde: “ DISPÕE SOBRE OBRIGATORIEDADE DOS HOSPITAIS PUBLICOS E PRIVADOS E INSTITUIÇÕES CONGÊNERES A NOTIFICAREM OCORRÊNCIAS DE USO DE BEBIDA ALCOÓLICA E/OU ENTOPERCENTES POR CRIANÇAS E ADOLESCENTES. ”, e dá outras providências ”.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4043/indicacao_no_186-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4043/indicacao_no_186-2025.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre pedido para que o nobre Gestor do Poder Executivo, Senhor Prefeito Vilson Biguelini possa dar os encaminhamentos necessários para o envio a essa Casa de Leis os PLs que seguem em anexo sendo eles que: 1 -  “ DISPÕE SOBRE A CASSAÇÃO DO ALVARÁ DE FUNCIONAMENTO DE ESTABELECIMENTOS COMERCIAIS OU EMPRESAS QUE FOREM FLAGRADAS COMERCIALIZANDO, ADQUIRINDO DISTRIBUINDO, TRANSPORTANDO, ESTOCANDO OU REVENDENDO PRODUTOS ORIUNDOS DE AÇÕES CRIMINOSAS OU TIPOS ILÍCITOS PENAIS. ”, 2 - ” DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE TAXAS DE INSCRIÇÃO EM CONCURSOS PÚBLICOS, AOS MUNÍCIPES QUE PRESTAREM SERVIÇOS À JUSTIÇA ELEITORAL, DURANTE AS ELEIÇÕES, E DA OUTRAS PROVIDÊNCIAS. “</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4044/indicacao_no_187-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4044/indicacao_no_187-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se possa providencias a devida manutenção/Limpeza e término da obra de alargamento junto a Avenida Paraná, sentido Rua Três de Maio e dá outras providências”.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4045/indicacao_no_188-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4045/indicacao_no_188-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de designar a secretaria de obras para realizar manutenção na rua vicinal que dá acesso a Escolinha ARENA SOCCER BALL, bem como revisar a iluminação pública daquela via, além da necessidade da designação da coleta de lixo nas residências e na própria escolinha e dá outras providências”.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4046/indicacao_no_189-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4046/indicacao_no_189-2025.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de que seja promovida a eleição do Corregedor Legislativo da Câmara Municipal de Canarana MT e dá outras providências. ”</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4047/indicacao_no_190-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4047/indicacao_no_190-2025.pdf</t>
   </si>
   <si>
     <t>“Para que seja feita limpeza e manutenção do Complexo Esportivo Gyancarlo Carneiro dos Santos.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4048/indicacao_no_191-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4048/indicacao_no_191-2025.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Senhor Prefeito Municipal que, por meio do setor competente, proceda à instalação de redutores de velocidade (quebra-molas) no cruzamento da Avenida Mato Grosso com a Rua Três de Maio, próximo ao Parque de Exposição Luiz Cancian, visando à melhoria da segurança viária e à prevenção de acidentes no local.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4049/indicacao_no_192-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4049/indicacao_no_192-2025.pdf</t>
   </si>
   <si>
     <t>INDICO, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal, que sejam adotadas as providências necessárias para a criação do Conselho Municipal de Atenção a Crianças com Transtorno do Déficit de Atenção com Hiperatividade (TDAH) e Transtorno do Espectro Autista (TEA), com o objetivo de formular, fiscalizar e avaliar políticas públicas voltadas à proteção, inclusão e desenvolvimento integral dessas crianças no âmbito municipal.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_193-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_193-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que determine ao setor competente a implantação de faixas elevadas de pedestres na entrada da cidade, nas imediações do Hotel Raios de Sol e do Ypê Confort.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4061/indicacao_no_194-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4061/indicacao_no_194-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, na forma regimental, que determine ao setor competente da Prefeitura a realização de serviços de manutenção na Rua Perimetral, no trecho não asfaltado, localizada no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4062/indicacao_no_195-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4062/indicacao_no_195-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, seja encaminhado expediente ao Excelentíssimo Senhor Senador da República Carlos Fávaro, solicitando a destinação de recursos financeiros, por meio de emenda parlamentar, ao município de Canarana, no Estado de Mato Grosso, para a aquisição de:_x000D_
 I – uma ambulância de grande porte, equipada com suporte avançado de vida;_x000D_
 II – um aparelho de tomografia computadorizada.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4063/indicacao_no_196-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4063/indicacao_no_196-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a construção de uma cozinha com refeitório na Escola Municipal de Educação Básica (EMEB) localizada na comunidade de Serra Dourada.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4064/indicacao_no_197-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4064/indicacao_no_197-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, ao Excelentíssimo Senhor Prefeito Municipal, que sejam envidados esforços no sentido de viabilizar a construção de uma sala que será utilizada como secretaria na Escola Municipal de Educação Básica (EMEB) Serra Dourada.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4065/indicacao_no_198-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4065/indicacao_no_198-2025.pdf</t>
   </si>
   <si>
     <t>Indicar ao Executivo Municipal que sejam tomadas as devidas providências para a realização de limpeza geral no cemitério localizado na comunidade da Matinha.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4066/indicacao_no_199-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4066/indicacao_no_199-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se possa providenciar a instalação acessos à cadeirantes nas ruas e avenidas próximas aos PSFs, CRIDAC e Hospital Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4067/indicacao_no_200-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4067/indicacao_no_200-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se possa providenciar formalmente pedido para que o DNIT possa autorizar o Poder Executivo Municipal a proceder a adequação e manutenção na Rua Concórdia sentido Água Boa com entrada na BR 158 (adequação conforme CTB) e dá outras providências”.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4068/indicacao_no_201-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4068/indicacao_no_201-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se possa providenciar a instalação de um poço artesiano juntamente com uma caixa d’água na Comunidade Rural da Milagrosa e dá outras providências”.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4069/indicacao_no_202-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4069/indicacao_no_202-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se possa providenciar a instalação de redutores de velocidade nos acostamentos da MT 326 no Setor Industrial e dá outras providências”.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4070/indicacao_no_203-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4070/indicacao_no_203-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se possa providenciar na iluminação pública na rua Carazinho nas proximidades do cruzamento com a rua Tuparandi, o mesmo acontecendo também na própria rua Tuparandi e dá outras providências”.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4071/indicacao_no_204-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4071/indicacao_no_204-2025.pdf</t>
   </si>
   <si>
     <t>Para que o poder executivo municipal elabore um projeto com a planta baixa para construção de uma ARENA típica de RODEIO no Parque Luiz Cancian, com arquibancadas fixa e permanente, com pelo menos 70 metros de diâmetro na arena.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4072/indicacao_no_205-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4072/indicacao_no_205-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se possa providenciar manutenção na iluminação da quadra de esportes e no padrão de energia elétrica do Distrito de Serra Dourada e dá outras providências”.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4073/indicacao_no_206-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4073/indicacao_no_206-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal providencie, com a máxima brevidade possível, a nomeação ou contratação de um técnico em enfermagem para atuar na Unidade Básica de Saúde (UBS) da Vila do Culuene, considerando a necessidade urgente de ampliação do atendimento básico de saúde na referida comunidade.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4074/indicacao_no_207-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4074/indicacao_no_207-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal providencie, com a máxima brevidade possível, a perfuração de mais um poço artesiano na Vila do Culuene, visando assegurar o abastecimento de água à população local, especialmente durante os períodos de estiagem. Caso, no momento, não seja possível realizar tal obra devido às conhecidas limitações financeiras do município, solicita-se que a demanda seja devidamente planilhada e incluída no planejamento orçamentário para futura execução.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4075/indicacao_no_208-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4075/indicacao_no_208-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal estude e implemente a criação de uma Gratificação Especial, de caráter indenizatório, destinada ao profissional médico veterinário responsável pela realização de cirurgias de castração de animais domésticos (gatos e cachorros) no município, como forma de viabilizar e operacionalizar com eficácia o serviço do Castramóvel ou realize processo seletivo com tal fim.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4076/indicacao_no_209-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4076/indicacao_no_209-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal notifique a Agência Reguladora de Serviços Públicos Delegados do Município de Barra do Garças – AGERBARRA, solicitando que esta inicie, com a máxima urgência, a fiscalização dos serviços públicos delegados, em especial os reparos asfálticos realizados pela empresa Águas Canarana, devido à constatação de diversos remendos de má qualidade em vias públicas do município.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4077/indicacao_no_210-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4077/indicacao_no_210-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal providencie, com a máxima brevidade possível, a construção de um muro ou gradil rígido no entorno da Escola Municipal de Educação Básica Coronel Vanick, com o objetivo de garantir a segurança e integridade dos alunos, professores e servidores da unidade escolar.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4078/indicacao_no_211-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4078/indicacao_no_211-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal providencie, com urgência, o asfaltamento e a devida drenagem do trecho da Rua Caibaté, compreendido entre a saída do bairro Jardim Flamboyant I e a entrada lateral do Jardim Flamboyant II, o qual ainda se encontra sem pavimentação asfáltica.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4079/indicacao_no_212-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4079/indicacao_no_212-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal providencie a instalação de placas com os dizeres: "Proibido Jogar Lixo – Sujeito à Multa", contendo o brasão do município e a inscrição "Prefeitura Municipal de Canarana", no final da Rua Concórdia, nas margens da Rodovia BR-158, Serra Dourada, com o objetivo de coibir o descarte irregular de lixo e entulhos no local.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4080/indicacao_no_213-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4080/indicacao_no_213-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, por meio da Secretaria Municipal de Agricultura e Meio Ambiente, realize o devido licenciamento ambiental para remoção de uma árvore de grande porte, localizada no final da Rua Concórdia, às margens da Rodovia BR-158, no bairro Serra Dourada, nas proximidades do Empório Corujão da Serra.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_no_214-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_no_214-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal promova a criação do Banco Municipal de Leis, com estrutura própria e gestão interna, visando garantir o acesso pleno, atualizado e confiável à legislação vigente do município de Canarana.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_no_215-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_no_215-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal providencie a criação de um programa de estágio direcionado a estudantes de pós-graduação em Direito, com a finalidade de prestar apoio técnico qualificado à Procuradoria Jurídica do Município. O estágio deverá abranger, entre outras atribuições, o auxílio na criação, atualização e organização do Banco de Leis Municipais, bem como no acompanhamento jurídico das ações institucionais do município, incluindo análise legislativa, elaboração de minutas, pareceres e suporte nos procedimentos administrativos e judiciais.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_no_216-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_no_216-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, por meio do setor competente, providencie a identificação e planilhamento dos canteiros centrais que ainda não contam com cobertura de grama, como os situados em trechos da Avenida Goiás, Avenida Santa Catarina e Avenida Sete de Setembro, entre outros, de modo que o plantio possa ser devidamente planejado e executado durante a próxima janela de chuvas.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4084/indicacao_nc2ba_217-2025_-_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4084/indicacao_nc2ba_217-2025_-_assinado.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, utilizando como exemplo a cidade de Pontal do Araguaia, realize estudo e implante um sistema de identificação eletrônica (chipagem) de animais domésticos, especialmente cães e gatos, como medida de controle populacional, prevenção de abandonos, furtos e promoção do bem-estar animal em Canarana.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4085/indicacao_no_218-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4085/indicacao_no_218-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a adoção das providências necessárias para a contratação de profissional médico especialista em otorrinolaringologia para atendimento na rede pública de saúde do Município de Canarana.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4086/indicacao_no_219-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4086/indicacao_no_219-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que sejam tomadas as providências necessárias para a recuperação da ponte sobre o rio Tanguro, localizada na MT-020, no trecho que dá acesso à região do Tanguro.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4087/indicacao_no_220-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4087/indicacao_no_220-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, que através da Secretaria Municipal de Educação, sejam promovidas ações específicas nos bairros da cidade, especialmente no final do dia, com o objetivo de divulgar as oficinas culturais já ofertadas pelo município às crianças e adolescentes.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4097/indicacao_no_221-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4097/indicacao_no_221-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja designado para a ASDECS do Distrito de Serra Dourada uma máquina retroescavadeira e dá outras providências ”.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4098/indicacao_no_222-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4098/indicacao_no_222-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de disponibilização urgente de uma impressora padrão para o PSF do Distrito de Serra Dourada e dá outras providências”.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4099/indicacao_no_223-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4099/indicacao_no_223-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de manutenção emergencial na quadra de esportes da EMEB Monteiro Lobato e remoção de entulhos e materiais restantes de obra e dá outras providências”.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4100/indicacao_no_224-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4100/indicacao_no_224-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se possa designar equipe da SEMOP para manutenção das ruas da comunidade da Milagrosa e dá outras providências”.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4101/indicacao_no_225-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4101/indicacao_no_225-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o envio formal do número de salas de aula por ano nos Distritos do Culuene, Garapú, Matinha e Serra Dourada e dá outras providências”.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4102/indicacao_no_226-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4102/indicacao_no_226-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se possa estender o atendimento do recolhimento de lixo do Distrito do Garapú até a Comunidade Rural da Milagrosa ao menos uma vez por mês e dá outras providências”.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4103/indicacao_no_227-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4103/indicacao_no_227-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja designado de forma urgente caminhão pipa para os trabalhos rotineiros no Distrito de Serra Dourada e dá outras providências</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4104/indicacao_no_228-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4104/indicacao_no_228-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Prefeito Municipal possa analisar a possibilidade de firmar Termo de Convênio com a ASDECS para as situações administrativas quanto ao Distrito de Serra Dourada, seja nas contratações de servidores seja quanto a ações de desenvolvimento do Distrito e dá outras providências”.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4105/indicacao_no_229-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4105/indicacao_no_229-2025.pdf</t>
   </si>
   <si>
     <t>.     Indica ao Executivo Municipal um estudo para revitalização do espaço entre a Praça do Avião e do Paço Municipal, com a elaboração e execução de projeto urbanístico voltado à cobertura da Rua Miraguaí, no trecho compreendido entre a Rua Barra do Garças e a Rua Tenente Portela.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4138/indicacao_no_230-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4138/indicacao_no_230-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja uma equipe da Secretaria de Obras para a limpeza da estrada vicinal que dá acesso ao Aterro Sanitário e dá outras providências ”.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4139/indicacao_no_231-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4139/indicacao_no_231-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de manutenção na grama recém-plantada na lateral da pista de pouso do aeroporto municipal e dá outras providências ”.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4145/indicacao_no_232-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4145/indicacao_no_232-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, em diálogo e parceria com as etnias indígenas do Parque Nacional do Xingu (povos do Xingu) e da Terra Indígena Pimentel Barbosa (povo Xavante), bem como com suas respectivas associações representativas, promova a criação de um programa estruturado de etnoturismo no município, com vistas ao fortalecimento do turismo cultural, sustentável e identitário.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4146/indicacao_no_233-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4146/indicacao_no_233-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, por meio do setor competente, realize um estudo técnico para a implementação da coleta seletiva de resíduos sólidos no município de Canarana, considerando sua viabilidade técnica, logística e orçamentária.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4147/indicacao_no_234-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4147/indicacao_no_234-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, em parceria com a empresa concessionária de energia elétrica e os setores de urbanismo e infraestrutura, providencie a numeração e identificação dos postes de iluminação pública e internet no município, com o objetivo de facilitar o mapeamento urbano, o monitoramento de equipamentos e a abertura de chamados tanto pelos munícipes quanto pelos órgãos públicos.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4148/indicacao_no_235_-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4148/indicacao_no_235_-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal realize estudo técnico e elaboração de projeto para identificação e sinalização das ruas do município por meio de placas padronizadas de identificação, com o objetivo de viabilizar, se necessário, a destinação de recursos por meio de emenda parlamentar.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4150/indicacao_no_236-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4150/indicacao_no_236-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Governador do Estado de Mato Grosso, com cópia ao Ilustríssimo Senhor Deputado Estadual Nininho, a adoção de providências no sentido de viabilizar a instalação de unidades regionais de perícia médica do Estado nas regiões do Baixo Araguaia, com sede no município de Confresa, e do Médio Araguaia, com abrangência sobre os municípios de Canarana, Água Boa e demais cidades circunvizinhas.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4151/indicacao_no_237-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4151/indicacao_no_237-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a manutenção na pista de Motocross, anexo ao Parque de Exposições Luiz Cancian.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4154/indicacao_no_238-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4154/indicacao_no_238-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Prefeito Municipal apresente a esta Casa de Leis projeto que: Dispõe sobre a proteção e o atendimento a vítimas de violência sexual no âmbito do Município de Canarana – MT, com ênfase em crianças e mulheres, segue sugestão de minuta em anexo.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4156/indicacao_no_239-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4156/indicacao_no_239-2025.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada ao Ministro da Agricultura e Pecuária do Brasil, Carlos Fávaro: _x000D_
 Para que seja destinada emenda especial para infraestrutura de Canarana/MT com foco em investimentos na área da Saúde e em infraestrutura urbana, especificamente para:_x000D_
 •	Execução de obras de pavimentação asfáltica, visando melhorar as condições de mobilidade e acessibilidade urbana, especialmente em regiões que ainda carecem de infraestrutura básica;_x000D_
 _x000D_
 •	Na área da Saúde:  investimento na estrutura da rede municipal de saúde, visando a melhoria no atendimento à população;_x000D_
 _x000D_
 •	Aquisição de uma van destinada ao transporte de pacientes em Tratamento Fora do Domicílio (TFD), garantindo mais conforto, segurança e dignidade aos munícipes que necessitam de atendimento médico especializado em outros municípios.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4169/indicacao_no_240-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4169/indicacao_no_240-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a solicitação de padronização do canteiro central da Avenida Sete de Setembro no Bairro Jardim Tropical II, com plantio de grama e arborização, além da construção da ciclovia central, de acordo com o que é existente em outras Avenidas e a instalação de uma academia ao ar livre e dá outras providências”.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4170/indicacao_no_241-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4170/indicacao_no_241-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja designado uma equipe de engenharia da Secretaria de Agricultura para apoiar na solução de problema na distribuição de água no Assentamento Suyá e dá outras providências ”.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4171/indicacao_no_242-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4171/indicacao_no_242-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja analisado a possibilidade de atendimento odontológico nos Distritos seja de forma permanente em determinados dias ou em campanhas rotineiras e dá outras providências ”.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4172/indicacao_no_243-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4172/indicacao_no_243-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja desencadeado uma campanha para a manutenção emergencial dos meios-fios e a pintura desses iniciando nas avenidas e após nas ruas e dá outras providências ”.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4184/indicacao_244.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4184/indicacao_244.25.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura coloque placas indicando o trajeto dos caminhões pelas avenidas Sete de Setembro e São Paulo, de quem vem das MTs 020, 110 e 109 em direção à MT-326. O motivo é que muitas ainda não sabem que agora essas duas avenidas estão interligadas com asfalto e, por isso, acabam adentrando na rua Carazinho (rua estreita) para acessar a Av. São Paulo.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4190/indicacao_245.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4190/indicacao_245.25.pdf</t>
   </si>
   <si>
     <t>Para que seja providenciado a instalação de redutores de velocidade (quebra-molas) na localidade do Garapu, com especial atenção à frente do PSF e da escola local._x000D_
 _x000D_
 Justificativa_x000D_
 A presente indicação visa promover maior segurança no trânsito da localidade do Garapu, especialmente em áreas de circulação  de pedestres, como ocorre em frente ao PSF e à escola. A ausência de redutores de velocidade nesses pontos tem colocado em risco a integridade física de crianças, usuários do serviço de saúde e demais moradores. A medida proposta visa reduzir a velocidade dos veículos, prevenindo acidentes e proporcionando maior tranquilidade à comunidade.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4193/indicacao_246.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4193/indicacao_246.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, por meio da secretaria competente, realize uma operação tapa-buracos nas vias públicas do Bairro Flamboyant I.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4194/indicacao_247.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4194/indicacao_247.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, por meio da secretaria competente, realize a imediata instalação de iluminação pública nos seguintes pontos estratégicos: trevo de Canarana (BR-158 e MT-326); rotatórias do bairro Flamboyant (Av. Santa Catarina com Rua Minas Gerais, Rua Minas Gerais com Av. Goiás e final da Av. Goiás); bem como a completa substituição da iluminação pública do bairro Hípica e da Primeira Agrovila.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4195/indicacao_248.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4195/indicacao_248.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, por meio do setor competente, providencie a criação do cargo de Coveiro no quadro de servidores públicos do Município e promova a realização de concurso público para o seu provimento, estruturando adequadamente o serviço funerário municipal e visando à redução dos custos de sepultamento para a população.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4196/indicacao_249.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4196/indicacao_249.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, por meio da Secretaria de Assistência Social, providencie a criação de um sistema de Plantão Social com atuação fora do horário de expediente e em finais de semana, voltado ao atendimento emergencial de pessoas em situação de vulnerabilidade no município, sob responsabilidade de assistente social regularmente habilitado e devidamente remunerado por meio de gratificação ou jornada extraordinária.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4197/indicacao_250.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4197/indicacao_250.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, por meio do setor competente, realize a devida manutenção dos banheiros da Praça do Avião, bem como a manutenção da iluminação do avião instalado na referida praça.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4198/indicacao_251.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4198/indicacao_251.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, por meio do setor competente, oficie à Secretaria de Estado de Segurança Pública (SESP), solicitando ao Gabinete de Gestão Integrada (GGI), a presença do Batalhão de Polícia Militar de Trânsito (BPMTRAN) e da Delegacia Especializada de Delitos de Trânsito (DELETRAN), por período não inferior a 07 (sete) a 10 (dez) dias, no município de Canarana, a fim de desenvolver ações orientativas e preventivas voltadas à segurança viária.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4199/indicacao_252.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4199/indicacao_252.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal promova estudos técnicos e jurídicos visando à criação da Secretaria Municipal de Segurança Pública e Trânsito, com a finalidade de estruturar de forma especializada e estratégica a política pública de segurança e mobilidade urbana em Canarana.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4207/indicacao_253.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4207/indicacao_253.25.pdf</t>
   </si>
   <si>
     <t>Para que o atendimento das inscrições das casas populares seja estendido.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4208/indicacao_254.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4208/indicacao_254.25.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitos pequenos reparos nas estradas porteira a dentro nas fazendas tendo em vista auxiliar os produtores, bem como o transporte escolar.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4209/indicacao_255.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4209/indicacao_255.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, por meio de sua estrutura administrativa, oficie a Secretaria de Estado de Infraestrutura e Logística (SINFRA/MT), solicitando a realização de estudo técnico visando à adequação da primeira entrada da Primeira Agrovila, localizada às margens da rodovia MT-326.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4210/indicacao_256.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4210/indicacao_256.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal determine, com urgência, o envio do caminhão-pipa para realizar o molhamento diário dos dois lados da via da Primeira Agrovila, bem como da primeira entrada ao lado da chácara dos Biguelinis (primeira entrada) e chácara anterior (margem rodovia), ambos localizados nas proximidades da rodovia MT-326.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4211/indicacao_257.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4211/indicacao_257.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal promova o patrolamento das duas entradas da Primeira Agrovila, localizadas às margens da rodovia MT-326 — sendo uma defronte ao Armazém Atlas Agro e outra ao lado do Auto Posto Nogueira — exclusivamente para fins de nivelamento e melhoria da trafegabilidade, sem adentrar a área interna da vila, a fim de evitar o agravamento da poeira na localidade.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4213/indicacao_258.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4213/indicacao_258.25.pdf</t>
   </si>
   <si>
     <t>Para que seja feita reforma na ponte do Rio Queixada no Assentamento Guatapará.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4214/indicacao_259.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4214/indicacao_259.25.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se possa criar uma comissão junto ao poder executivo municipal juntamente com essa Casa de Leis para revisão de Lei que trata sobre o auxílio funeral dá outras providências ”.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4215/indicacao_260.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4215/indicacao_260.25.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se possa colocar em prática Lei que trata da Atividade Delegada junto a Polícia Militar e dá outras providências ”.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4216/indicacao_261.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4216/indicacao_261.25.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se possa analisar e instalar quebra-molas na chegada da MT-020 antes da rotatória com a Avenida Mato Grosso, assim como também a devida sinalização indicando tanto o quebra-molas como também a rotatória dá outras providências ”.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4217/indicacao_262.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4217/indicacao_262.25.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se Construir uma garagem coberta para a ambulância que foi designada ao PSF de Serra Dourada dá outras providências ”.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Para que seja contratado Médico Urologista para atender aos munícipes de Canarana devido a alta demanda a ser encaminhada ao Hospital Regional em Água Boa.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4224/indicacao_no_264-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4224/indicacao_no_264-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam tomadas as providências necessárias para a construção de novos muros e a instalação de novos portões na Escola Municipal Monteiro Lobato.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4225/indicacao_no_265-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4225/indicacao_no_265-2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, encaminho ao Deputado Estadual Nininho, que seja encaminhado expediente ao Excelentíssimo Senhor Governador do Estado, Mauro Mendes, com cópia ao Excelentíssimo Senhor Secretário de Estado de Educação, Alan Porto, solicitando a realização de estudos técnicos visando à implementação de um plano de saúde para os servidores da educação estadual, com cobertura estendida aos municípios do interior.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4226/indicacao_no_266-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4226/indicacao_no_266-2025.pdf</t>
   </si>
   <si>
     <t>Visa a execução de ações da Secretaria de Juventude, Esporte e Lazer com recursos direcionados através de Emendas Modificativas nº 002/2024 e 004/2024, ambas ao Orçamento Anual de 2025, conforme Lei Municipal nº 1.900/2024, no valor de R$ 250.000,00 (duzentos e cinquenta mil reais) cada, totalizando R$ 500.000,00 (quinhentos mil reais), recursos para o desenvolvimento do esporte no âmbito municipal.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4227/indicacao_no_267-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4227/indicacao_no_267-2025.pdf</t>
   </si>
   <si>
     <t>Para que adotem as providências cabíveis no sentido de cumprir os compromissos assumidos com a comunidade escolar por ocasião da transformação da Escola Paulo Freire em escola de gestão militar.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4228/indicacao_no_268-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4228/indicacao_no_268-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja criado no município de Canarana, um Projeto de Lei criando o Programa “Aedes do Bem” de combate biológico ao Aedes aegypti. Seguindo modelo em anexo.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4229/indicacao_no_269-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4229/indicacao_no_269-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja criado no município de Canarana, um Projeto de Lei no qual: “Institui a Política de Prevenção, de Bem Estar, Saúde e Qualidade de Vida no Trabalho e Valorização dos Profissionais da Educação na Rede Pública do Município de Canarana/MT. Seguindo modele em anexo.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4231/indicacao_no_270-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4231/indicacao_no_270-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja criado no município de Canarana, um Projeto de Lei no qual: DISPÕE SOBRE A CIRCULAÇÃO DE BICICLETAS MOTORIZADAS, CICLOMOTORES E SCOOTERS ELÉTRICOS NO MUNICÍPIO DE CANARANA-MT.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4230/indicacao_no_271-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4230/indicacao_no_271-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a manutenção na praça do bairro Sete de Setembro.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4232/indicacao_no_272-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4232/indicacao_no_272-2025.pdf</t>
   </si>
   <si>
     <t>Seja realizada uma varredura administrativa nas creches públicas municipais, com o objetivo de identificar a situação laboral dos responsáveis legais pelas crianças matriculadas, garantindo, sempre que possível, a priorização do acesso às vagas para filhos de pais e mães que exercem atividade laboral.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4234/indicacao_no_273-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4234/indicacao_no_273-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a substituição da areia existente na Praça do Avião, tendo em vista que a atual se encontra suja, misturada à terra, e não é substituída há bastante tempo.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4235/indicacao_no_274-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4235/indicacao_no_274-2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo que adote medidas de assistência social voltadas ao acolhimento de pessoas em situação de rua nos logradouros públicos do Município, que determine ao órgão competente da Administração a adoção de providências pois existe muitas pessoas nesta situação acampadas na Praça do Avião, sendo este único lugar em que as famílias canaranenses tem para levar seus filhos.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4236/indicacao_no_275-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4236/indicacao_no_275-2025.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente da Administração a realização de ações ampliadas de limpeza urbana em todas as ruas e bairros do município, não se restringindo apenas às avenidas centrais.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Para que seja dada manutenção nos brinquedos da Praça do Avião.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>Da necessidade de regulamentar a Lei n. 1.853/2025 no que diz respeito ao benefício de Auxílio Funeral.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Para que se faça um mutirão, visando o recolhimento de lixos domésticos, que estão espalhados pelas ruas e terrenos da cidade.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4247/indicacao_no_279-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4247/indicacao_no_279-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se analise um local na Avenida Goiás (Proximidades) com a interseção com a BR-158 para a construção de uma quadra de areia para a prática de esportes no Distrito de Serra Dourada dá outras providências ”.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4248/indicacao_no_280-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4248/indicacao_no_280-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se analise uma forma de apoiar as famílias que deslocam de Serra Dourada para Canarana para levarem seus filhos para as escolinhas de esportes dá outras providências ”.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4249/indicacao_no_281-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4249/indicacao_no_281-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de aquisição de um novo fogão industrial para a EMEB Serra Dourada dá outras providências ”._x000D_
 (INDICAÇÃO RETIRADA PELO AUTOR)</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4250/indicacao_no_282-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4250/indicacao_no_282-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se possa ampliar o número de pessoas atendidas para a atualização de Cadastro Único dá outras providências ”.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4251/indicacao_no_283-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4251/indicacao_no_283-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que o gestor do Poder Executivo Municipal possa buscar meios jurídicos e políticos para que empresas de ônibus estabelecidas em Canarana possam conceder de forma gratuita passagem aos Policiais Militares fardados dá outras providências ”.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>A necessidade da contratação de um profissional Fisioterapeuta para atendimento no CRIDAC.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>A ENERGISA _x000D_
 para que faça urgentemente direcionamento de serviço para manutenção  da rede na Milagrosa.</t>
   </si>
   <si>
     <t>4254</t>
@@ -6574,597 +6574,597 @@
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Para que seja feito manutenção e fechamento de buraco na esquina da Avenida Paraná com rua Carazinho em frente ao Posto Pérola.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Para que seja tampado buraco próximo a Avenida São Paulo e Rotatória do Bairro Flamboyant III.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4266/indicacao_249.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4266/indicacao_249.25.pdf</t>
   </si>
   <si>
     <t>Para que seja dada manutenção e limpeza na praça do bairro Bela Vista.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4277/indicacao_no_295-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4277/indicacao_no_295-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a instalação de uma faixa elevada em frente ao IFMT – sentido Rotatória das Bandeiras/Centro. Conforme solicitação em anexo.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4284/indicacao_no_296-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4284/indicacao_no_296-2025.pdf</t>
   </si>
   <si>
     <t>Sugere-se que o Executivo Municipal, por meio da secretaria competente, coordene, com a participação de todas as secretarias municipais, a atualização e enriquecimento da página sobre Canarana – MT na Wikipédia, contemplando informações completas e atuais</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4285/indicacao_no297-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4285/indicacao_no297-2025.pdf</t>
   </si>
   <si>
     <t>Para que adote providências para a implantação de um espaço público adequado, para a realização de eventos automotivos, tais como exposições, encontros de colecionadores, feiras e competições regulamentadas</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4286/indicacao_no_298-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4286/indicacao_no_298-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas na MT 326, próximo a entrada do Bairro Alto Cerrado.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4287/indicacao_no_299-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4287/indicacao_no_299-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas na Avenida Mato Grosso, próximo a rotatória com Avenida Santa Catarina.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4288/indicacao_no_300-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4288/indicacao_no_300-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feita nova pintura no Avião da Praça</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4289/indicacao_no_301-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4289/indicacao_no_301-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a construção de calçadas e de muros em volta do prédio da Escola Técnica de Canarana, a fim de garantir segurança, acessibilidade e melhor infraestrutura para a comunidade escolar.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4290/indicacao_no_302-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4290/indicacao_no_302-2025.pdf</t>
   </si>
   <si>
     <t>Sugere-se ao Executivo Municipal, por meio da secretaria competente, realize um censo das pessoas em situação de rua no município de Canarana/MT, de modo a identificar e levantar informações essenciais para formulação de politicas públicas adequadas.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4291/indicacao_no_303-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4291/indicacao_no_303-2025.pdf</t>
   </si>
   <si>
     <t>Sugere-se que o Executivo Municipal, por meio da secretaria competente, institua o o recadastramento anual e obrigatório de todos os servidores públicos do município de Canarana/MT, abrangendo servidores efetivos (concursados), contratados por processo seletivo e prestadores de serviço, ainda que já possuam cadastro na \prefeitura ou empresa prestadora.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4292/indicacao_no_304-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4292/indicacao_no_304-2025.pdf</t>
   </si>
   <si>
     <t>Sugere-se que o Executivo Municipal, por meio da da Secretaria competente, realize um censo dos servidores públicos municipais que possuem filhos diagnosticado com Síndrome de Down ou transtorno do Espectro Autista (TEA), com a finalidade de obter dados oficiais para subsidiar políticas públicas de apoio, acompanhamento e inclusão.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Para que o Legislativo atualize a Procuradoria da Mulher, na Câmara Municipal.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Para que o Executivo possa analisar e providenciar, a manutenção da Praça Pública localizada na Rua Planalto, Bairro Nova Canarana.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Para que o Deputado Elizeu destine Emenda Parlamentar para que os moradores de Canarana tenham atendimento com protéticos vindo de Cuiabá.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4300/indicacao_308.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4300/indicacao_308.25.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção do ar-condicionado e instalação de cortinas na van que transporta pacientes de Canarana ao Hospital Regional de Água Boa.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4301/indicacao_no_309-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4301/indicacao_no_309-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que o gestor do Poder Executivo Municipal proceda à implantação de rede mestre no sistema de abastecimento de água na Comunidade Rural do Capivara dá outras providências ”.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4308/indicacao_no_310-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4308/indicacao_no_310-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam enviados a esta Casa Legislativa, Projetos de Lei que tratem das seguintes matérias:_x000D_
 I – Dispõe sobre a proibição da exposição de crianças a conteúdos que promovam sua adultização na internet, estabelecendo medidas de conscientização no âmbito do Município de Canarana, e dá outras providências;_x000D_
 II – Dispõe sobre medidas de proteção, valorização e segurança aos professores e demais profissionais da educação no âmbito do Município de Canarana, estabelecendo penalidades para agressões físicas, verbais ou psicológicas cometidas contra tais profissionais no exercício de suas funções, e dá outras providências;_x000D_
 III – Dispõe sobre a implantação de um sistema de coleta seletiva abrangente e eficiente, que envolva a participação da população, do Poder Público e do setor privado._x000D_
 Informo ainda que os referidos Projetos foram apresentados nesta Casa de Leis, tendo Pareceres Jurídicos contrário na tramitação, por serem de iniciativa exclusiva do Executivo. (sendo eles PL nº 64,65 e 66/2025).</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4309/indicacao_311.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4309/indicacao_311.25.pdf</t>
   </si>
   <si>
     <t>Para que seja feito o estudo de viabilidade de um adicional de Penosidade aos motoristas de ambulância do Município de Canarana/MT.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4314/indicacao_no_312-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4314/indicacao_no_312-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam adotadas as providências necessárias à efetiva implementação, no âmbito municipal, da Lei Estadual nº 13.010, de 13 de agosto de 2025, que dispõe sobre o direito da gestante de optar pela realização de parto cesariana no Sistema Único de Saúde – SUS, bem como sobre a utilização de analgesia._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 A referida lei estadual assegura às gestantes o direito de escolher a via de parto e de receber analgesia durante o procedimento, no âmbito do SUS. Sua implementação em Canarana é medida de justiça social e de promoção da saúde materna, garantindo dignidade, segurança e respeito à autonomia da mulher._x000D_
 Assim, a adoção das providências municipais cabíveis permitirá a plena eficácia da legislação estadual e o atendimento humanizado às gestantes de nosso município.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4316/indicacao_no_313-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4316/indicacao_no_313-2025.pdf</t>
   </si>
   <si>
     <t>Para que os atletas do Campeonato Amador Municipal sejam exclusivamente moradores de Canarana/MT .</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4317/indicacao_no_314-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4317/indicacao_no_314-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um poço artesiano com urgência na Aldeia Boa Vida, próximo a localidade da Matinha.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4318/indicacao_315.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4318/indicacao_315.25.pdf</t>
   </si>
   <si>
     <t>Para que seja providenciada a pintura e a sinalização horizontal nos locais destinados ao estacionamento e espera de mototáxis e táxis no município de Canarana.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4323/indicacao_no_316-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4323/indicacao_no_316-2025.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito Municipal a necessidade de que seja encaminhado a esta Casa de Leis Projeto de Lei que disponha sobre a obrigatoriedade de emissão de guias para recolhimento do Imposto de Transmissão de Bens Imóveis – ITBI pelo Setor de Tributação do Município de Canarana – MT._x000D_
 O referido Projeto de Lei deverá estabelecer que a emissão das guias de recolhimento do ITBI será de competência exclusiva do Setor de Tributação do Município de Canarana – MT.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal, por intermédio da Secretaria de Obras, que intensifique a fiscalização das empresas responsáveis por aberturas no asfalto, em especial a empresa Águas Canarana."</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por intermédio da Secretaria de Saúde, que preste apoio logístico para o recebimento da equipe médica de dermatologia que realizará atendimentos no município de Canarana.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4359/indicacao_no_319-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4359/indicacao_no_319-2025.pdf</t>
   </si>
   <si>
     <t>Sugere-se que o Executivo Municipal, por meio da secretaria competente, coordene a criação e estruturação de um Centro de Zoonoses no Município, integrando tal medida à política de saúde pública, bem-estar animal e segurança da população.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4360/indicacao_no_320-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4360/indicacao_no_320-2025.pdf</t>
   </si>
   <si>
     <t>Sugere-se que o Executivo Municipal, por meio da secretaria competente, providencie a implantação de sinalização horizontal e vertical no acesso principal do Bairro Flamboyant II, com a devida indicação de via preferencial, conforme as normas estabelecidas no Manual Brasileiro de Sinalização de Trânsito.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4361/indicacao_no_321-20215.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4361/indicacao_no_321-20215.pdf</t>
   </si>
   <si>
     <t>Sugere-se que o Executivo Municipal determine ao setor de Trânsito, vinculado à Secretaria de Obras, que realize, ao menos quinzenalmente, a coleta de dados junto à Polícia Militar e ao CIRETRAN acerca dos acidentes de trânsito ocorridos no Município, com o objetivo de elaborar um levantamento técnico dos locais de maior incidência de sinistros e, quando necessário, promover melhorias na sinalização e demais condições de segurança viária.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4362/indicacao_no_322-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4362/indicacao_no_322-2025.pdf</t>
   </si>
   <si>
     <t>Sugere-se que o Executivo Municipal providencie a destinação de um terreno público, com área mínima de 51,85 metros de frente por 65 metros de fundo, para a construção da sede do DSEI Xingu (Distrito Sanitário Especial Indígena Xingu) no Município de Canarana.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4363/indicacao_no_323-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4363/indicacao_no_323-2025.pdf</t>
   </si>
   <si>
     <t>Sugere-se que o Executivo Municipal, por meio do setor competente da Secretaria de Obras e Trânsito, realize a implantação de sinalização horizontal e vertical, conforme o Manual Brasileiro de Sinalização de Trânsito, nas vias Rua São Roque (lateral ao Bar do Zé) e Rua Vila Rica, esta última sendo uma das principais vias de acesso ao Bairro União, ambas com interseção com a Avenida Rio Grande do Sul.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4364/indicacao_no_324-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4364/indicacao_no_324-2025.pdf</t>
   </si>
   <si>
     <t>Sugere-se que o Executivo Municipal, por meio da Secretaria de Obras, providencie o asfaltamento do trecho recentemente aberto da Avenida Rio Grande do Sul, localizado no Bairro Jardim Curitiba.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4365/indicacao_no_325-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4365/indicacao_no_325-2025.pdf</t>
   </si>
   <si>
     <t>Sugere-se que o Executivo Municipal, por meio da Secretaria de Obras e do setor de Trânsito, realize estudo técnico visando à correção e realinhamento do traçado da Avenida Rio Grande do Sul, no trecho compreendido entre a Rua São Roque e a Rua Vila Rica, no Bairro Jardim Curitiba, conforme demonstrado em imagem anexa.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4366/indicacao_no_326-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4366/indicacao_no_326-2025.pdf</t>
   </si>
   <si>
     <t>Sugere-se que o Executivo Municipal, por meio da Secretaria de Educação, Cultura, Desporto e Lazer, realize processo seletivo para a contratação de professores de artes marciais — incluindo modalidades como Judô, Karatê, Taekwondo e Jiu-Jitsu —, podendo ser utilizados os ginásios esportivos existentes no Município como espaços destinados às escolinhas e atividades de formação esportiva e social.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4370/indicacao_no_327-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4370/indicacao_no_327-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam concertados os refletores da EMEB Serra Dourada, e colocadas redes nas traves, pois os moradores daquela comunidade usam a mesma para praticar esporte a noite.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4373/indicacao_no_328-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4373/indicacao_no_328-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que o parlamentar possa direcionar esforços para que o Distrito do Culuene possa receber assim como outros Distrito de nossa região investimentos na telefonia móvel e dá outras providências ”.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4374/indicacao_no_329-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4374/indicacao_no_329-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que o Gestor do Poder Executivo Municipal possa analisar a possibilidade da instalação de quebra-molas na Avenida Santa Catarina interseção com a Rua Desemigrados, ou que se construa uma rotatória e dá outras providências ”.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4375/indicacao_no_330-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4375/indicacao_no_330-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feito meio-fio na Avenida Paraná em frente ao Atacado Portal e Colégio Portal do Xingu.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4384/indicacao_no_331-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4384/indicacao_no_331-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar providências urgentes em relação ao estado de abandono e degradação do parquinho público do Bairro Sete de Setembro.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4387/indicacao_no_332-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4387/indicacao_no_332-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita implantação de rotatórias com lombadas elevadas e melhorias na sinalização viária em pontos críticos do município de Canarana-MT.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4388/indicacao_no_333-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4388/indicacao_no_333-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que o Gestor do Poder Executivo Municipal possa criar no âmbito do município de Canarana, Estado de Mato Grosso a Secretaria Municipal de Segurança Pública e dá outras providências ”.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4401/indicacao_no_334-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4401/indicacao_no_334-2025.pdf</t>
   </si>
   <si>
     <t>Conforme Notificação Recomendatória do Ministério Público encaminhada a esta Casa de Leis. Venho indicar ao Executivo Municipal que seja criada uma Lei Municipal que disponha sobre políticas públicas voltadas à oferta de educação inclusiva para estudantes com deficiência, transtornos ou outras doenças, bem como, Projeto de Lei que destine recursos exclusivos para ações voltadas ao atendimento educacional na perspectiva da educação inclusiva.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4403/indicacao_no_335-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4403/indicacao_no_335-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual Sebastião Rezende que realize gestão junto à Energisa Mato Grosso, solicitando a contratação de mais servidores para a agência local de Canarana, a fim de melhorar a agilidade e a qualidade do atendimento à população.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4404/indicacao_no_336-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4404/indicacao_no_336-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual Sebastião Rezende que realize gestão junto às operadoras de telefonia móvel (Vivo, Claro, TIM e outras), bem como aos órgãos competentes (Anatel e Secretaria de Estado de Ciência, Tecnologia e Inovação – SECITECI/MT), para obter informações oficiais sobre a previsão de implantação do 5G em Canarana-MT, bem como solicitar melhorias imediatas na infraestrutura atual de telefonia e internet.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4405/indicacao_no_337-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4405/indicacao_no_337-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam colocadas placas com o nome das ruas, e também numeradas as casas do Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4406/indicacao_no_338-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4406/indicacao_no_338-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja ampliada a iluminação da quadra de areia ao lado da Escola Nova Era.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4407/indicacao_no_339-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4407/indicacao_no_339-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a manutenção e iluminação na Praça do Bairro União.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4408/indicacao_no_340-2025_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4408/indicacao_no_340-2025_c.pdf</t>
   </si>
   <si>
     <t>Para que o Município, através da Secretaria de Saúde adquira uma moto para a locomoção da agente de saúde do Assentamento Guatapará.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual Sebastião Rezende que, por meio de requerimento junto à Secretaria de Estado de Infraestrutura e Logística de Mato Grosso (SINFRA/MT), solicite informações oficiais sobre a intenção do Governo do Estado e o cronograma de pavimentação da MT-020, no segmento compreendido entre a MT-326 e a BR-158, com extensão aproximada de 50 quilômetros.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que possa ser feito um estudo para o atendimento mensal da equipe médica junto à Comunidade Rural da Milagrosa e dá outras providências ”.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
@@ -7377,913 +7377,913 @@
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>Para que a Vigilância Sanitária promova fiscalização próximo a empresa SESAM, e ver sobre meio fio quebrado onde rejeitos estão sendo jogados na rua.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>Amanda da Roza</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4490/indicacao_368.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4490/indicacao_368.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitos banheiros no Complexo Esportivo Gyancarlo Carneiro dos Santos.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A família de Ilda Carmelita Simion Dell’Osbel pelo seu falecimento.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3926/mocao_02.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3926/mocao_02.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 AO SENHOR MARCELO MELO _x000D_
 Pelo excelente trabalho prestado ao município, pela sua gentileza e disposição em atender as pessoas, que seu exemplo de alegria possa ser seguido pelos demais e assim vivermos em um ambiente mais leve e feliz.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3927/mocao_03.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3927/mocao_03.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Senhor Joris Maciel dos Santos Josende_x000D_
 Ao Senhor Airton Pereira Mesquita_x000D_
 A Senhora Celia Maria Ferreira_x000D_
 A Senhora Lucineide da Silva Couto_x000D_
 A Senhora Priscila Galvão Ataídes de Assunção_x000D_
 _x000D_
 Pela formatura no Curso Bacharelado em Direito pela Universidade do Estado de Mato Grosso - UNEMAT na cidade de Água Boa.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3951/mocao_04.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3951/mocao_04.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 AO PASTOR ALESSANDRO LUIZ ESTEVES_x000D_
 Em reconhecimento à sua contribuição intelectual e acadêmica como coautor do livro “Religião e Filosofia”, cujo lançamento ocorreu no dia 09 de março, na Igreja Assembleia de Deus Madureira._x000D_
 O Pastor Alessandro Luiz Esteves tem se destacado não apenas em sua missão religiosa, mas também no campo do conhecimento, promovendo reflexões profundas sobre a interseção entre fé e filosofia. A publicação dessa obra representa um relevante acréscimo ao debate teológico e filosófico, demonstrando o compromisso com a disseminação do saber e o fortalecimento dos valores cristãos._x000D_
 Dessa forma, a Câmara Municipal de Canarana, expressa seu reconhecimento e admiração por essa significativa conquista, parabenizando o homenageado por sua dedicação e contribuição à literatura e ao pensamento cristão.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3952/mocao_05.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3952/mocao_05.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 À IGREJA O BRASIL PARA CRISTO_x000D_
 em comemoração aos seus 10 anos de ministério em Canarana neste mês de março, atualmente sob a liderança dos Pastores Nerivan Luiz e Sandra Pereira._x000D_
 Ao longo dessa década, a Igreja O Brasil Para Cristo tem sido um pilar de fé, esperança e transformação para a comunidade canaranense, promovendo um trabalho ministerial sólido, pautado no amor ao próximo e no compromisso com a Palavra de Deus. Durante esse período, dezenas de vidas e famílias foram impactadas positivamente, encontrando na igreja acolhimento, orientação e suporte tanto no âmbito espiritual quanto emocional._x000D_
 Reconhecendo a relevância social e espiritual desse ministério, esta Casa Legislativa manifesta sua gratidão e respeito à Igreja O Brasil Para Cristo, seus líderes e fiéis, por seu compromisso inabalável em servir à sociedade com dedicação e zelo. Que este reconhecimento sirva como incentivo para a continuidade desse trabalho tão essencial para o fortalecimento da fé e do bem-estar da comunidade._x000D_
 Dessa forma, o Legislativo Municipal registra esta justa homenagem, parabenizando a Igreja O Brasil Para Cristo por sua trajetória e desejando que os próximos anos sejam de ainda mais conquistas e bênçãos.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3988/mocao_06.2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3988/mocao_06.2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Senhor João Batista da Silva Peres_x000D_
 _x000D_
 Pela realização do 3º torneio de Futevôlei realizado em Canarana, movimentando atletas de toda a região.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3989/mocao_07.2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3989/mocao_07.2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Adelina Inácio Silva e Vanderleia Sena Souza_x000D_
 _x000D_
 Pela realização do 3º torneio de Futsal Feminino, com participação de 80 mulheres.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3990/mocao_08.2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3990/mocao_08.2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 Ao Doutor Luiz Gonzaga_x000D_
 Presidente da Sociedade Brasileira de Nefrologia Regional MT_x000D_
 Pela parceria na realização da Campanha de Saúde Cuidado com os rins em Canarana, no dia 29 de março com atendimento de 80 pacientes. _x000D_
 Na campanha do Dia Mundial do Rim 2025, realizada pela Sociedade Brasileira de Nefrologia, o foco é reforçar a importância do diagnóstico e acesso ao tratamento da doença renal crônica.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4006/mocao_09.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4006/mocao_09.25.pdf</t>
   </si>
   <si>
     <t>A família da Senhora Maria Aparecida Araújo pelo seu falecimento.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4034/mocao_10.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4034/mocao_10.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A família do Senhor Márcio Hiromi Miyaji pelo seu falecimento</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4036/mocao_11.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4036/mocao_11.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Alexandre Pörsch_x000D_
 E Diego Sousa Silva - Impacto Produções _x000D_
 Pela realização do Primeiro Encontro Canarana Off Road_x000D_
 _x000D_
 O evento foi um sucesso, gerando lucros para restaurantes, hotéis, oficinas, bares e lanchonetes, além de promover o desenvolvimento do turismo local e fortalecer a economia da cidade._x000D_
 Agradecemos aos organizadores do evento por seu trabalho árduo e dedicação, que resultou em uma experiência inesquecível para os participantes e moradores da cidade._x000D_
 Esperamos que o Off Road se torne uma atividade regular em nossa cidade, continuando a gerar benefícios para a comunidade e promover o desenvolvimento local._x000D_
 Por isso, a Câmara Municipal de Canarana aplaude e parabeniza os organizadores do evento e todos os envolvidos em sua realização."</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4038/mocao_12.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4038/mocao_12.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 À IGREJA PRESBITERIANA DE CANARANA_x000D_
 pela inauguração de seu novo templo, ocorrido no final do mês de março de 2025, localizado no bairro Jardim Curitiba._x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 A inauguração do novo templo da Igreja Presbiteriana de Canarana representa um marco significativo para a comunidade local. Trata-se de uma edificação moderna, projetada para acolher dezenas de famílias, proporcionando um espaço adequado para a realização de cultos, atividades religiosas e sociais._x000D_
 Além do salão principal, o templo conta com salas de aula que, em breve, poderão ser utilizadas para o desenvolvimento de projetos em parceria com o poder público municipal, beneficiando não apenas os membros da igreja, mas toda a população do bairro Jardim Curitiba, bairro União e outros._x000D_
 Diante do exposto, propomos a presente Moção de Aplausos como reconhecimento e agradecimento pelo relevante trabalho desenvolvido pela Igreja Presbiteriana de Canarana, desejando que este novo templo seja um espaço de bênçãos, união e crescimento para todos.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4039/mocao_13.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4039/mocao_13.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APALUSO_x000D_
 A Seleção Masculina de Handebol de Canarana categoria Adulto, pela participação nos dias 05 e 06 de abril de 2025 na 2ª COPA AGUA BOA DE HANDEBOL e ter se classificado na quarta colocação, ficando entre as equipes premiadas e sendo o único representante do Vale do Araguaia.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4050/mocao_14.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4050/mocao_14.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 SRA. CLÁUDIA FERRAZ DA SILVA, COORDENADORA DA CASA DA CRIANÇA_x000D_
 AO SR. WEULLEM BATISTA GOMES, CONSELHEIRO TUTELAR_x000D_
 E À SRA. LIZA FERNANDA SALES FILGUEIRAS, CONSELHEIRA TUTELAR_x000D_
 _x000D_
 pela atitude proativa, ética e responsável diante de um episódio de pichação no muro da Casa da Criança, onde haviam sido feitas inscrições alusivas a uma facção criminosa._x000D_
 Com empatia, zelo e elevado senso de compromisso com o bem-estar e a segurança das crianças e adolescentes, os referidos profissionais uniram esforços e realizaram a pintura do muro, restaurando a dignidade do espaço e reafirmando o papel protetor da instituição perante a comunidade._x000D_
 Este gesto simbólico e concreto traduz não apenas uma ação de cuidado com o espaço físico, mas também uma demonstração de resiliência, respeito e valorização do ambiente que acolhe e protege os direitos infantojuvenis.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4053/mocao_15.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4053/mocao_15.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A família de Laurindo Southier pelo seu falecimento._x000D_
 Família Pioneira de Canarana, aqui chegaram em 13 de julho de 1973, muito contribuiu com a história e desenvolvimento de Canarana. A Família Southier nossa homenagem e gratidão pela história construída.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4106/mocao_16.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4106/mocao_16.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 A Valentina Mazurek_x000D_
 eleita Miss Simpatia na categoria Miss Brasil Teen Universe_x000D_
 No concurso Miss Brasil 2025 realizado em Campo Grande/MS.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4140/mocao_17.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4140/mocao_17.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Professora Senhora ANAIR BORGES SEIBERT _x000D_
 pelos relevantes serviços prestados à sociedade Canaranense num período de 35 (trinta e cinco) anos._x000D_
 Justificativa: Tal moção se deve, pois, há de se ressaltar que a nobre servidora municipal é merecedora de tal Moção uma vez no decorrer de sua trajetória na em sua função sempre demonstrou em suas ações ser uma profissional de garbo, de galhardia, com um imenso senso de tirocínio onde sempre a vimos buscar as melhores soluções para o fortalecimento da educação em seu nível maior possível e isso fez e faz com que sempre alcance seus objetivos e consiga receber tais adjetivos, parabéns pela sua conquista e que muitas outras venham, parabéns pela sua aposentadoria!</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>Moção de Aplauso _x000D_
 A Professora Eliane Marques Benedito pela sua aposentadoria após mais de 25 anos de serviço prestado a Educação, em especial em Canarana.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>Moção de Pesar a Família Ganassini pelo falecimento da Senhora Lenir Ganassini.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>Moção de Pesar a Família Giacomoli e Feijó pelo falecimento da Senhora Neiva Giacomoli Feijó.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4168/mocao_22.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4168/mocao_22.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Maestro Senhor EDILSON LUCIO CORDEIRO pelos relevantes serviços prestados à sociedade Canaranense num período de 10 (dez) anos, final dos anos 90 e início dos anos 2000, em que esteve à frente da Banda Municipal Átila Rodrigues Falcão.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4173/mocao_22.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4173/mocao_22.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A família Porto pelo falecimento de Ribamar Porto.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4191/mocao_23.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4191/mocao_23.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 Pelas conquistas alcançadas nos Jogos Estudantis de Seleções 2025_x000D_
 _x000D_
  Seleção voleibol feminino estudantil - Campeão _x000D_
 Seleção de voleibol masculino estudantil - vice/Campeão _x000D_
 Seleção de futsal masculino escolar 31 de Março - 3° Lugar</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4192/mocao_24.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4192/mocao_24.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 _x000D_
 A COMITIVA 100 CAVALOS _x000D_
 Pela conquista do 1º lugar na Queima do Alho 2025.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4212/mocao_25.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4212/mocao_25.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 _x000D_
 A ADAC -  ASSOCIAÇÃO DOS AMIGOS DE CANARANA _x000D_
 Pela realização da FEICAN 2025, onde em apenas 70 dias viabilizaram a realização desta grandiosa festa com sucesso,  trazendo lazer e diversão ao povo de nossa cidade, bem como fomento do comércio local.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4218/mocao_26.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4218/mocao_26.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APALUSO_x000D_
 A ASDECS – Associação de Desenvolvimento Comunitário do Distrito de Serra Dourada pela realização da Primeira Festa Julina no último dia 19 de julho de 2025, levando entretenimento e alegria ao Distrito, buscando a união entre todos que ali residem e pela principal atividade da associação que é buscar o desenvolvimento de toda a comunidade local.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4220/mocao_27.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4220/mocao_27.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APALUSO_x000D_
 Ao Senhor Rogério Mariotto_x000D_
 por ter se voluntariado a sanar problema estrutural que ocorria em frente à sua residência e que afetava de forma tamanha também sua vizinhança.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4221/mocao_28.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4221/mocao_28.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APALUSO_x000D_
 A Companhia de Rodeio Mundo Novo – através de seus proprietários Sidney dos Santos Lima e Guilherme dos Santos Lima, _x000D_
 levando entretenimento e alegria ao município de Canarana MT com a sua participação junto a FEICAN 2025 que ocorreu nos dias 09 a 13 de julgo de 2025.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4222/mocao_29.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4222/mocao_29.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APALUSO_x000D_
 Ao Peão de Rodeio Profissional Mário de Negri, por ter levado entretenimento, orgulho e alegria ao município de Canarana MT com a sua competitividade e participação junto a FEICAN 2025 que ocorreu nos dias 09 a 13 de julgo de 2025.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>Moção de Aplauso a todos os Vereadores pelo brilhante trabalho e dedicação ao povo de Canarana.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4233/mocao_31.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4233/mocao_31.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A BANDA REPRIZES _x000D_
 Por sempre animar as festas de nossa cidade com grande entusiasmo e variedade musical, banda de nosso município com excelente qualidade.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4241/mocao_32.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4241/mocao_32.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 A Dra Dayeza - Médica do PSF Jardim Tropical_x000D_
 pelo excelente trabalho dedicado aos munícipes, porque além de ser uma Médica muito eficiente é um ser humano ímpar a serviço da saúde canaranense.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4242/mocao_33.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4242/mocao_33.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A todos os Servidores da EMEB Serra Dourada _x000D_
 Pela excelência no serviço público e pela conquista do primeiro lugar nos índices municipais da Avaliação Somativa, no âmbito do Avalia-MT, que mede a proficiência e o nível de aprendizagem dos estudantes ao final de cada ciclo de ensino._x000D_
 _x000D_
 Equipe Gestora_x000D_
 Diretora: Ruth Lorenzon_x000D_
 Coordenadora: Sandra Regina Wojhan Facioni_x000D_
 Secretaria: Márioni Justina Giovanoni Grando._x000D_
 _x000D_
 Motoristas: Adalberto Joaquim de Sousa, Dayanna de Marchi, Francisco_x000D_
 TDI: Adriana Silva Matos, Ana Cecília Coling da Silva._x000D_
 Agente de Nutrição:  Ana Lucia Simão Santana._x000D_
 Agente de limpeza:  Marilena Evelise Kich_x000D_
 Professores:_x000D_
 Aniquerson Lourenço dos Reis_x000D_
 Clarissa Zenaro Ceccatto._x000D_
 Dayane Souza e Silva Zenaro_x000D_
 Léia Spode Zenaro_x000D_
 Marcia Souza Taborda_x000D_
 Marisa Heliere Ferreira Rodrigues_x000D_
 Veridiana da Silva Patatt</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4243/mocao_34.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4243/mocao_34.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APALUSO_x000D_
 A Equipe de Futebol Amador ARENA/PSG pela conquista do Vice-Campeonato Amador 2025.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4244/mocao_35.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4244/mocao_35.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APALUSO_x000D_
 Ao Esporte Clube São Bento pela conquista do Título do Campeonato Amador 2025.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>Moção de Reconhecimento _x000D_
 Ao Senhor Josafat Moraes Maciel _x000D_
 Ex Presidente do Rotary Canarana por todo trabalho realizado juntamente ao Clube</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>Moção de Aplauso _x000D_
 A Senhora Luciana Zampieron</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 A Equipe da Polícia Judiciária Civil de Canarana pelo excelente trabalho realizado, em especial, durante a Operação “Verdades Secretas”, nosso reconhecimento e agradecimento pelo empenho: _x000D_
 Flavio Leonardo Santana Silva - Delegado de Polícia_x000D_
 Nathalia Santos Ramalho - Escrivã de Polícia _x000D_
 Valdivino Vital Amordivino - Investigador de Polícia _x000D_
 Luís Conrado Barros Araújo - Investigador de Polícia</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>Moção de Aplauso: Ao senhor Gleidesson Giliano Rossini, pelo trabalho prestado junto ao Conselho Tutelar de Canarana/MT</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>Moção de Aplauso: Ao senhor Guilherme, pela belíssima realização do  Torneio de Dia dos Pais, realizado na Localidade do Culuene</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4303/mocao_41.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4303/mocao_41.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Enfermeira Keila Cristina Camargo_x000D_
 Pela sua atuação durante 06 anos do PSF Rural da Localidade do Garapú e agora dando Continuidade ao seu trabalho de excelência no PSF Jardim Tropical.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4304/mocao_42.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4304/mocao_42.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Às alunas Raissa Ciota, Yasmin Zeni e aos alunos Antônio Vitor da Veiga Brito e Kalleb Rodrigues Sousa Silva_x000D_
 da Escola Estadual Militar Tiradentes Sebastião Ferreira Miranda, pela brilhante participação e conquista nos Jogos Militares do Estado de Mato Grosso, pela destacada participação nos Jogos Militares de Mato Grosso, na categoria Robótica. Com dedicação, talento e espírito inovador, os estudantes desenvolveram um protótipo de indicadores de qualidade no plantio, projeto que demonstra não apenas competência técnica, mas também preocupação com a sustentabilidade e o avanço tecnológico na agricultura._x000D_
 Graças ao empenho e à criatividade do grupo, a equipe conquistou o 3º lugar entre 27 escolas militares participantes de todo o Estado, resultado que enche de orgulho a instituição, seus familiares e toda a comunidade escolar._x000D_
 Assim, registramos nossos sinceros cumprimentos pelo esforço, pela disciplina e pelo excelente desempenho alcançado, destacando que iniciativas como esta contribuem para a valorização da educação, da ciência e da inovação.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4305/mocao_43.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4305/mocao_43.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao aluno Caio Ferreira dos Santos, do 7º ano da Escola Estadual Militar Tiradentes Sebastião Ferreira Miranda_x000D_
 pela brilhante conquista nos Jogos Militares do Estado de Mato Grosso, pela destacada participação nos Jogos Militares do Estado de Mato Grosso, na categoria Xadrez_x000D_
 Com dedicação, raciocínio estratégico e habilidade exemplar, o aluno alcançou o 1º lugar entre 27 escolas militares participantes de todo o Estado, demonstrando não apenas talento intelectual, mas também disciplina e espírito competitivo, valores que engrandecem a educação e a formação cidadã._x000D_
 Essa conquista é motivo de orgulho para sua família, sua escola e toda a comunidade escolar, reafirmando o compromisso com a excelência acadêmica e esportiva._x000D_
 Assim, registramos nossos sinceros parabéns pelo desempenho excepcional e pelo exemplo de superação e dedicação, que certamente inspirará outros jovens a seguirem o caminho do conhecimento e da prática saudável do esporte.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4315/mocao_44.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4315/mocao_44.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 Aos Estudantes do IFMT Campus Canarana pela participação na _x000D_
 10ª Edição dos Jogos do IFMT – JIFs 2025_x000D_
 _x000D_
 Coordenado pela Professora Dra Giseli Sikora, titular da cadeira de Educação Física do Campus, e assistida pelos assistentes técnicos: Professor Drº Renan Filgueiras - IFMT, Professor Fabiano Rezende- Município de Canarana, Franthesco Fernandes - Assessor da Direção Geral IFMT._x000D_
 Competiram nos jogos 25 estudantes nas modalidades - Vôlei Masculino, Futsal Masculino, Vôlei de areia feminino, Xadrez e Natação._x000D_
 Tendo conseguido medalha de prata na Natação - 50 metros livre  o aluno  Alejandro Rochcik.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 a Família do Senhor Guaraci dos Santos Matieli pelo seu falecimento.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4325/mocao_46.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4325/mocao_46.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Dennis Rognner Gomes Pereira_x000D_
 _x000D_
 Pela conquista do título de Campeão do Circuito Mato-grossense de_x000D_
 Futvôlei 2025, na categoria Intermediário.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4326/mocao_47.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4326/mocao_47.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 A Isabel Cristina Taborda e _x000D_
 Flavia Peixoto de Madeiros_x000D_
 _x000D_
 pela brilhante realização do Circuito Sandplay de Beach Tênis, cuja etapa final ocorreu no município de Canarana, contando com a presença ilustre da número um do Brasil, Sophia Chow._x000D_
 Tal iniciativa tem se destacado por promover o esporte, incentivar a prática saudável e proporcionar momentos de integração e lazer, reunindo e movimentando amantes do Beach Tênis de diversas regiões do país.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4334/mocao_48.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4334/mocao_48.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 AOS SENHORES ALTEMAR DIAS DOS SANTOS E_x000D_
 SÉRGIO PEREIRA DA SILVA_x000D_
 _x000D_
 Pelo trabalho de excelência desenvolvido no Portal Fala Altemar, que se consolidou como importante canal de comunicação da comunidade, recebendo denúncias relacionadas à falta de água, energia, outros serviços essenciais e demandas da população de uma forma geral. O portal tem atuado de forma ágil, responsável e imparcial, buscando soluções administrativas que contribuem de maneira significativa para o bem-estar da população.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4336/mocao_49.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4336/mocao_49.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A família Reyes, pelo falecimento do Senhor Elisson Reyes.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4358/mocao_50.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4358/mocao_50.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 Ao Senhor Fernando Vinicius Souza Rodrigues_x000D_
 Chefe da 31ª Zona Eleitoral de Canarana-MT_x000D_
 _x000D_
 E aos atendentes:_x000D_
 Vitor Manoel Chaves Sampaio_x000D_
 Ademir Soares de Anhaya_x000D_
 Alinny Martini Pinheiro_x000D_
 Josiane Pinheiro da Silva Siqueira_x000D_
 Nielson Guimarães Silva_x000D_
 Andreia Tatiana Alvonoz Andolhe_x000D_
 _x000D_
 pelo relevante trabalho prestado durante a realização do Mutirão da Justiça Eleitoral em Canarana-MT._x000D_
 O referido mutirão possibilitou a realização de mais de 400 atendimentos à população, abrangendo serviços essenciais à cidadania, como alistamento, transferência e regularização eleitoral, aproximando a Justiça Eleitoral dos munícipes e garantindo o pleno exercício democrático._x000D_
 A dedicação, eficiência e espírito de compromisso demonstrados pelos homenageados foram fundamentais para o êxito desta ação, que não apenas atendeu a uma expressiva demanda, mas também reforçou a importância do acesso facilitado aos serviços eleitorais, contribuindo para a organização e fortalecimento da democracia em nosso município.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4367/mocao_51.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4367/mocao_51.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 _x000D_
 A Silvina Ten Caten Zatti e Aldemir Zatti_x000D_
 Pelo nobre gesto de solidariedade e amor à comunidade, materializado na doação de uma área de 3.921,11 m², que possibilitou a regularização do traçado da Avenida Rio Grande do Sul, no Bairro Jardim Curitiba._x000D_
 Tal iniciativa reflete o verdadeiro espírito de cidadania, ao colocar o interesse coletivo acima do individual, beneficiando toda a comunidade. Esta ação contribui para o ordenamento urbano, facilita o tráfego local, valoriza os imóveis da região e promove melhores condições de convivência e desenvolvimento para os moradores._x000D_
 Gestos como este demonstram que o progresso da cidade é resultado da união entre o poder público e cidadãos comprometidos com o bem comum.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4369/mocao_52.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4369/mocao_52.25.pdf</t>
   </si>
   <si>
     <t>Ao Senhor_x000D_
 Fernando Vinicius Souza Rodrigues_x000D_
 Chefe da 31ª Zona Eleitoral de Canarana – MT_x000D_
 E aos Servidores_x000D_
 Josiane Pinheiro da Silva Siqueira_x000D_
 Jurema Ribeiro de Macedo_x000D_
 Andreia Tatiana Alvonoz Andolhe_x000D_
 Roberto Araújo Sousa_x000D_
 Sidnéia Marino_x000D_
 Nielson Guimarães Silva_x000D_
 Edilvane Matos Guimarães_x000D_
 Ademir Soares de Anhaya_x000D_
 Chisley Soares Cardoso_x000D_
 Alline Aparecida Martins Silva_x000D_
 Alinny Martini Pinheiro_x000D_
 Selina Maria de Jesus Kochenborger_x000D_
 Leonardo Gonçalves da Silva Filho_x000D_
 Anna Carolina Caetano Fernandes Sousa_x000D_
 Vitor Manoel Chaves Sampaio_x000D_
 Evelyn Ferreira Parula_x000D_
 _x000D_
 Pela dedicação, presteza e relevante serviço prestado à comunidade durante o atendimento aos cidadãos no âmbito do Programa Habita Mais, ocasião em que, em menos de dois meses, foram atendidos quase dois mil eleitores, demonstrando compromisso, eficiência e respeito com a população de Canarana.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4372/mocao_53.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4372/mocao_53.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APALUSO_x000D_
 A ASDECS – Associação de Desenvolvimento Comunitário do Distrito de Serra Dourada e ao Banco SICOOB Canarana, pela realização no dia 04 de outubro de 2025 de evento alusivo ao Dia das Crianças em parceria com o banco SICOOB.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A Secretaria de Esportes _x000D_
 pelo envio da maior delegação Liga Azul _x000D_
 Torneio de Futsal em Água Boa.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 _x000D_
 A Equipe do Dr. Hugo Junqueira e Equipe da Secretaria Municipal de Saúde pelo excelente trabalho realizado na campanha de dermatologia.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4385/mocao_56.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4385/mocao_56.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 AO COLÉGIO JESUS MARIA JOSÉ _x000D_
 Pelos mais de 30 anos dedicados à educação em Canarana, formando gerações com excelência, compromisso e valores sólidos. Ao longo de sua trajetória, o Colégio tem se destacado pela qualidade do ensino, pela dedicação de seus educadores e pela constante busca em preparar seus alunos para os desafios do mundo, pautando-se na ética, no respeito, na competência e na responsabilidade social.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4386/mocao_57.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4386/mocao_57.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A Família da Senhora Margareth Mello Wegner pelo seu falecimento ocorrido em 19 de outubro</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4390/mocao_58.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4390/mocao_58.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 Ao Leandro Bike _x000D_
 Pela realização da 4ª edição do Rachão de MTB</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4402/mocao_59.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4402/mocao_59.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 À servidora ROSE NORONHA, da Secretaria Municipal de Saúde, em reconhecimento à sua dedicação, ao excelente atendimento prestado à população e ao carisma demonstrado no exercício de suas funções.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>A SEJEL – Secretaria Municipal de Esportes, juventude e lazer pela organização dos JOGOS ABERTOS MATOGROSSENSES em nosso município nos dias 31/10/2025 à 02/11/2025.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>A Todos os atletas das modalidades e naipes  do município  de Canarana/MT pela participação nos dias 31/10/2025 à 02/11/2025 dos JOGOS ABERTOS MATOGROSSENSES.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>A Seleção Feminina de Futsal de Canarana categoria Adulto, pela participação nos dias 31/10/2025 à 02/11/2025 dos JOGOS ABERTOS MATOGTROSSENSES e ter se consagrada CAMPEÃ.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>A Seleção Masculina de Handebol de Canarana categoria Adulto, pela participação nos dias 31/10/2025 à 02/11/2025 dos JOGOS ABERTOS MATOGROSSENSES e ter se consagrada CAMPEÃ.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4437/mocao_64.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4437/mocao_64.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A Família de Jéssica Dávila Machado pelo seu falecimento. _x000D_
 Expressamos nossas mais sinceras condolências aos familiares e amigos, rogando a Deus que conceda o conforto necessário para enfrentar essa difícil perda.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4439/mocao_65.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4439/mocao_65.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 _x000D_
  A ALESSANDRA WOJAHN FACIONI - Assessora de Convênios_x000D_
 pelo destacado trabalho e dedicação que contribuíram de forma decisiva para a conquista da Creche do Bairro União, beneficiando a comunidade e fortalecendo as políticas públicas de atendimento à educação infantil.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4446/mocao_66.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4446/mocao_66.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A Família Gall pelo falecimento do Senhor Egon Gall. _x000D_
 Nossas mais sinceras condolências, rogando a Deus que conforte seus corações neste momento de dor."</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4447/mocao_67.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4447/mocao_67.25.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento do Senhor Saul Colossi._x000D_
 Solidarizando-se com seus familiares e amigos e desejando que encontrem força e conforto para superar este momento de tristeza."</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>Moção de Aplauso _x000D_
 _x000D_
 Catuense Esporte Clube _x000D_
 Campeão Municipal Copa Master _x000D_
 _x000D_
 Arena PSG_x000D_
 Vice-Campeão Municipal Copa Master</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A&amp;E Sports - Campeão sub-20_x000D_
 Baruch Sports - Vice-Campeão sub-20</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 _x000D_
 A Academia Studio Fit pela realização da corrida de rua.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A Secretaria de Esportes e demais organizadores pela realização do EcoBike.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4481/mocao_72.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4481/mocao_72.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Senhora Jane Ganassini_x000D_
 Iniciou como assistente administrativo no CREA/MT inspetoria de Canarana em 01/12/1994, no ano de 2025 completa 31 anos de CREA/MT e está se aposentando das atividades. Nesse período, Conquistas com o apoio da Vereadora Márcia, conseguindo o terreno para construção da atual sede própria da inspetoria de Canarana.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4482/mocao_73.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4482/mocao_73.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Michael Ferraz do Nascimento e Família _x000D_
 pelo trabalho realizado na casa de apoio Nossa Senhora Aparecida em Cuiabá</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4508/mocao_74.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4508/mocao_74.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 Aos Times campeões do JORE - JOGOS OLIMPICOS DO ESTADO DE MATOGROSSO - ETAPA  REGIONAL - Representando a Escola 31 de Março_x000D_
  Equipe de futsal masculino sub14_x000D_
 Equipe de vôlei de areia masculino sub14 de dupla_x000D_
 _x000D_
   E nesta semana estarão em Cuiabá jogando a ETAPA ESTADUAL</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>Celsinho, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4509/mocao_75.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4509/mocao_75.25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Alunos e Professores da Escola Estadual Militar Tiradentes CB PM Sebastião Ferreira Miranda_x000D_
 Pela participação e conquistas no _x000D_
 JORE - JOGOS OLIMPICOS DA REDE ESTADUAL DE MATOGROSSO - ETAPA  REGIONAL _x000D_
 ALUNOS: _x000D_
 Cristyan Goncalves Krombauer  - Vôlei De Areia Sub 18_x000D_
 Filippo Ceron Pereira - Vôlei De Quadra Sub 14_x000D_
 Guilherme Schindler Dos Reis - Vôlei De Quadra Sub 14_x000D_
 Jesimiel Carvalho Guimarães Saldanha - Vôlei De Quadra Sub 14_x000D_
 Wesley Alves Rodrigues Da Silva- Vôlei De Areia Sub 18_x000D_
 Bernardo Da Costa Ferreira- Xadrez Sub 14_x000D_
 Kalleb Rodrigues Sousa Silva	 - Xadrez Sub 17_x000D_
 Miguel Nunes Da Silva 	- Vôlei De Quadra Sub 14_x000D_
 Murilo De Oliveira Aguiar - Vôlei De Quadra Sub 14_x000D_
 Phietro Henrique Dos Santos Martins - Vôlei De Quadra Sub 14_x000D_
 		_x000D_
 PROFESSORES: 	_x000D_
 Romualdo Cesar Machado Chagas	_x000D_
 Robson Wainer</t>
   </si>
   <si>
     <t>4510</t>
   </si>
@@ -8324,1006 +8324,1006 @@
                                     _x000D_
 EMENDA ADITIVA Nº. 01. _x000D_
 _x000D_
 Art. 1º - Ficam acrescentadas as alíneas a,b,c,d,e,f,g, ao Inciso IV,  passando a vigorar a seguinte redação. _x000D_
 _x000D_
 IV -_x000D_
 a - A unidade habitacional deverá ser edificada conforme planta e memorial descritivo fornecido pela Secretaria de Obras ou correlata da Prefeitura Municipal;_x000D_
 b - Consideram-se agentes da segurança pública aqueles mencionados no artigo 144 da Constituição Federal;_x000D_
 c - Os imóveis deverão ser entregues à Prefeitura Municipal devidamente escriturados, livres e desembaraçados de quaisquer ônus, encargos ou restrições que possam comprometer sua destinação;_x000D_
 d - A destinação do imóvel dentro de cada instituição beneficiada, atenderá os servidores da ativa, sejam eles civis ou militares, seguirá o critério de tempo contínuo de serviço prestado no município, contado a partir da data de lotação, independentemente de patente, graduação, cargo ou classe, garantindo maior isonomia na concessão e fixação desses profissionais na cidade, sendo vedada a destinação do imóvel a agraciados com quaisquer outros programas habitacionais do município._x000D_
 e - O imóvel cedido não poderá ser objeto de locação, cessão, alienação ou qualquer outra forma de destinação a terceiros, devendo ser utilizado exclusivamente pelo agente beneficiado, sob pena de reversão do bem ao patrimônio do município e o impedimento do agente de segurança pública com nova contemplação;_x000D_
 f - O não aceite formal do imóvel no prazo de 15 (quinze) dias a partir da notificação ensejará a sua realocação para o próximo da lista dentro da instituição contemplada, sendo o agente notificado reposicionado no final da fila de espera._x000D_
 g - Os demais casos serão regulamentados pelo poder executivo municipal e seguindo na íntegra._x000D_
 Sala de Sessões; 14 de março de 2025_x000D_
 _x000D_
        Hendersson Gustavo da Costa Reckziegel                                Sancler Santarém _x000D_
 	Vereador                                                                      	               Vereador</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>Investigador Gustavo, Jocasta</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4368/emenda_aditiva_no_1_pl_74-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4368/emenda_aditiva_no_1_pl_74-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 74/2025_x000D_
 De 02 de outubro de 2025._x000D_
 (Autoria do Executivo)_x000D_
 Autoriza o Poder Executivo a adquirir áreas no perímetro urbano, sede e vilas, e de expansão urbana, para a implantação de empreendimentos habitacionais vinculados aos Programas do Governo Federal Minha casa, Minha Vida, Estadual Ser Família Habitação e Municipal Habita Mais Canarana, ou outros que venham a substituí-los ou serem criados, e dá outras providências._x000D_
 EMENDA ADITIVA Nº. 01_x000D_
 Art. 1º - Fica acrescentado o parágrafo primeiro no artigo 1º, passando a vigorar com a seguinte redação:_x000D_
 Art. 1º..._x000D_
 § 1º - A autorização concedida no caput do artigo se dará pelo prazo de 3 (três) anos, a contar da data da publicação da presente norma.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4371/emenda_aditiva_no_2_pl_74-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4371/emenda_aditiva_no_2_pl_74-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº74/2025_x000D_
 De 02 de outubro de 2025._x000D_
 (Autoria do Executivo)_x000D_
 _x000D_
 Autoriza o Poder Executivo a adquirir áreas no perímetro urbano, sede e vilas, e de expansão urbana, para a implantação de empreendimentos habitacionais vinculados aos Programas do Governo Federal Minha casa, Minha Vida, Estadual Ser Família Habitação e Municipal Habita Mais Canarana, ou outros que venham a substituí-los ou serem criados, e dá outras providências._x000D_
 _x000D_
 EMENDA ADITIVA N. 2_x000D_
 _x000D_
 Art. 1º - Fica acrescentado o parágrafo segundo no artigo 1º, passando a vigorar com a seguinte redação:_x000D_
 Art.1º ..._x000D_
 § º2. Em casos de permuta conforme disposto no caput deste artigo, o Poder Executivo deverá solicitar autorização legislativa junto a Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Investigador Gustavo, Jocasta, Márcia</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3761/emenda_modificativa_pl_002_2025_assinado_2_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3761/emenda_modificativa_pl_002_2025_assinado_2_1.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/2025_x000D_
 _x000D_
 _x000D_
 _x000D_
 Autor: JOA JOSE PORTO DOS SANTOS - MDB_x000D_
 Coautores: _x000D_
 _x000D_
 _x000D_
 Prezado Senhor,_x000D_
 RAFAEL GOVARI_x000D_
 Presidente da Comissão de Provisória_x000D_
 _x000D_
 O Vereador JOÁ JOSÉ PORTO DOS SANTOS – MDB no uso de suas prerrogativas legais e regimentais, apresenta para apreciação a seguinte Emenda Modificativa ao Projeto de Lei Ordinário nº 002/2025, que estabelece o índice de revisão geral dos servidores do Poder Legislativo e dá outras providências._x000D_
 _x000D_
 Altera-se o Art. 5º do Projeto de Lei Municipal nº 002/2025 de 20 de janeiro de 2025, que passa a ter a seguinte redação:_x000D_
 _x000D_
 Art. 5º - Com efeitos retroativos a 1º de janeiro de 2025, exceto aplicabilidade sobre as diárias, que terá seus efeitos nos termos do artigo anterior desta Lei.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3891/emenda_modificativa_do_pl._05-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3891/emenda_modificativa_do_pl._05-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 05/2025: EMENTA. Dispõe sobre a inclusão da citação “Canarana, Portal do Xingu e Capital do Gergelim” no rodapé de todos os documentos oficiais da Administração Pública Direta e da Câmara Municipal e dá outras providências .</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 03/2025, DE 27 DE FEVEREIRO DE 2025, “Acrescenta dispositivo à Lei Complementar nº 220/2023 de 05 de setembro de 2023: Dá Nova Redação ao Parcelamento e Uso do Solo Urbano e dispõe sobre outras providências”.                                   _x000D_
 EMENDA MODIFICATIVA Nº. 01. _x000D_
 _x000D_
 Art. 1º - Fica modificado o Inciso IV, passando a vigorar a seguinte redação. _x000D_
 _x000D_
 IV - O loteador obriga-se a construir unidades habitacionais para uso de agentes da segurança pública no percentual de 0,6% (zero vírgula seis por cento) dos lotes, calculados em referenciais de aproximação, para mais ou para menos, cuja área total dos imóveis será inclusa no cômputo da área institucional mencionada no inciso I deste artigo, sendo que cada unidade habitacional deverá ter área mínima de 56 m² (cinquenta e seis metros quadrados)._x000D_
 Sala de Sessões; 14 de março de 2025_x000D_
 _x000D_
 Hendersson Gustavo da Costa Reckziegel_x000D_
 Vereador _x000D_
 _x000D_
 Sancler da Silva Santarém_x000D_
 Vereador</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3967/emenda_modificativa_ao_plc_no_07-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3967/emenda_modificativa_ao_plc_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Complementar nº 07/2025 que:  - Dispõe sobre criação de cargos de provimento, em comissão. Altera parcialmente o Anexo I da Lei Complementar nº 029/2002, e dá outras providências.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>Amanda da Roza, André da Madeireira, Celsinho, Dile, Investigador Gustavo, Jocasta, Márcia, Professor Rosinelson, Rafael Govari, Subtenente Sancler Santarém</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 14/2025, DE 28 DE MAIO DE 2025. Dispõe sobre alteração de dispositivo da Lei Complementar nº 220 de 05 de setembro de 2023, que dispõe sobre o Parcelamento e Uso do Solo Urbano no Município de Canarana/MT, e das outras providências._x000D_
                                   _x000D_
 EMENDA MODIFICATIVA Nº. 01. _x000D_
 _x000D_
 Art. 1º - Fica modificado o Artigo 11- B do Artigo 2º, passando a vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 11-B:  As Áreas Institucionais, a critério da Administração Municipal demonstrado o interesse público, com anuência do Grupo Técnico Permanente vinculado à Secretaria de Viação e Obras Públicas e autorizado pela Câmara Municipal poderão ser: total ou parcialmente permutadas, ou compensadas, mediante as seguintes formas e condições:</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4153/emenda_modificativa_p._resolucao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4153/emenda_modificativa_p._resolucao.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01/2025 _x000D_
 AO PROJETO DE RESOLUÇÃO Nº 08/2025: “Dispõe sobre a concessão de auxílio de assistência suplementar e dá outras providências”._x000D_
 _x000D_
 Art. 1º - Fica modificado o Art. 8º § 1º que passa a vigorar com a seguinte redação: _x000D_
 Art. 8º § 1º Serão aceitos como documentos comprobatórios: nota fiscal ou cupom fiscal com CPF do servidor e CNPJ do prestador, emitidos por farmácias, clínicas médicas, laboratórios, consultórios odontológicos, psicológicos, fisioterapêuticos, entre outros serviços relacionados a saúde. _x000D_
 _x000D_
   Sala de Sessões, 11 de junho de 2025._x000D_
 _x000D_
 Joá José Porto dos Santos_x000D_
 Presidente</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4155/emenda_modificativa_ao_plc_09-2025_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4155/emenda_modificativa_ao_plc_09-2025_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 09/2025, DE 14 DE MAIO DE 2025, Altera a Lei Complementar nº 193, de 2021, que dispõe sobre o parcelamento e uso do solo urbano no Município de Canarana/MT, para autorizar o desmembramento de lotes de esquina com critérios específicos._x000D_
                                 _x000D_
 EMENDA MODIFICATIVA Nº. 01. _x000D_
 _x000D_
 Art. 1º - Fica modificada a minuta e o Artigo 1º, passando a vigorar a seguinte redação. _x000D_
 _x000D_
 Altera a Lei Complementar nº 220, de 2023, que dispõe sobre o parcelamento e uso do solo urbano no Município de Canarana/MT, para autorizar o desmembramento de lotes de esquina com critérios específicos._x000D_
 Art. 1º Acrescenta o § 3º ao artigo 46 da Lei Complementar nº 220 de 05 de setembro de 2023._x000D_
 _x000D_
 Sala de Sessões; 12 de junho de 2025_x000D_
 _x000D_
 Hendersson Gustavo da Costa Reckziegel_x000D_
 Vereador</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4293/emenda_modificativa_pl_no_63-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4293/emenda_modificativa_pl_no_63-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 063/2025_x000D_
 De 07 de agosto de 2025._x000D_
 (Autoria do executivo)._x000D_
 _x000D_
 _x000D_
 DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVOS DA LEI 1.915 DE 14 DE MARÇO DE 2025, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR INSTRUMENTO E ALIENAR ÁREAS PÚBLICAS PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS AOS PROGRAMAS DE HABITAÇÃO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER FAMÍLIA HABITAÇÃO E MUNICIPAL DE HABITAÇÃO                                    _x000D_
 _x000D_
 EMENDA MODIFICATIVA Nº. 01. _x000D_
 _x000D_
 Art. 1º - Fica modificado o inciso I, e suprimido o seu item “l” do Art. 1°, passando a vigorar com a seguinte redação:_x000D_
 _x000D_
 _x000D_
 Art. 1° ..._x000D_
 I.	Imóvel denominado Loteamento Industrial III, situado na zona urbana desta cidade e Comarca de Canarana, Estado de Mato Grosso, com área total de 101.130,02 m2 (cento e um mil, cento e trinta metros quadrados e dois centímetros quadrados), atualmente distribuídos nas seguintes matrículas e áreas:_x000D_
 ...._x000D_
 l)	Suprimido _x000D_
 _x000D_
 Sala de Sessões, 18 de agosto de 2025_x000D_
 _x000D_
 _x000D_
 _x000D_
 ______________________________x000D_
 Joá José Porto dos Santos_x000D_
 Presidente</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4321/emenda_modificativa_pl_67-2025_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4321/emenda_modificativa_pl_67-2025_c.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 67/2025, DE 27 DE AGOSTO DE 2025, Acrescenta dispositivos a Lei Municipal nº 1771, de 19 de setembro de 2023 que: Dispõe sobre o Serviço de Transporte Remunerado Privado Individual de Passageiros com o Uso de Plataformas Tecnológicas de Transporte no Município de Canarana-MT, e dá outras providências_x000D_
  .                                    _x000D_
 EMENDA MODIFICATIVA Nº. 01. _x000D_
 _x000D_
 Art. 1º - Dê-se nova redação ao inciso I do art. 10-A do Projeto de Lei, que passa a vigorar nos seguintes termos:_x000D_
 I – Considerando a população estimada de trinta mil habitantes, poderão instalar-se, no máximo, quatro plataformas prestadoras de serviços no Município, com até dezoito motoristas cada._x000D_
 Acrescente-se parágrafo único ao art. 10-A, com a seguinte redação:_x000D_
 Parágrafo único. A cada acréscimo de dez mil habitantes, poderá ser autorizada a instalação de uma nova plataforma.” _x000D_
 _x000D_
 Sala de Sessões; 08 de setembro de 2025_x000D_
 _x000D_
 Márcia Graciela Luft_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4381/emenda_mod._portal_do_xingu.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4381/emenda_mod._portal_do_xingu.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N. 01_x000D_
 Art. 1º - Fica alterada a ementa, o artigo 1º e artigo 2º do Projeto de Resolução n. /2025, passando a vigorar com as seguintes redações:_x000D_
 _x000D_
 EMENTA. Autoriza a Câmara Municipal de Canarana a utilizar a denominação “Portal do Xingu” e “Capital do Gergelim”, e dá outras providências._x000D_
 _x000D_
 Art. 1º- Fica a Câmara Municipal autorizada a utilizar as denominações “Portal do Xingu” e “Capital do Gergelim”, atribuídas ao Município de Canarana-MT pela Lei Estadual nº 10.103, de 26 de Maio de 2014 e Lei Estadual n° 11.836, de 21 de julho de 2022, respectivamente._x000D_
 Art. 2º - A expressão “Canarana – Portal do Xingu e Capital do Gergelim” poderão ser utilizadas em:</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4461/emenda_modificativa_ao_pl_no_94-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4461/emenda_modificativa_ao_pl_no_94-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 94/2025_x000D_
 De 13 de novembro de 2025._x000D_
 (Autoria do executivo)._x000D_
 _x000D_
 Autoriza o Poder Executivo municipal a receber bem imóvel de propriedade particular, com encargo de destinação a regularização e ampliação do acesso da Avenida Rio Grande do Sul no bairro Jardim Florianópolis, e dá outras providências. _x000D_
 EMENDA MODIFICATIVA Nº. 01. _x000D_
 _x000D_
 Art. 1º - Fica modificada a Ementa e o § 2º do Art. 1º, passando a vigorar com a seguinte redação:_x000D_
 Ementa. Autoriza o Poder Executivo municipal a receber bem imóvel de propriedade particular, com encargo de destinação a regularização e ampliação do acesso da Avenida Rio Grande do Sul no bairro Jardim Curitiba, e dá outras providências. _x000D_
 Art. 1° ..._x000D_
 § 2º - O imóvel está sendo doado ao Município sem quaisquer dívidas ou ônus reais, para fins de regularização e ampliação do acesso da Avenida Rio Grande do Sul no bairro Jardim Curitiba._x000D_
 _x000D_
 Sala de Sessões, 17 de novembro de 2025_x000D_
 _x000D_
 ______________________________x000D_
 Investigador Gustavo_x000D_
 Vereador</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4480/emenda_modificativa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4480/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PL 85/2025 - LOA 2026_x000D_
 _x000D_
 DESTINAÇÃO DA EMENDA: Aplicação Direta_x000D_
 CONSTRUÇÃO, AMPLIAÇÃO E REFORMA DOS ESPAÇOS ESPORTIVOS DO MUNICIPIO._x000D_
 Valor: 250.000,00</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4031/emenda_supressiva_do_pj_de_resolucao_nc2ba_06-2025_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4031/emenda_supressiva_do_pj_de_resolucao_nc2ba_06-2025_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO RESOLUÇÃO Nº 06/2025 -Acrescenta dispositivos na Resolução nº 255/2022- Regimento Interno da Câmara Municipal de Canarana/MT._x000D_
 _x000D_
 EMENDA SUPRESSIVA Nº 01 _x000D_
 _x000D_
 Art. 1º - Fica Suprimido o § 5º do Artigo 1º._x000D_
 _x000D_
 Art.1º [...]_x000D_
 _x000D_
 § 5º - Suprimido</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3942/veto.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3942/veto.pdf</t>
   </si>
   <si>
     <t>Ofícionº 052/GAB/2025_x000D_
 A_x000D_
 Joá José Porto dos Santos_x000D_
 M.D. Presidente da Câmara Municipal de Vereadores Canarana – MT_x000D_
 Excelentíssimo Senhor,_x000D_
 Encaminho a Mensagem de Veto ao Projeto de Lei n.º 007/2025 de autoria do_x000D_
 Poder Legislativo, a fim de que, esta seja apreciada e votada por essa Egrégia Casa Legislativa. Sendo_x000D_
 o que tínhamos para o momento, renovamos protestos de estima e consideração._x000D_
 Cordialmente,_x000D_
 VILSON BIGUELINI_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4378/veto.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4378/veto.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor,_x000D_
 _x000D_
 Encaminho a Mensagem de Veto ao Projeto de Lei n.º 67/2025 de autoria do Poder Legislativo, a fim de que, esta seja apreciada e votada por essa Egrégia Casa Legislativa. Sendo o que tínhamos para o momento, renovamos protestos de estima e consideração._x000D_
 _x000D_
 Cordialmente,</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>ECP</t>
   </si>
   <si>
     <t>Edital de Convocação - Prefeitura</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3757/edital_de_convocacao_extraordinaria_001-_janeiro_dia_24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3757/edital_de_convocacao_extraordinaria_001-_janeiro_dia_24.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 24 de janeiro de 2025 com início às 14:00 horas para apreciar a seguinte Ordem do Dia:_x000D_
 _x000D_
 - Projeto de Lei: “Estabelece o índice de Revisão Geral dos servidores do poder legislativo e dá outras providências”._x000D_
 - Projeto de Lei: “Estabelece o índice de Revisão Geral na remuneração dos servidores do poder executivo, e dá outras providências”._x000D_
 - Projeto de Lei: Atualiza o Piso Salarial para os Profissionais, inclusive inativos e pensionistas, da Educação Básica Municipal, e dá outras providências._x000D_
 _x000D_
 Gabinete do Prefeito Municipal de Canarana, 20 de janeiro de _x000D_
 2025._x000D_
  _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3914/edital_de_convocacao_extraordinaria_001-__marco_1_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3914/edital_de_convocacao_extraordinaria_001-__marco_1_1.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 13 de  Março2025 com início às 18 :00horas para apreciar a seguinte Ordem do Dia:_x000D_
 _x000D_
 -	Projeto de Lei: “Autoriza O Poder Executivo Municipal A Firmar Instrumento E Alienar Áreas Públicas Para Construção De Unidades Habitacionais Vinculadas Aos Programas De Habitação Federal MinhaCasa Minha Vida E Estadual Ser Família Habitação E Municipal De Habitação”._x000D_
 _x000D_
 -	Projeto de Lei: Dispõe Sobre A Criação De “Programa De Incentivos A Projetos Habitacionais De Interesse Social”, Vinculado Aos Programas De Habitação Federal Do Minha Casa Minha Vida E Estadual Ser Família Habitação E Programa Municipal De Habitação”. _x000D_
 _x000D_
 _x000D_
 Gabinete do Prefeito Municipal de Canarana, 10 Março de 2025._x000D_
 _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4176/edital_de_convocacao_extraordinaria_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4176/edital_de_convocacao_extraordinaria_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei: ” Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio/Termo de Colaboração com o Instituto Esportivo Brasileiro G2 – G2 Super Sports</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4178/edital_de_convocacao_extraordinaria_30-06.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4178/edital_de_convocacao_extraordinaria_30-06.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 30 de junho de 2025 com início às 14:00 horas para apreciar a seguinte Ordem do Dia:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Projeto de Lei: ” Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio/Termo de Colaboração com o Instituto Esportivo Brasileiro G2 – G2 Super Sports.”_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Paço Municipal de Canarana – MT, em 25 de junho de 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4185/edital_de_convocacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4185/edital_de_convocacao.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 07 de julho de 2025 com início às 14:00 horas para apreciar a seguinte Ordem do Dia:_x000D_
 _x000D_
 _x000D_
 _x000D_
 Projeto de Lei:” Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação para repasse de recursos financeiros para o custeio de despesas não contempladas no memorial de cálculo previsto no Termo de Parceria entre a Associação dos Amigos de Canarana – ADAC e o FUNDO DE DESENVOLVIMENTO ECONOMICO DO ESTADO DE MATO GROSSO – FUNDES e necessários para realização da 29ª FEICAN e do 31º RODEIO SHOW, no Município de Canarana – MT e dá outras providências.”_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Paço Municipal de Canarana – MT, em 04 de julho de 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4268/edital_de_convocacao_extraordinaria_11-08-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4268/edital_de_convocacao_extraordinaria_11-08-2025.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 11 de agosto de 2025 com início às 14:00 horas para apreciar a seguinte Ordem do Dia:_x000D_
 _x000D_
 Projeto de Lei:” Aprova o loteamento de uso misto, residencial e comercial, denominado Novo Centro II, localizado no perímetro urbano, e dá outras providências.”_x000D_
 _x000D_
 Projeto de Lei:” Autoriza o Poder Executivo municipal a receber bens de propriedade particular, com encargo de destinação à política habitacional de interesse social, e dá outras providências._x000D_
 Paço Municipal de Canarana – MT, em 08 de agosto de 2025._x000D_
 _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4512/edital_de_convocacao_extraordinaria_dezembro.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4512/edital_de_convocacao_extraordinaria_dezembro.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 22 de dezembro de 2025 com início às 09:00 horas para apreciar a seguinte Ordem do Dia:_x000D_
 _x000D_
 Projeto de Lei: “Autoriza a Implantação de Parcelamento Especial de Interesse Social nos Loteamentos denominados Residencial e Comercial Alto do Cerrado, Residencial e Comercial Alto do Cerrado II e Industrial III, suprime e desafetas áreas institucionais e dá outras providências, para fins exclusivos de Habitação de Interesse Social. ”_x000D_
 _x000D_
 Projeto de Lei: ” Dispõe sobre a revalidação da aprovação do Loteamento Residencial e Comercial Alto do Cerrado II, ratifica os atos administrativos anteriormente praticados e fixa novo prazo para registro imobiliário. ”_x000D_
 _x000D_
 Paço Municipal de Canarana – MT, em 17 de dezembro de 2025._x000D_
 _x000D_
 Vilson Biguelini_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>RTRI</t>
   </si>
   <si>
     <t>Requerimento Uso Tribuna Livre</t>
   </si>
   <si>
     <t>Externo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3745/requerimento_tribuna_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3745/requerimento_tribuna_2.pdf</t>
   </si>
   <si>
     <t>Dra Cláudia M. G. Costa solicita uso da tribuna para falar sobre: Agradecimento aos Vereadores PL e PSDB/CIDADANIA.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>Michele Célia Maieron Dos Santos (Representante do Movimento Mães de Canarana). _x000D_
 Assunto: Solicitar Melhorias na saúde do município, bem como o remanejo da profissional de pediatria para o regime de plantão no hospital.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3890/tribuna_07032025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3890/tribuna_07032025.pdf</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4004/tribuna_otavio_augusto_04042025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4004/tribuna_otavio_augusto_04042025.pdf</t>
   </si>
   <si>
     <t>Otavio Augusto Maciel dos Santos - falar sobre combate a discriminação ao autismo, cota aos direitos dos autistas, cotas universitárias.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4005/tribuna_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4005/tribuna_assinado.pdf</t>
   </si>
   <si>
     <t>Scheila Franciele Ladwig Moreno - falar sobre CONSCIENTIZAÇÃO DO AUTISMO – PL DE CRIAÇÃO DA SEMANA MUNICIPAL DE_x000D_
 CONSCIENTIZAÇÃO DO AUTISMO – REPRESENTANDO AS MÃES AUTISTAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>Valdeson Damasceno de Oliveira - Falar sobre Plano de Cargos e Carreira dos servidores públicos Municipais e sobre encaminhamento de pacientes para Goiânia pelo SUS.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>PARTC</t>
   </si>
   <si>
     <t>Parecer Prévio Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas de Mato Grosso</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4511/parecer_1849387_2024_001.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4511/parecer_1849387_2024_001.pdf</t>
   </si>
   <si>
     <t>prefeitura Municipal de Canarana. Contas Anuais de Governo do exercício de 2024. Parecer Prévio favorável, com ressalvas, à aprovação. Recomendação ao Poder Legislativo.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Termo de Referendamento</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4018/termo_de_referendamendo_fernando.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4018/termo_de_referendamendo_fernando.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, com base na indicação do Executivo Municipal, através do Ofício nº 060/GAB/2025, de 01 de abril de 2025, e em cumprimento ao que dispõe o Art. 72 da Lei Municipal nº 695/2005 de 06 de maio de 2005, referendam a indicação do servidor Fernando de Souza, para o exercício do cargo de Diretor Executivo do Fundo Municipal de Previdência Social dos Servidores de Canarana – PREVICAN.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>ECC</t>
   </si>
   <si>
     <t>Edital de Convocação - Câmara</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3779/edital_de_convocacao_legislativo1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3779/edital_de_convocacao_legislativo1.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA_x000D_
 _x000D_
 Joá José Porto dos Santos, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 24 de janeiro, com início às 14h, no recinto da sede da Câmara Municipal, para apreciação do pedido de tramitação em regime de urgência da seguinte matéria: _x000D_
 •	Projeto de Lei nº 02/2025: Estabelece o índice de Revisão Geral dos servidores do Poder Legislativo e dá outras Providências._x000D_
 •	Projeto de Lei nº 03/2025: Estabelece o índice de Revisão Geral na remuneração dos servidores do Poder Executivo, e dá outras Providências._x000D_
 •	Projeto de Lei nº 04/2025: Atualiza o Piso Salarial para os Profissionais, inclusive inativos e pensionistas, da Educação Básica Municipal, e dá outras Providências._x000D_
 •	Projeto de Resolução nº 01/2025: “Estabelece o índice de Revisão Geral do Auxílio Alimentação dos Servidores da Câmara Municipal de Canarana – MT.”_x000D_
 _x000D_
                                              Gabinete da Presidência, 20 de janeiro de 2025._x000D_
 _x000D_
 Joá José Porto dos Santos_x000D_
 Presidente</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3919/edital_de_convocacao_pl_17_e_18-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3919/edital_de_convocacao_pl_17_e_18-2025.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA_x000D_
 _x000D_
 Joá José Porto dos Santos, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 13 de março, com início às 18h, no recinto da sede da Câmara Municipal, para apreciação do pedido de tramitação em regime de urgência da seguinte matéria: _x000D_
 •	Projeto de Lei nº 17/2025: Autoriza O Poder Executivo Municipal A Firmar Instrumento E Alienar Áreas Públicas Para Construção De Unidades Habitacionais Vinculadas Aos Programas De Habitação Federal Minha Casa Minha Vida E Estadual Ser Família Habitação E Municipal De Habitação”.   _x000D_
 •	Projeto de Lei nº 18/2025:  Dispõe Sobre A Criação De “Programa De Incentivos A Projetos Habitacionais De Interesse Social”, Vinculado Aos Programas De Habitação Federal Do Minha Casa Minha Vida E Estadual Ser Família Habitação E Programa Municipal De Habitação”. _x000D_
 _x000D_
                                              Gabinete da Presidência, 10 de março de 2025._x000D_
 _x000D_
 Joá José Porto dos Santos_x000D_
 Presidente</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3972/edital_de_convocacao_extraordinaria.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3972/edital_de_convocacao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA_x000D_
 Joá José Porto dos Santos, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 24 de março, com início às 13h, no recinto da sede da Câmara Municipal, para votação em regime de urgência das seguintes matérias: _x000D_
 •	Projeto de Lei Complementar nº 06/2025: “Dispõe sobre a verba de natureza indenizatória no âmbito do poder executivo municipal e dá outras providências._x000D_
 •	Projeto de Lei Complementar nº 07/2025: Dispõe sobre criação de cargos de provimento, em comissão. Altera parcialmente o Anexo I da Lei Complementar nº 029/2002, e dá outras providências._x000D_
 •	Projeto de Lei nº 22/2025: Dispõe sobre alteração e atualização do anexo I, tabela A e B, da Lei Municipal nº 1.076/2013, quanto aos valores das diárias a serem pagas aos agentes políticos e servidores do Município, e dá outras providências. _x000D_
   E para apreciação do pedido de tramitação em regime de urgência das seguintes matérias: _x000D_
 •	Projeto de Lei nº 24/2025: Altera tabela do anexo I, da Lei Municipal nº 1749, de 20 de junho de 2023., que “Dispõe sobre o regime de concessão de diárias da Câmara Municipal de Canarana - MT e dá outras providências.”_x000D_
 •	Projeto de Lei nº 25/2025: “Dispõe sobre a alteração de dispositivo da Lei 1.335, de 22 de novembro de 2017, que Estabelece o valor de verba de Natureza indenizatória pelo exercício da atividade Parlamentar._x000D_
 •	Projeto de Lei Complementar nº 08/2025: Dispõe sobre criação do cargo em comissão de Secretário Administrativo da Câmara Municipal de Canarana – MT, ficando inserido na Estrutura Administrativa e no lotacionograma do Legislativo, e dá outras providências._x000D_
 _x000D_
                                             Gabinete da Presidência, 21 de março de 2025._x000D_
 _x000D_
 Joá José Porto dos Santos_x000D_
 Presidente</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4149/__edital_de_convocacao_extraordinaria_09_06_2025_1_1_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4149/__edital_de_convocacao_extraordinaria_09_06_2025_1_1_1.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA_x000D_
 _x000D_
             Joá José Porto dos Santos, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 09 de junho, com início às 15h, no recinto da sede da Câmara Municipal, para: _x000D_
 •	Apreciar sobre a extinção do Mandato do Vereador Thiago Bitencourt Ianhes Barbosa, e Convocação do Suplente._x000D_
 _x000D_
                                                                    Gabinete da Presidência, 05 de junho de 2025._x000D_
 _x000D_
 _x000D_
                                                                               Joá José Porto dos Santos_x000D_
                                                                                             Presidente</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4174/edital_de_convocacao__dia__23_-_06-2025_de_sessao_extraordinaria_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4174/edital_de_convocacao__dia__23_-_06-2025_de_sessao_extraordinaria_c.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA_x000D_
 _x000D_
 Joá José Porto dos Santos, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 23 de junho, com início às 9:30h, no recinto da sede da Câmara Municipal, para votação da seguinte matéria: _x000D_
 •	Projeto de Lei Complementar nº 15/2025 que: Autoriza o Poder Executivo a conceder anistia de multa, juros e parcelamento de débitos inscritos em Dívida Ativa e dá outras providências. _x000D_
 _x000D_
                                              Gabinete da Presidência, 17 de junho de 2025._x000D_
 _x000D_
 _x000D_
                                                  Joá José Porto dos Santos_x000D_
                                                            Presidente</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4181/edital_de_convocacao_30-06-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4181/edital_de_convocacao_30-06-2025.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA_x000D_
 _x000D_
 Joá José Porto dos Santos, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 30 de junho, com início às 14h, no recinto da sede da Câmara Municipal, para apreciação do pedido de urgência da seguinte matéria: _x000D_
 •	Projeto de Lei nº 51/2025: Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio/Termo de Colaboração com o Instituto Esportivo Brasileiro G2 – G2 Super Sports.  _x000D_
 _x000D_
                                              Gabinete da Presidência, 25 de junho de 2025._x000D_
 _x000D_
 Joá José Porto dos Santos_x000D_
 Presidente</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4187/edital_de_convocacao_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4187/edital_de_convocacao_1.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA_x000D_
 Joá José Porto dos Santos, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 07 de julho, com início às 14h, no recinto da sede da Câmara Municipal, para apreciação do pedido de urgência da seguinte matéria:_x000D_
 Projeto de Lei 53/2025 : "Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação para repasse de recursos financeiros para o custeio de despesas não contempladas no memorial de cálculo previsto no Termo de Parceria entre a Associação dos Amigos de Canarana - ADAC е о FUNDO DE DESENVOLVIMENTO ECONOMICO DO ESTADO DE MATO GROSSO - FUNDES e necessários para realização da 29ª FEICAN e do 31° RODEIO SHOW, no Município de Canarana - MT e dá outras providências."</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4275/edital_de_convocao_camara_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4275/edital_de_convocao_camara_assinado.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA_x000D_
 _x000D_
 Joá José Porto dos Santos, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 11 de agosto, com início às 14.00h, no recinto da sede da Câmara Municipal, para apreciação das seguintes matérias: _x000D_
 •	Projeto de Lei nº 61/2025 - Aprova o loteamento de uso misto, residencial e comercial, denominado Novo Centro II, localizado no perímetro urbano, e dá outras providências._x000D_
 •	Projeto de Lei nº 62/2025 - Autoriza o Poder Executivo municipal a receber bens de propriedade particular, com encargo de destinação à política habitacional de interesse social, e dá outras providências_x000D_
 _x000D_
                                              Gabinete da Presidência, 08 de agosto de 2025._x000D_
 _x000D_
 Joá José Porto dos Santos_x000D_
 Presidente</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4329/edital_de_convocacao_sessao_ex._29-09-2025_timbrado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4329/edital_de_convocacao_sessao_ex._29-09-2025_timbrado.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA_x000D_
 _x000D_
 Joá José Porto dos Santos, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 29 de setembro, com início às 14h, no recinto da sede da Câmara Municipal, para apreciação da seguinte matéria: _x000D_
 Projeto de Lei nº 69/2025: “Dispõe sobre as Diretrizes para a Elaboração e execução da Lei Orçamentária para o Exercício Financeiro de 2026”._x000D_
 _x000D_
                                              Gabinete da Presidência, 22 de setembro de 2025._x000D_
 Joá José Porto dos Santos_x000D_
 Presidente</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4518/edital_de_convocacao_sessao_ex._22-12-2025_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4518/edital_de_convocacao_sessao_ex._22-12-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Joá José Porto dos Santos, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 22 de dezembro, com início às 09:00 horas, no recinto da sede da Câmara Municipal, para apreciação das seguintes matérias: _x000D_
 Projeto de Lei nº 110/2025: Autoriza a Implantação de Parcelamento Especial de Interesse Social nos Loteamentos denominados Residencial e Comercial Alto do Cerrado, Residencial e Comercial Alto do Cerrado II e Industrial III, suprime e desafetas áreas institucionais e dá outras providências, para fins exclusivos de Habitação de Interesse Social._x000D_
 Projeto de Lei nº 111/2025:  Dispõe sobre a revalidação da aprovação do Loteamento Residencial e Comercial Alto do Cerrado II, ratifica os atos administrativos anteriormente praticados e fixa novo prazo para registro imobiliário.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>EII</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4467/emenda_impositiva_01.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4467/emenda_impositiva_01.25.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Associação Matogrossense de Combate ao Câncer_x000D_
 CNPJ Nº: 24.672.792/0001-09_x000D_
 Valor: 100.000,00</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4468/emenda_impositiva_02.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4468/emenda_impositiva_02.25.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Associação Amigos dos Animais de Canarana - AAAC_x000D_
 CNPJ Nº: 33.667.669/0001-90 _x000D_
 Valor: bR$40.000,00</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4469/emenda_impositiva_03.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4469/emenda_impositiva_03.25.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: CASA ESPIRITA CHICO XAVIER_x000D_
 CNPJ Nº 20.011.793/0001-51_x000D_
 Valor: 100.000,00</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4470/emenda_impositiva_04.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4470/emenda_impositiva_04.25.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Associação Escolinha de Pais e Amigos de Canarana_x000D_
 CNPJ Nº: 05.302.852/0001-57 _x000D_
 Valor: 40.000,00</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4471/emenda_impositiva_05.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4471/emenda_impositiva_05.25.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Instituto Lions da Visão_x000D_
 CNPJ Nº: 03.984.624/0001-89_x000D_
 Valor: 90.000,00</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4472/emenda_impositiva_06.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4472/emenda_impositiva_06.25.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Aplicação Direta_x000D_
 MANUT. E REALIZAÇÃO DE EVENTOS ESPORTIVOS DEPTO DE ESPORTE E LAZER_x000D_
 Valor: 40.000,00</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4473/emenda_impositiva_07.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4473/emenda_impositiva_07.25.pdf</t>
   </si>
   <si>
     <t>ENTIDADE BENEFICIADA: ROTARY CLUB DE CANARANA_x000D_
 CNPJ Nº: 03.547.789/0001-93_x000D_
 Valor: 55.000,00</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4474/emenda_impositiva_08.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4474/emenda_impositiva_08.25.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: aplicação direta._x000D_
 MANUT. DAS ATIVIDADES DA ATENÇÃO BÁSICA_x000D_
 Valor: 150.000,00</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4475/emenda_impositiva_09.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4475/emenda_impositiva_09.25.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Aplicação Direta_x000D_
 contribuir para a melhoria da infraestrutura esportiva do município de Canarana – MT, por meio da implantação de cobertura completa ou parcial das arquibancadas do Estádio Municipal Elídio Corbari_x000D_
 Valor: 155.000,00</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4476/emenda_impositiva_10.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4476/emenda_impositiva_10.25.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Conselho Comunitário de Segurança Publica do Município de Canarana-MT _x000D_
 CNPJ nº: 23.735.151/0001-93_x000D_
 Valor: 30.000,00</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4477/emenda_impositiva_11.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4477/emenda_impositiva_11.25.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: ASDECS – ASSOCIAÇÃO DE DESENVOLVIMENTO COMUNITÁRIO DO DISTRITO DE SERRA DOURADA – CANARANA-MT_x000D_
 CNPJ nº: 51.505.583/0001-43_x000D_
 Valor: 20.000,00</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4478/emenda_impositiva_12.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4478/emenda_impositiva_12.25.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Aplicação Direta_x000D_
 destinada à construção do muro da EMEI Denise Pertile_x000D_
 Valor: 205.000,00</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4479/emenda_impositiva_13.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4479/emenda_impositiva_13.25.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Aplicação Direta_x000D_
 destinada à Secretaria Municipal de Saúde para aquisição de equipamentos voltados à modernização do Laboratório Municipal. _x000D_
 Valor: 205.000,00</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>RELEG</t>
   </si>
   <si>
     <t>Recomendação Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4119/recomendacao_legislativa_01.25_30052025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4119/recomendacao_legislativa_01.25_30052025.pdf</t>
   </si>
   <si>
     <t>“Recomenda a Empresa ÁGUAS CANARANA que disponha à essa Casa de Leis informações detalhadas sobre as manutenções, obras de reestruturação e outros, justificando quanto a falta ou problemas no fornecimento de água no município de Canarana MT e das outras providências”.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4120/recomendacao_legislativa_02.25_30052025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4120/recomendacao_legislativa_02.25_30052025.pdf</t>
   </si>
   <si>
     <t>“Recomenda a Prefeitura Municipal de Canarana MT a criação de uma Central de Comunicações no âmbito do Hospital Lorena Parode e das outras providências”.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>RMCCM</t>
   </si>
   <si>
     <t>Relatório Mensal Contas Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4152/relatorio_mensal_contas_camara_mes_de_maio..pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4152/relatorio_mensal_contas_camara_mes_de_maio..pdf</t>
   </si>
   <si>
     <t>Prestação de Contas da Câmara Municipal do mês de maio/2025 -</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4203/mesa_diretora_prestacao_de_contas_mes_junho_de_2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4203/mesa_diretora_prestacao_de_contas_mes_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>Contas do mês de Junho de 2025</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4265/prestacao_contas_mesa_diretora_julho_2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4265/prestacao_contas_mesa_diretora_julho_2025.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas da Câmara Municipal do mês de Julho/2025 -</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4389/prestacao_contas_mesa_diretora_setembro_2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4389/prestacao_contas_mesa_diretora_setembro_2025.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO MÊS DE SETEMBRO/2025 DESTA CASA DE LEIS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9630,67 +9630,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3804/projeto_de_lei_complementar_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3847/projeto_de_lei_nilo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3874/projeto_de_lei_complementar_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3885/projeto_de_lei_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3886/projeto_de_lei_banco_de_horas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3934/verba_indenizatoria_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3935/projeto_de_lei_cargos_3.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3971/projeto_de_lei_complementar_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4088/projeto_de_lei_complementar_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4109/plc_12.25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4110/projeto_de_lei_-_altera_a_lei_174_2018_-_educacao-_ok.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4123/rg_-_projeto_de_lei_complementar_alteracao_parcelamento_de_solo_-_loteamento_habitacional_social_especial.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4166/projeto_de_lei_complementar_15-2023_c.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4167/projeto_de_lei_prestacao_de_contas_verba_indenizatoria_lei_complementar_n.o_238_de_24_de_marco_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4238/projeto_de_lei_-_cargos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4357/projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4383/projeto_de_lei_complementar_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4432/projeto_de_lei_complementar_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4433/projeto_de_lei_complementar_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4483/lei_prorroga_o_multirao_fiscal_-_tjmt_-_2025_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3743/projeto_de_lei_no_01-2025_c.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3746/projeto_de_lei_rga_legislativo_4.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3747/projeto_de_lei_-_servidores_do_municipioexecutivo_revisao_geral_anual__rga_para_todos__2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3748/projeto_de_lei_-_servidores_da_educacao_-revisao_geral_-_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3790/projeto_de_lei_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3791/projeto_de_lei_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3792/projeto_de_lei_no_07-2025_-_ver._sancler.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3815/projeto_de_lei_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3875/projeto_de_lei_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3880/projeto_de_lei_ifmt_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3881/projeto_de_lei_energia_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3882/projeto_de_lei_mtpar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3883/projeto_de_lei_alienacao_mtpar.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3884/projeto_de_amm.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3888/projeto_de_lei_1.000.00000.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3907/projeto_de_lei_brasao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3917/programa_defirmar_instrumento_e_alienar_areas_publicas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3918/programa_de_incentivos_a_projetos_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3928/projeto_de_lei_dispoe_sobre_a_homologacao_do_relatorio_da_reavaliacao_atuarial_de_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3929/projeto_de_lei_educacao_80.000.00_anexos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3931/projeto_de_lei_superavit__4.204.00000.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3933/diaria_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3940/unican.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3969/projeto_de_lei_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3970/projeto_de_lei_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3980/projeto_de_lei_no_26-2025_cuia_e_chaleira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3987/projeto_de_lei_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3996/projeto_de_lei_ager.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3998/projeto_de_lei_superavit_5.565.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3999/projeto_lei_energia_fotovotaica_-_parecer.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4023/projeto_de_lei_no_31-2025_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4030/anexos_2_merged_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4057/projeto_de_lei_ppa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4059/projeto_de_lei_-__saude_800.00000_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4094/projeto_de_lei_-_ampliacao_sede_fundacao_pro_memoria_1_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4095/projeto_de_lei_-_altera_anexo_i_da_lei_1763_-_locacao_parque_de_exposicao_1_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4096/projeto_de_lei_-__casas_populares_6.500.000.000_2_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4107/projeto_de_lei_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4111/projeto_de_lei_realizacao_de_processo_seletivo_crianca_feliz-_ok.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4112/rg_-_projeto_de_lei_termo_de_cooperacao_feican.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4113/rg_-_projeto_de_lei_suplementacao_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4118/rg_-_projeto_de__lei_altera_a_lei_1927_-08-04-25_canarana_mt-_fotovotaica-_ok.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4121/rg_-_projeto_de_lei_alterando_a_lei_de_zoneamento_-_criando_zona_interesse_social_especial.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4127/rg_-_projeto_de_lei_afetacao_e_desmembramento_area_institucional_03_do_loteamento_alto_do_cerrado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4128/rg_-_projeto_de_lei_afetacao_e_desmembramento_loteamento_industrial_iii.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4129/rg_-__projeto_de_lei_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4157/projeto_de_lei_1.430.000.000-_saude_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4160/projeto_de_lei_750.04400-_saude.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4162/minuta_projeto_de_lei_habita_mais_canarana_-_dmc_i.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4177/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4180/ilovepdf_merged_7_2.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4183/projeto_ver._celsinho.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4186/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4200/minuta_projeto_de_lei_1.915_1_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4204/ilovepdf_merged_19.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4205/projeto_de_lei_-_revoga_a_lei_996_2011_que_trata_do_programa_guarda_de_transito_mirim.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4206/projet_1_2_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4237/processo_seletivo_educacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4239/projeto_de_lei_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4264/pl_60.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4271/projeto_de__lei_-_aprova_loteamento_centro_novo_-_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4272/projeto_de_lei_doacao_de_area_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4278/minuta_projeto_de_lei_1.915_atualizada.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4280/pl_64.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4281/pl_65.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4282/pl_66.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4306/projeto_de_lei_no_67-2025_ver._marcia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4310/projeto_de_lei_-_616.00000_semana_gospel_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4311/projeto_de_lei_ldo_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4322/projeto_de_lei_fundeb_8.370.00000_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4330/projeto_de_lei_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4331/projeto_de_lei_no_72-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4335/pl_73.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4338/projeto_de_lei_-_autoriza_o_poder_executivo_a_adquirir.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4339/projeto_de_lei_no_75-2025_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4340/pl_76.25.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4341/pl_77.25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4342/pl_78.25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4347/projeto_de_lei_centro_esportivo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4348/pl_esporte_192.53928.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4349/altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4350/altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4356/amigo_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4379/altera_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4380/projeto_de_lei_loa_2026_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4392/projeto_de_lei__no_86-2025_700.00000_praca_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4394/projeto_de_lei_-_altera_a_lei_1.899_de_2024_-_fundo_municipal_de_politicas_culturais.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4429/projeto_de_lei_que_cria_o_plano_municipal_de_agricultura_familiar_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4430/projeto_de_lei_que_cria_o_servico_publico_de_loteria_municipal_canarana_-_mt_e_da_outras_providencias_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4431/projeto_de_lei_que_cria_programa_porteita_a_dentro_2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4434/projeto_de_lei_que_institui_o_programa_mounjaro_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4435/projeto_de_lei_-_os_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4436/projeto_de_lei_-_recebe_imovel_em_doacao_-_mgu_empreendimentos_spe_ltda_1_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4438/di_piu.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4459/projeto_de_lei_no_95-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4460/projeto_de_lei_no_96-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4462/projeto_de_lei_no_97-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4463/projeto_de_lei_no_98-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4464/projeto_de_lei_no_99-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4465/projeto_de_lei_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4466/projeto_de_lei_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4485/projeto_de_lei_2.000.00000.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4489/pl__103.25.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4492/pl_104.25.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4495/projeto_de_lei_2.5000.00000.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4496/projeto_de_lei_3.734574.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4502/projeto_de_lei_-_autoriza_o_poder_executivo_municipal_a_celebrar_conve_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4503/projeto_de_lei_-_autoriza_termo_de_cooperacao_-_prevican.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4504/projeto_de_lei_perfuracao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4515/projet_3_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4516/projet_2_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4051/projeto_de_decreto_legislativo_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4400/projeto_de_decreto_legislativo_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3744/projeto_de_resolucao_nc2ba_01-2025_vale_alimentacao_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3793/projeto_de_resolucao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3794/projeto_de_resolucao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3834/projeto_de_resolucao_no_04-20251.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3923/projeto_de_resolucao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3991/projeto_de_resolucao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4108/projeto_de_resolucao_no_08-20251.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4302/projeto_de_resolucao_09.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4307/projeto_de_resolucao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4332/projeto_de_resolucao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4333/projeto_de_resolucao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4382/pr_13.25.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4517/projeto_de_resolucao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3749/requerimento_pedido_de_urgencia_001-2025_4.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_pedido_de_urgencia_002_-2025_educacao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_pedido_de_urgencia_003_-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_004_2.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3916/requerimento_pedido_de_urgencia_005-2025_1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3915/requerimento_pedido_de_urgencia_006-2025_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3936/requerimento_pedido_de_urgencia_007_-2025__lei_cargos_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3937/requerimento_pedido_de_urgencia_010-2025_verba_indenzatoria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3938/requerimento_pedido_de_urgencia_009-2025_diaria_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3939/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3997/requerimento_urgencia_011_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3995/requerimento_urgencia_012.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4000/requerimento_urgencia_013_superavit_5.56500.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4029/requerimento_urgencia_014_aletracao_da_lei_1.583.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4058/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4114/requerimento_urgencia_016-_adac_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4115/requerimento_urgencia_017-_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4116/requerimento_urgencia_018-__altera_1.927.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4117/requerimento_urgencia_019-__zoneamento.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4122/requerimento_urgencia_020-__parcelamento.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4124/requerimento_urgencia_021-__institucional_03.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4125/requerimento_urgencia_022-__industrial_03.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4126/requerimento_urgencia_023-__rj.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4158/requerimento_urgencia_024-__emenda_parlametar.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4159/requerimento_urgencia_025-__emenda_parlametar_federal.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4161/requerimento_urgencia_026-__habita_mais_canarana.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4175/requerimento_urgencia_027-_1.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4179/requerimento_urgencia_028-__100.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4188/requerimento_029_2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4201/requerimento_urgencia_030-__projeto_habitacional.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4269/requerimento_urgencia_031-__loteamento_centro_novo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4270/requerimento_urgencia_032-___receber_area.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4279/requerimento_urgencia_033_certo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4313/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4337/requerimento_urgencia_035.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4343/036.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4344/037.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4345/038.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4346/requerimento_de_urgencia_39.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4391/requerimento_urgencia_040.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4393/requerimento_urgencia_041.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4486/requerimento_urgencia_042_1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4484/requerimento_urgencia_043.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4493/requerimento_urgencia_044_2.500.00000.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4494/requerimento_urgencia_045_3.734.534.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4499/requerimento_urgencia_046_convenio_com_aguas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4500/requerimento_urgencia_047__prevican.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4501/requerimento_urgencia_048__cessao_gratuita_aguas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4513/requerimento_urgencia_049__parcelamento_especial.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4514/requerimento_urgencia_50.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3805/requerimento_06.24_30012025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3806/requerimento_07.24_30012025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3808/requerimento_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3836/requerimento_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3837/requerimento_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3838/requerimento_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3892/requerimento_no_12-20251.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3920/requerimento_no_13-20251.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3921/requerimento_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3924/requerimento_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3925/requerimento_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3941/requerimento_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3973/requerimento_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3974/requerimento_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3975/requerimento_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3976/requerimento_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3977/requerimento_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3978/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4001/requerimento_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4002/requerimento_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4003/requerimento_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4013/requerimento_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4014/requerimento_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_no_29-20251.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4054/requerimento_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4055/requerimento_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4056/requerimento_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4060/requerimento_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4092/requerimento_no_34-2025-ver._claudir.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4093/requerimento_no_35-2025_-_sessao_solene_iead.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4130/requerimento_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4131/requerimento_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4132/requerimento_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4133/requerimento_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4134/requerimento_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4135/requerimento_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4136/requerimento_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4137/requerimento_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4163/requerimento_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4164/requerimento_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4165/requerimento_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4189/requerimento_48.25.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4267/requerimento_49.25.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4273/requerimento_no_50-2025_s.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4274/requerimento_no_51-2025_s.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4283/requerimento_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4312/requerimento_53.25.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4351/requerimento_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4352/requerimento_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4353/requerimento_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4354/requerimento_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4355/requerimento_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4395/requerimento_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4396/requerimento_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4397/requerimento_no_62-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4398/requerimento_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4399/requerimento_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4487/requerimento_65.25.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4488/requerimento_66.25.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4497/requerimento_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4498/requerimento_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4505/requerimento_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4506/requerimento_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4507/requerimento_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4519/requerimento_nc2ba_72-2025_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4520/requerimento_nc2ba_73-2025_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3734/indicacao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3735/indicacao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3736/indicacao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_04-2025_c.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3740/indicacao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_08.25.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3758/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3759/indicacao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_no_16-20251.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3766/indicacao_17.25.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3767/indicacao_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3768/indicacao_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3769/indicacao_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3770/indicacao_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3771/indicacao_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3772/indicacao_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3773/indicacao_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3775/indicacao_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3776/indicacao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3777/indicacao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3778/indicacao_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3774/indicacao_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3780/indicacao_no_30-205.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3781/indicacao_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3782/indicacao_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3783/indicacao_33-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3784/indicacao_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3785/indicacaqo_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3786/indicacao_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3788/indicacao_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3789/indicacao_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3795/indicacao_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3796/indicacao_no_40-2025_c.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3797/indicacao_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3798/indicacao_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3799/indicacao_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3800/indicacao_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3801/indicacao_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3802/indicacao_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3803/indicacao_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3807/indicacao_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3809/indicacao_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3811/indicacao_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3812/indicacao_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3813/indicacao_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3814/indicacao_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3816/indicacao_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3817/indicacao_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3818/indicacao_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3819/indicacao_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3821/indicacao_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3822/indicacao_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3823/indicacao_no_62-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3824/indicacao_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3825/indicacao_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3826/indicacao_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3827/indicacao_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3829/indicacao_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3830/indicacao_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3831/indicacao_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3832/indicacao_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_no_73-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3839/indicacao_no_74-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3840/indicacao_no_75-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3841/indicacao_no_76-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3842/indicacao_no_77-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3843/indicacao_no_78-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3844/indicacao_no_79-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3845/indicacao_no_80-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3846/indicacao_no_81-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3851/indicacao_no_83-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3852/indicacao_no_84-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3853/indicacao_no_85-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3854/indicacao_no_86-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3855/indicacao_no_87-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3856/indicacao_no_88-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_no_89-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_no_90-20252.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3859/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_no_92-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_no_93-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_no_94-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3865/indicacao_no_97-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3866/indicacao_no_98-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3867/indicacao_no_99-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3868/indicacao_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3873/indicacao_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3876/indicacao_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3893/indicacao_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3894/indicacao_no_110-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3895/indicacao_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3896/indicacao_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3897/indicacao_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3898/indicacao_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3899/indicacao_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3900/indicacao_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3901/indicacao_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3903/indicacao_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3904/indicacao_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3905/indicacao_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3909/indicacao_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3910/indicacao_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3911/indicacao_no_126-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3912/indicacao_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3913/indicacao_no_128-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_no_134-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3953/indicacao_no_136-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3954/indicacao_no_137-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3955/indicacao_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3956/indicacao_no_139-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3945/indicacao_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3949/indicacao_no_142-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3957/indicacao_no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_144-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3960/indicacao_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3965/indicacao_no_150-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no_151-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_152.25_21032025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3979/indicacao_no_153-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3981/indicacao_no_154-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_no_155-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3984/indicacao_no_156-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3985/indicacao_no_157-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3986/indicacao_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no_161-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4007/indicacao_no_162-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4008/indicacao_no_163-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4011/indicacao_no_166-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4012/indicacao_no_167-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4015/indicacao_no_168-2025_.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4016/indicacao_no_169-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4017/indicacao_no_170-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4019/indicacao_no_171-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4024/indicacao_no_175-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4025/indicacao_no_176-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4026/indicacao_no_177-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4027/indicacao_no_178-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_no_179-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4032/indicacao_no_180-20251.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_181-20251.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4037/indicacao_no_182-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4040/indicacao_no_183-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4041/indicacao_no_184-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4042/indicacao_no_185-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4043/indicacao_no_186-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4044/indicacao_no_187-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4045/indicacao_no_188-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4046/indicacao_no_189-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4047/indicacao_no_190-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4048/indicacao_no_191-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4049/indicacao_no_192-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_193-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4061/indicacao_no_194-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4062/indicacao_no_195-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4063/indicacao_no_196-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4064/indicacao_no_197-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4065/indicacao_no_198-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4066/indicacao_no_199-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4067/indicacao_no_200-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4068/indicacao_no_201-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4069/indicacao_no_202-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4070/indicacao_no_203-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4071/indicacao_no_204-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4072/indicacao_no_205-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4073/indicacao_no_206-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4074/indicacao_no_207-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4075/indicacao_no_208-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4076/indicacao_no_209-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4077/indicacao_no_210-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4078/indicacao_no_211-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4079/indicacao_no_212-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4080/indicacao_no_213-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_no_214-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_no_215-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_no_216-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4084/indicacao_nc2ba_217-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4085/indicacao_no_218-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4086/indicacao_no_219-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4087/indicacao_no_220-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4097/indicacao_no_221-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4098/indicacao_no_222-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4099/indicacao_no_223-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4100/indicacao_no_224-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4101/indicacao_no_225-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4102/indicacao_no_226-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4103/indicacao_no_227-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4104/indicacao_no_228-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4105/indicacao_no_229-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4138/indicacao_no_230-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4139/indicacao_no_231-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4145/indicacao_no_232-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4146/indicacao_no_233-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4147/indicacao_no_234-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4148/indicacao_no_235_-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4150/indicacao_no_236-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4151/indicacao_no_237-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4154/indicacao_no_238-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4156/indicacao_no_239-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4169/indicacao_no_240-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4170/indicacao_no_241-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4171/indicacao_no_242-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4172/indicacao_no_243-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4184/indicacao_244.25.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4190/indicacao_245.25.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4193/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4194/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4195/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4196/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4197/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4198/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4199/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4207/indicacao_253.25.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4208/indicacao_254.25.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4209/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4210/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4211/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4213/indicacao_258.25.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4214/indicacao_259.25.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4215/indicacao_260.25.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4216/indicacao_261.25.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4217/indicacao_262.25.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4224/indicacao_no_264-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4225/indicacao_no_265-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4226/indicacao_no_266-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4227/indicacao_no_267-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4228/indicacao_no_268-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4229/indicacao_no_269-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4231/indicacao_no_270-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4230/indicacao_no_271-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4232/indicacao_no_272-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4234/indicacao_no_273-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4235/indicacao_no_274-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4236/indicacao_no_275-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4247/indicacao_no_279-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4248/indicacao_no_280-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4249/indicacao_no_281-2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4250/indicacao_no_282-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4251/indicacao_no_283-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4266/indicacao_249.25.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4277/indicacao_no_295-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4284/indicacao_no_296-2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4285/indicacao_no297-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4286/indicacao_no_298-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4287/indicacao_no_299-2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4288/indicacao_no_300-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4289/indicacao_no_301-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4290/indicacao_no_302-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4291/indicacao_no_303-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4292/indicacao_no_304-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4300/indicacao_308.25.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4301/indicacao_no_309-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4308/indicacao_no_310-2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4309/indicacao_311.25.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4314/indicacao_no_312-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4316/indicacao_no_313-2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4317/indicacao_no_314-2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4318/indicacao_315.25.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4323/indicacao_no_316-2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4359/indicacao_no_319-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4360/indicacao_no_320-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4361/indicacao_no_321-20215.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4362/indicacao_no_322-2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4363/indicacao_no_323-2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4364/indicacao_no_324-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4365/indicacao_no_325-2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4366/indicacao_no_326-2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4370/indicacao_no_327-2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4373/indicacao_no_328-2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4374/indicacao_no_329-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4375/indicacao_no_330-2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4384/indicacao_no_331-2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4387/indicacao_no_332-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4388/indicacao_no_333-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4401/indicacao_no_334-2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4403/indicacao_no_335-2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4404/indicacao_no_336-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4405/indicacao_no_337-2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4406/indicacao_no_338-2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4407/indicacao_no_339-2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4408/indicacao_no_340-2025_c.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4490/indicacao_368.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3926/mocao_02.25.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3927/mocao_03.25.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3951/mocao_04.25.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3952/mocao_05.25.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3988/mocao_06.2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3989/mocao_07.2025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3990/mocao_08.2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4006/mocao_09.25.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4034/mocao_10.25.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4036/mocao_11.25.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4038/mocao_12.25.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4039/mocao_13.25.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4050/mocao_14.25.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4053/mocao_15.25.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4106/mocao_16.25.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4140/mocao_17.25.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4168/mocao_22.25.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4173/mocao_22.25.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4191/mocao_23.25.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4192/mocao_24.25.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4212/mocao_25.25.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4218/mocao_26.25.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4220/mocao_27.25.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4221/mocao_28.25.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4222/mocao_29.25.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4233/mocao_31.25.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4241/mocao_32.25.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4242/mocao_33.25.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4243/mocao_34.25.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4244/mocao_35.25.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4303/mocao_41.25.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4304/mocao_42.25.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4305/mocao_43.25.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4315/mocao_44.25.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4325/mocao_46.25.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4326/mocao_47.25.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4334/mocao_48.25.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4336/mocao_49.25.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4358/mocao_50.25.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4367/mocao_51.25.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4369/mocao_52.25.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4372/mocao_53.25.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4385/mocao_56.25.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4386/mocao_57.25.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4390/mocao_58.25.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4402/mocao_59.25.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4437/mocao_64.25.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4439/mocao_65.25.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4446/mocao_66.25.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4447/mocao_67.25.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4481/mocao_72.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4482/mocao_73.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4508/mocao_74.25.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4509/mocao_75.25.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4368/emenda_aditiva_no_1_pl_74-2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4371/emenda_aditiva_no_2_pl_74-2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3761/emenda_modificativa_pl_002_2025_assinado_2_1.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3891/emenda_modificativa_do_pl._05-2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3967/emenda_modificativa_ao_plc_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4153/emenda_modificativa_p._resolucao.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4155/emenda_modificativa_ao_plc_09-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4293/emenda_modificativa_pl_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4321/emenda_modificativa_pl_67-2025_c.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4381/emenda_mod._portal_do_xingu.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4461/emenda_modificativa_ao_pl_no_94-2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4480/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4031/emenda_supressiva_do_pj_de_resolucao_nc2ba_06-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3942/veto.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4378/veto.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3757/edital_de_convocacao_extraordinaria_001-_janeiro_dia_24.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3914/edital_de_convocacao_extraordinaria_001-__marco_1_1.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4176/edital_de_convocacao_extraordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4178/edital_de_convocacao_extraordinaria_30-06.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4185/edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4268/edital_de_convocacao_extraordinaria_11-08-2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4512/edital_de_convocacao_extraordinaria_dezembro.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3745/requerimento_tribuna_2.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3890/tribuna_07032025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4004/tribuna_otavio_augusto_04042025.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4005/tribuna_assinado.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4511/parecer_1849387_2024_001.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4018/termo_de_referendamendo_fernando.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3779/edital_de_convocacao_legislativo1.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3919/edital_de_convocacao_pl_17_e_18-2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3972/edital_de_convocacao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4149/__edital_de_convocacao_extraordinaria_09_06_2025_1_1_1.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4174/edital_de_convocacao__dia__23_-_06-2025_de_sessao_extraordinaria_c.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4181/edital_de_convocacao_30-06-2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4187/edital_de_convocacao_1.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4275/edital_de_convocao_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4329/edital_de_convocacao_sessao_ex._29-09-2025_timbrado.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4518/edital_de_convocacao_sessao_ex._22-12-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4467/emenda_impositiva_01.25.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4468/emenda_impositiva_02.25.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4469/emenda_impositiva_03.25.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4470/emenda_impositiva_04.25.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4471/emenda_impositiva_05.25.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4472/emenda_impositiva_06.25.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4473/emenda_impositiva_07.25.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4474/emenda_impositiva_08.25.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4475/emenda_impositiva_09.25.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4476/emenda_impositiva_10.25.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4477/emenda_impositiva_11.25.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4478/emenda_impositiva_12.25.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4479/emenda_impositiva_13.25.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4119/recomendacao_legislativa_01.25_30052025.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4120/recomendacao_legislativa_02.25_30052025.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4152/relatorio_mensal_contas_camara_mes_de_maio..pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4203/mesa_diretora_prestacao_de_contas_mes_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4265/prestacao_contas_mesa_diretora_julho_2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4389/prestacao_contas_mesa_diretora_setembro_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3804/projeto_de_lei_complementar_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3847/projeto_de_lei_nilo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3874/projeto_de_lei_complementar_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3885/projeto_de_lei_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3886/projeto_de_lei_banco_de_horas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3934/verba_indenizatoria_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3935/projeto_de_lei_cargos_3.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3971/projeto_de_lei_complementar_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4088/projeto_de_lei_complementar_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4109/plc_12.25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4110/projeto_de_lei_-_altera_a_lei_174_2018_-_educacao-_ok.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4123/rg_-_projeto_de_lei_complementar_alteracao_parcelamento_de_solo_-_loteamento_habitacional_social_especial.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4166/projeto_de_lei_complementar_15-2023_c.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4167/projeto_de_lei_prestacao_de_contas_verba_indenizatoria_lei_complementar_n.o_238_de_24_de_marco_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4238/projeto_de_lei_-_cargos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4357/projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4383/projeto_de_lei_complementar_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4432/projeto_de_lei_complementar_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4433/projeto_de_lei_complementar_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4483/lei_prorroga_o_multirao_fiscal_-_tjmt_-_2025_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3743/projeto_de_lei_no_01-2025_c.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3746/projeto_de_lei_rga_legislativo_4.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3747/projeto_de_lei_-_servidores_do_municipioexecutivo_revisao_geral_anual__rga_para_todos__2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3748/projeto_de_lei_-_servidores_da_educacao_-revisao_geral_-_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3790/projeto_de_lei_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3791/projeto_de_lei_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3792/projeto_de_lei_no_07-2025_-_ver._sancler.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3815/projeto_de_lei_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3875/projeto_de_lei_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3880/projeto_de_lei_ifmt_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3881/projeto_de_lei_energia_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3882/projeto_de_lei_mtpar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3883/projeto_de_lei_alienacao_mtpar.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3884/projeto_de_amm.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3888/projeto_de_lei_1.000.00000.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3907/projeto_de_lei_brasao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3917/programa_defirmar_instrumento_e_alienar_areas_publicas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3918/programa_de_incentivos_a_projetos_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3928/projeto_de_lei_dispoe_sobre_a_homologacao_do_relatorio_da_reavaliacao_atuarial_de_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3929/projeto_de_lei_educacao_80.000.00_anexos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3931/projeto_de_lei_superavit__4.204.00000.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3933/diaria_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3940/unican.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3969/projeto_de_lei_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3970/projeto_de_lei_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3980/projeto_de_lei_no_26-2025_cuia_e_chaleira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3987/projeto_de_lei_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3996/projeto_de_lei_ager.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3998/projeto_de_lei_superavit_5.565.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3999/projeto_lei_energia_fotovotaica_-_parecer.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4023/projeto_de_lei_no_31-2025_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4030/anexos_2_merged_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4057/projeto_de_lei_ppa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4059/projeto_de_lei_-__saude_800.00000_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4094/projeto_de_lei_-_ampliacao_sede_fundacao_pro_memoria_1_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4095/projeto_de_lei_-_altera_anexo_i_da_lei_1763_-_locacao_parque_de_exposicao_1_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4096/projeto_de_lei_-__casas_populares_6.500.000.000_2_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4107/projeto_de_lei_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4111/projeto_de_lei_realizacao_de_processo_seletivo_crianca_feliz-_ok.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4112/rg_-_projeto_de_lei_termo_de_cooperacao_feican.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4113/rg_-_projeto_de_lei_suplementacao_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4118/rg_-_projeto_de__lei_altera_a_lei_1927_-08-04-25_canarana_mt-_fotovotaica-_ok.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4121/rg_-_projeto_de_lei_alterando_a_lei_de_zoneamento_-_criando_zona_interesse_social_especial.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4127/rg_-_projeto_de_lei_afetacao_e_desmembramento_area_institucional_03_do_loteamento_alto_do_cerrado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4128/rg_-_projeto_de_lei_afetacao_e_desmembramento_loteamento_industrial_iii.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4129/rg_-__projeto_de_lei_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4157/projeto_de_lei_1.430.000.000-_saude_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4160/projeto_de_lei_750.04400-_saude.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4162/minuta_projeto_de_lei_habita_mais_canarana_-_dmc_i.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4177/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4180/ilovepdf_merged_7_2.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4183/projeto_ver._celsinho.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4186/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4200/minuta_projeto_de_lei_1.915_1_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4204/ilovepdf_merged_19.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4205/projeto_de_lei_-_revoga_a_lei_996_2011_que_trata_do_programa_guarda_de_transito_mirim.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4206/projet_1_2_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4237/processo_seletivo_educacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4239/projeto_de_lei_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4264/pl_60.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4271/projeto_de__lei_-_aprova_loteamento_centro_novo_-_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4272/projeto_de_lei_doacao_de_area_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4278/minuta_projeto_de_lei_1.915_atualizada.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4280/pl_64.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4281/pl_65.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4282/pl_66.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4306/projeto_de_lei_no_67-2025_ver._marcia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4310/projeto_de_lei_-_616.00000_semana_gospel_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4311/projeto_de_lei_ldo_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4322/projeto_de_lei_fundeb_8.370.00000_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4330/projeto_de_lei_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4331/projeto_de_lei_no_72-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4335/pl_73.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4338/projeto_de_lei_-_autoriza_o_poder_executivo_a_adquirir.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4339/projeto_de_lei_no_75-2025_.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4340/pl_76.25.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4341/pl_77.25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4342/pl_78.25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4347/projeto_de_lei_centro_esportivo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4348/pl_esporte_192.53928.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4349/altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4350/altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4356/amigo_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4379/altera_ppa_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4380/projeto_de_lei_loa_2026_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4392/projeto_de_lei__no_86-2025_700.00000_praca_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4394/projeto_de_lei_-_altera_a_lei_1.899_de_2024_-_fundo_municipal_de_politicas_culturais.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4429/projeto_de_lei_que_cria_o_plano_municipal_de_agricultura_familiar_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4430/projeto_de_lei_que_cria_o_servico_publico_de_loteria_municipal_canarana_-_mt_e_da_outras_providencias_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4431/projeto_de_lei_que_cria_programa_porteita_a_dentro_2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4434/projeto_de_lei_que_institui_o_programa_mounjaro_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4435/projeto_de_lei_-_os_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4436/projeto_de_lei_-_recebe_imovel_em_doacao_-_mgu_empreendimentos_spe_ltda_1_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4438/di_piu.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4459/projeto_de_lei_no_95-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4460/projeto_de_lei_no_96-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4462/projeto_de_lei_no_97-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4463/projeto_de_lei_no_98-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4464/projeto_de_lei_no_99-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4465/projeto_de_lei_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4466/projeto_de_lei_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4485/projeto_de_lei_2.000.00000.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4489/pl__103.25.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4492/pl_104.25.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4495/projeto_de_lei_2.5000.00000.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4496/projeto_de_lei_3.734574.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4502/projeto_de_lei_-_autoriza_o_poder_executivo_municipal_a_celebrar_conve_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4503/projeto_de_lei_-_autoriza_termo_de_cooperacao_-_prevican.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4504/projeto_de_lei_perfuracao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4515/projet_3_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4516/projet_2_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4051/projeto_de_decreto_legislativo_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4400/projeto_de_decreto_legislativo_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3744/projeto_de_resolucao_nc2ba_01-2025_vale_alimentacao_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3793/projeto_de_resolucao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3794/projeto_de_resolucao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3834/projeto_de_resolucao_no_04-20251.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3923/projeto_de_resolucao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3991/projeto_de_resolucao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4108/projeto_de_resolucao_no_08-20251.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4302/projeto_de_resolucao_09.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4307/projeto_de_resolucao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4332/projeto_de_resolucao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4333/projeto_de_resolucao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4382/pr_13.25.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4517/projeto_de_resolucao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3749/requerimento_pedido_de_urgencia_001-2025_4.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_pedido_de_urgencia_002_-2025_educacao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_pedido_de_urgencia_003_-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_004_2.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3916/requerimento_pedido_de_urgencia_005-2025_1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3915/requerimento_pedido_de_urgencia_006-2025_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3936/requerimento_pedido_de_urgencia_007_-2025__lei_cargos_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3937/requerimento_pedido_de_urgencia_010-2025_verba_indenzatoria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3938/requerimento_pedido_de_urgencia_009-2025_diaria_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3939/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3997/requerimento_urgencia_011_2.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3995/requerimento_urgencia_012.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4000/requerimento_urgencia_013_superavit_5.56500.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4029/requerimento_urgencia_014_aletracao_da_lei_1.583.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4058/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4114/requerimento_urgencia_016-_adac_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4115/requerimento_urgencia_017-_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4116/requerimento_urgencia_018-__altera_1.927.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4117/requerimento_urgencia_019-__zoneamento.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4122/requerimento_urgencia_020-__parcelamento.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4124/requerimento_urgencia_021-__institucional_03.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4125/requerimento_urgencia_022-__industrial_03.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4126/requerimento_urgencia_023-__rj.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4158/requerimento_urgencia_024-__emenda_parlametar.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4159/requerimento_urgencia_025-__emenda_parlametar_federal.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4161/requerimento_urgencia_026-__habita_mais_canarana.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4175/requerimento_urgencia_027-_1.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4179/requerimento_urgencia_028-__100.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4188/requerimento_029_2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4201/requerimento_urgencia_030-__projeto_habitacional.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4269/requerimento_urgencia_031-__loteamento_centro_novo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4270/requerimento_urgencia_032-___receber_area.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4279/requerimento_urgencia_033_certo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4313/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4337/requerimento_urgencia_035.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4343/036.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4344/037.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4345/038.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4346/requerimento_de_urgencia_39.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4391/requerimento_urgencia_040.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4393/requerimento_urgencia_041.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4486/requerimento_urgencia_042_1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4484/requerimento_urgencia_043.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4493/requerimento_urgencia_044_2.500.00000.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4494/requerimento_urgencia_045_3.734.534.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4499/requerimento_urgencia_046_convenio_com_aguas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4500/requerimento_urgencia_047__prevican.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4501/requerimento_urgencia_048__cessao_gratuita_aguas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4513/requerimento_urgencia_049__parcelamento_especial.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4514/requerimento_urgencia_50.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3805/requerimento_06.24_30012025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3806/requerimento_07.24_30012025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3808/requerimento_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3836/requerimento_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3837/requerimento_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3838/requerimento_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3892/requerimento_no_12-20251.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3920/requerimento_no_13-20251.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3921/requerimento_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3924/requerimento_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3925/requerimento_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3941/requerimento_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3973/requerimento_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3974/requerimento_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3975/requerimento_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3976/requerimento_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3977/requerimento_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3978/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4001/requerimento_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4002/requerimento_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4003/requerimento_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4013/requerimento_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4014/requerimento_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_no_29-20251.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4054/requerimento_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4055/requerimento_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4056/requerimento_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4060/requerimento_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4092/requerimento_no_34-2025-ver._claudir.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4093/requerimento_no_35-2025_-_sessao_solene_iead.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4130/requerimento_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4131/requerimento_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4132/requerimento_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4133/requerimento_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4134/requerimento_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4135/requerimento_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4136/requerimento_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4137/requerimento_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4163/requerimento_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4164/requerimento_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4165/requerimento_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4189/requerimento_48.25.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4267/requerimento_49.25.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4273/requerimento_no_50-2025_s.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4274/requerimento_no_51-2025_s.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4283/requerimento_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4312/requerimento_53.25.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4351/requerimento_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4352/requerimento_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4353/requerimento_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4354/requerimento_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4355/requerimento_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4395/requerimento_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4396/requerimento_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4397/requerimento_no_62-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4398/requerimento_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4399/requerimento_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4487/requerimento_65.25.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4488/requerimento_66.25.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4497/requerimento_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4498/requerimento_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4505/requerimento_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4506/requerimento_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4507/requerimento_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4519/requerimento_nc2ba_72-2025_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4520/requerimento_nc2ba_73-2025_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3734/indicacao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3735/indicacao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3736/indicacao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_04-2025_c.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3740/indicacao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_08.25.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3758/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3759/indicacao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_no_16-20251.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3766/indicacao_17.25.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3767/indicacao_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3768/indicacao_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3769/indicacao_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3770/indicacao_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3771/indicacao_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3772/indicacao_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3773/indicacao_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3775/indicacao_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3776/indicacao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3777/indicacao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3778/indicacao_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3774/indicacao_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3780/indicacao_no_30-205.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3781/indicacao_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3782/indicacao_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3783/indicacao_33-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3784/indicacao_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3785/indicacaqo_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3786/indicacao_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3788/indicacao_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3789/indicacao_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3795/indicacao_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3796/indicacao_no_40-2025_c.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3797/indicacao_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3798/indicacao_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3799/indicacao_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3800/indicacao_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3801/indicacao_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3802/indicacao_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3803/indicacao_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3807/indicacao_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3809/indicacao_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3811/indicacao_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3812/indicacao_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3813/indicacao_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3814/indicacao_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3816/indicacao_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3817/indicacao_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3818/indicacao_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3819/indicacao_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3821/indicacao_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3822/indicacao_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3823/indicacao_no_62-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3824/indicacao_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3825/indicacao_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3826/indicacao_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3827/indicacao_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3829/indicacao_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3830/indicacao_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3831/indicacao_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3832/indicacao_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_no_73-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3839/indicacao_no_74-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3840/indicacao_no_75-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3841/indicacao_no_76-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3842/indicacao_no_77-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3843/indicacao_no_78-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3844/indicacao_no_79-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3845/indicacao_no_80-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3846/indicacao_no_81-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3851/indicacao_no_83-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3852/indicacao_no_84-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3853/indicacao_no_85-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3854/indicacao_no_86-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3855/indicacao_no_87-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3856/indicacao_no_88-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3857/indicacao_no_89-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_no_90-20252.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3859/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_no_92-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_no_93-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_no_94-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3865/indicacao_no_97-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3866/indicacao_no_98-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3867/indicacao_no_99-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3868/indicacao_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3873/indicacao_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3876/indicacao_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3893/indicacao_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3894/indicacao_no_110-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3895/indicacao_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3896/indicacao_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3897/indicacao_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3898/indicacao_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3899/indicacao_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3900/indicacao_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3901/indicacao_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3903/indicacao_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3904/indicacao_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3905/indicacao_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3909/indicacao_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3910/indicacao_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3911/indicacao_no_126-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3912/indicacao_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3913/indicacao_no_128-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_no_134-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3953/indicacao_no_136-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3954/indicacao_no_137-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3955/indicacao_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3956/indicacao_no_139-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3945/indicacao_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3949/indicacao_no_142-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3957/indicacao_no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_144-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3960/indicacao_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3965/indicacao_no_150-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no_151-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_152.25_21032025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3979/indicacao_no_153-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3981/indicacao_no_154-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_no_155-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3984/indicacao_no_156-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3985/indicacao_no_157-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3986/indicacao_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no_161-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4007/indicacao_no_162-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4008/indicacao_no_163-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4011/indicacao_no_166-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4012/indicacao_no_167-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4015/indicacao_no_168-2025_.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4016/indicacao_no_169-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4017/indicacao_no_170-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4019/indicacao_no_171-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4024/indicacao_no_175-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4025/indicacao_no_176-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4026/indicacao_no_177-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4027/indicacao_no_178-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_no_179-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4032/indicacao_no_180-20251.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_181-20251.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4037/indicacao_no_182-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4040/indicacao_no_183-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4041/indicacao_no_184-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4042/indicacao_no_185-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4043/indicacao_no_186-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4044/indicacao_no_187-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4045/indicacao_no_188-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4046/indicacao_no_189-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4047/indicacao_no_190-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4048/indicacao_no_191-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4049/indicacao_no_192-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_193-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4061/indicacao_no_194-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4062/indicacao_no_195-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4063/indicacao_no_196-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4064/indicacao_no_197-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4065/indicacao_no_198-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4066/indicacao_no_199-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4067/indicacao_no_200-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4068/indicacao_no_201-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4069/indicacao_no_202-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4070/indicacao_no_203-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4071/indicacao_no_204-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4072/indicacao_no_205-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4073/indicacao_no_206-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4074/indicacao_no_207-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4075/indicacao_no_208-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4076/indicacao_no_209-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4077/indicacao_no_210-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4078/indicacao_no_211-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4079/indicacao_no_212-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4080/indicacao_no_213-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_no_214-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_no_215-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_no_216-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4084/indicacao_nc2ba_217-2025_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4085/indicacao_no_218-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4086/indicacao_no_219-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4087/indicacao_no_220-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4097/indicacao_no_221-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4098/indicacao_no_222-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4099/indicacao_no_223-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4100/indicacao_no_224-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4101/indicacao_no_225-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4102/indicacao_no_226-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4103/indicacao_no_227-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4104/indicacao_no_228-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4105/indicacao_no_229-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4138/indicacao_no_230-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4139/indicacao_no_231-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4145/indicacao_no_232-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4146/indicacao_no_233-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4147/indicacao_no_234-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4148/indicacao_no_235_-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4150/indicacao_no_236-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4151/indicacao_no_237-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4154/indicacao_no_238-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4156/indicacao_no_239-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4169/indicacao_no_240-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4170/indicacao_no_241-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4171/indicacao_no_242-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4172/indicacao_no_243-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4184/indicacao_244.25.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4190/indicacao_245.25.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4193/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4194/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4195/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4196/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4197/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4198/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4199/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4207/indicacao_253.25.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4208/indicacao_254.25.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4209/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4210/indicacao_256.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4211/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4213/indicacao_258.25.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4214/indicacao_259.25.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4215/indicacao_260.25.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4216/indicacao_261.25.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4217/indicacao_262.25.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4224/indicacao_no_264-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4225/indicacao_no_265-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4226/indicacao_no_266-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4227/indicacao_no_267-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4228/indicacao_no_268-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4229/indicacao_no_269-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4231/indicacao_no_270-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4230/indicacao_no_271-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4232/indicacao_no_272-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4234/indicacao_no_273-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4235/indicacao_no_274-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4236/indicacao_no_275-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4247/indicacao_no_279-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4248/indicacao_no_280-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4249/indicacao_no_281-2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4250/indicacao_no_282-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4251/indicacao_no_283-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4266/indicacao_249.25.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4277/indicacao_no_295-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4284/indicacao_no_296-2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4285/indicacao_no297-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4286/indicacao_no_298-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4287/indicacao_no_299-2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4288/indicacao_no_300-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4289/indicacao_no_301-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4290/indicacao_no_302-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4291/indicacao_no_303-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4292/indicacao_no_304-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4300/indicacao_308.25.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4301/indicacao_no_309-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4308/indicacao_no_310-2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4309/indicacao_311.25.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4314/indicacao_no_312-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4316/indicacao_no_313-2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4317/indicacao_no_314-2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4318/indicacao_315.25.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4323/indicacao_no_316-2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4359/indicacao_no_319-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4360/indicacao_no_320-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4361/indicacao_no_321-20215.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4362/indicacao_no_322-2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4363/indicacao_no_323-2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4364/indicacao_no_324-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4365/indicacao_no_325-2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4366/indicacao_no_326-2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4370/indicacao_no_327-2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4373/indicacao_no_328-2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4374/indicacao_no_329-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4375/indicacao_no_330-2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4384/indicacao_no_331-2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4387/indicacao_no_332-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4388/indicacao_no_333-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4401/indicacao_no_334-2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4403/indicacao_no_335-2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4404/indicacao_no_336-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4405/indicacao_no_337-2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4406/indicacao_no_338-2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4407/indicacao_no_339-2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4408/indicacao_no_340-2025_c.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4490/indicacao_368.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3926/mocao_02.25.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3927/mocao_03.25.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3951/mocao_04.25.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3952/mocao_05.25.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3988/mocao_06.2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3989/mocao_07.2025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3990/mocao_08.2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4006/mocao_09.25.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4034/mocao_10.25.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4036/mocao_11.25.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4038/mocao_12.25.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4039/mocao_13.25.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4050/mocao_14.25.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4053/mocao_15.25.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4106/mocao_16.25.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4140/mocao_17.25.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4168/mocao_22.25.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4173/mocao_22.25.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4191/mocao_23.25.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4192/mocao_24.25.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4212/mocao_25.25.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4218/mocao_26.25.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4220/mocao_27.25.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4221/mocao_28.25.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4222/mocao_29.25.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4233/mocao_31.25.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4241/mocao_32.25.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4242/mocao_33.25.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4243/mocao_34.25.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4244/mocao_35.25.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4303/mocao_41.25.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4304/mocao_42.25.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4305/mocao_43.25.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4315/mocao_44.25.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4325/mocao_46.25.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4326/mocao_47.25.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4334/mocao_48.25.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4336/mocao_49.25.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4358/mocao_50.25.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4367/mocao_51.25.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4369/mocao_52.25.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4372/mocao_53.25.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4385/mocao_56.25.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4386/mocao_57.25.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4390/mocao_58.25.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4402/mocao_59.25.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4437/mocao_64.25.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4439/mocao_65.25.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4446/mocao_66.25.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4447/mocao_67.25.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4481/mocao_72.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4482/mocao_73.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4508/mocao_74.25.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4509/mocao_75.25.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4368/emenda_aditiva_no_1_pl_74-2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4371/emenda_aditiva_no_2_pl_74-2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3761/emenda_modificativa_pl_002_2025_assinado_2_1.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3891/emenda_modificativa_do_pl._05-2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3967/emenda_modificativa_ao_plc_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4153/emenda_modificativa_p._resolucao.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4155/emenda_modificativa_ao_plc_09-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4293/emenda_modificativa_pl_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4321/emenda_modificativa_pl_67-2025_c.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4381/emenda_mod._portal_do_xingu.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4461/emenda_modificativa_ao_pl_no_94-2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4480/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4031/emenda_supressiva_do_pj_de_resolucao_nc2ba_06-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3942/veto.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4378/veto.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3757/edital_de_convocacao_extraordinaria_001-_janeiro_dia_24.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3914/edital_de_convocacao_extraordinaria_001-__marco_1_1.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4176/edital_de_convocacao_extraordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4178/edital_de_convocacao_extraordinaria_30-06.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4185/edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4268/edital_de_convocacao_extraordinaria_11-08-2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4512/edital_de_convocacao_extraordinaria_dezembro.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3745/requerimento_tribuna_2.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3890/tribuna_07032025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4004/tribuna_otavio_augusto_04042025.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4005/tribuna_assinado.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4511/parecer_1849387_2024_001.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4018/termo_de_referendamendo_fernando.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3779/edital_de_convocacao_legislativo1.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3919/edital_de_convocacao_pl_17_e_18-2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/3972/edital_de_convocacao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4149/__edital_de_convocacao_extraordinaria_09_06_2025_1_1_1.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4174/edital_de_convocacao__dia__23_-_06-2025_de_sessao_extraordinaria_c.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4181/edital_de_convocacao_30-06-2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4187/edital_de_convocacao_1.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4275/edital_de_convocao_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4329/edital_de_convocacao_sessao_ex._29-09-2025_timbrado.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4518/edital_de_convocacao_sessao_ex._22-12-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4467/emenda_impositiva_01.25.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4468/emenda_impositiva_02.25.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4469/emenda_impositiva_03.25.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4470/emenda_impositiva_04.25.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4471/emenda_impositiva_05.25.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4472/emenda_impositiva_06.25.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4473/emenda_impositiva_07.25.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4474/emenda_impositiva_08.25.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4475/emenda_impositiva_09.25.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4476/emenda_impositiva_10.25.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4477/emenda_impositiva_11.25.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4478/emenda_impositiva_12.25.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4479/emenda_impositiva_13.25.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4119/recomendacao_legislativa_01.25_30052025.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4120/recomendacao_legislativa_02.25_30052025.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4152/relatorio_mensal_contas_camara_mes_de_maio..pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4203/mesa_diretora_prestacao_de_contas_mes_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4265/prestacao_contas_mesa_diretora_julho_2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2025/4389/prestacao_contas_mesa_diretora_setembro_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H781"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="151" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="179.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>