--- v0 (2026-02-04)
+++ v1 (2026-05-16)
@@ -54,6080 +54,6080 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>BA Dourado, Celsinho, Jocasta, Márcia, Moacir, Rafael Govari, Soni, Subtenente Sancler Santarém, Suzaninha</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3300/emenda_a_lei_organica_no_01-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3300/emenda_a_lei_organica_no_01-2024.pdf</t>
   </si>
   <si>
     <t>“Altera o § 9º do artigo 180-B da Lei Orgânica do Município de Canarana – MT, e da outras providencias”.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fabio Marcos Pereira de Faria</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3194/projeto_de_lei_acs_e_ace_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3194/projeto_de_lei_acs_e_ace_ok.pdf</t>
   </si>
   <si>
     <t>” Altera dispositivos da Lei Complementar 123, de 2014, para possibilitar a evolução para os cargos de Agente Comunitário de Saúde e Agente de Combate às Endemias, e dá outras providencias”.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3266/projeto_de_lei_complementar_atualizacao_anexo_i_123.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3266/projeto_de_lei_complementar_atualizacao_anexo_i_123.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização do Anexo I das Leis Complementares nº 123/2014, n° 125/2014 e 174/2018, alteração de número de vagas e dá outras providências.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3269/projeto_de_lei_complementar_no_03-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3269/projeto_de_lei_complementar_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração e atualização da Lei Complementar 201/2022, que Dispõe sobre a nova redação da Estrutura Administrativa e Organizacional da Câmara Municipal de Canarana-MT, e dá outras providências, e de seus anexos.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3369/projeto_de_lei_fixa_piso_tecnicos_saude_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3369/projeto_de_lei_fixa_piso_tecnicos_saude_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remuneração para os cargos de técnicos do SUS e auxiliar de enfermagem, e dá outras providências.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3482/peojeto_de_lei_educacao_complementar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3482/peojeto_de_lei_educacao_complementar.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Programa Dinheiro Direto na Escola na Escola Municipal – PDDE-M, nos termos art. 240, § 3° da Lei Orgânica do Município e dá outras providências”.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3515/projeto_de_lei_agricola_alvorada_incentivo_fiscais_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3515/projeto_de_lei_agricola_alvorada_incentivo_fiscais_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para estender os incentivos fiscais concedidos para empresa AGRÍCOLA ALVORADA S.A também para a sua filial, e dá outras providências</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3529/projeto_de_lei_complementar_gratificacao_medico_especialista_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3529/projeto_de_lei_complementar_gratificacao_medico_especialista_ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Gratificação Especial, de caráter indenizatório, ao profissional que prestar serviço de pediatria, e dá outras providências.”</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3545/projeto_de_lei_altera_lei_agricola_alvorada_1-_adirma.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3545/projeto_de_lei_altera_lei_agricola_alvorada_1-_adirma.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Complementar: “Dispõe sobre alteração de dispositivo da Lei Complementar nº 224 de 12 de dezembro de 2023, e autoriza estender os incentivos fiscais concedidos para empresa AGRÍCOLA ALVORADA S.A também para a sua filial, e dá outras providências”.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3184/projeto_de_lei__repasse_associacao_rota_turistica_roncador_xingu_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3184/projeto_de_lei__repasse_associacao_rota_turistica_roncador_xingu_ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização de repasse, a título de contribuição mensal, à ASSOCIACAO ROTA TURISTICA RONCADOR XINGU, e dá outras providências”;</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3186/projeto_de_lei_escola_norberto.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3186/projeto_de_lei_escola_norberto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola Municipal de Educação Básica “Norberto Schwantes”, e dá outras providencias.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3189/projeto_de_lei_cessao_uso_aguas_primeira_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3189/projeto_de_lei_cessao_uso_aguas_primeira_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de Concessão de direito real de uso de uma área de 150m², do canteiro central da Avenida da Primeira Agrovila para a ÁGUAS CANARANA LTDA, e dá outras providências “</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3191/projeto_de_lei_codema.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3191/projeto_de_lei_codema.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização da Cessão de Uso de bem público, unidade CASTRAMÓVEL, ao CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOCIAL E AMBIENTAL “MÉDIO ARAGUAIA” – CODEMA, e dá outras providências</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3192/projeto_de_lei_autoriza_doacao_veiculo_funai_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3192/projeto_de_lei_autoriza_doacao_veiculo_funai_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de doação de bem móvel, tipo veículo, para a Fundação Nacional dos Povos Indígenas - FUNAI, Coordenação Regional Ribeirão Cascalheira/MT, dá outras providências.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3197/projeto_de_lei_altera_industrial_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3197/projeto_de_lei_altera_industrial_ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração de dispositivo da Lei Municipal n° 1.747, de 20 de junho de 2023, que autoriza o Poder Executivo a alienar os lotes do Loteamento Comercial e Industrial, e dá outras providências“.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3199/projeto_de_lei_3_de_maio_2.957.46050_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3199/projeto_de_lei_3_de_maio_2.957.46050_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências “</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3201/projeto_de_lei_aeroporto__1.330.26932_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3201/projeto_de_lei_aeroporto__1.330.26932_ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio 0457-2022), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3202/projeto_de_lei_agua_e_esgoto_pequena_comunidades_rurais_852.34657_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3202/projeto_de_lei_agua_e_esgoto_pequena_comunidades_rurais_852.34657_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de Arrecadação (Convênio 1548/17), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3204/projeto_de_lei_educacao_uniforme_111.86853__ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3204/projeto_de_lei_educacao_uniforme_111.86853__ok.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3207/projeto_de_lei_construcao_escola__pioneiros_10.187.52244_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3207/projeto_de_lei_construcao_escola__pioneiros_10.187.52244_ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3208/projeto_de_lei_esportes__material_esportivo_7.97080_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3208/projeto_de_lei_esportes__material_esportivo_7.97080_ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3211/projeto_de_lei_excesso_de_arrecadacao_mapa__9.484.48052.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3211/projeto_de_lei_excesso_de_arrecadacao_mapa__9.484.48052.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3212/projeto_de_lei_esporte_31.14752_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3212/projeto_de_lei_esporte_31.14752_ok.pdf</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3215/projeto_de_lei_kit_material_escolar_117.27160__ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3215/projeto_de_lei_kit_material_escolar_117.27160__ok.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3216/projeto_de_lei_pavimentacao_4.785.91900__ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3216/projeto_de_lei_pavimentacao_4.785.91900__ok.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3219/projeto_de_lei_feira_do_empreendedor_166.93000_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3219/projeto_de_lei_feira_do_empreendedor_166.93000_ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3221/projeto_de_lei_patrulha_agricola_950.000_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3221/projeto_de_lei_patrulha_agricola_950.000_ok.pdf</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3223/projeto_de_lei_playground_6.23034__ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3223/projeto_de_lei_playground_6.23034__ok.pdf</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3224/projeto_de_lei_sinfra_559.49110__ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3224/projeto_de_lei_sinfra_559.49110__ok.pdf</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3227/projeto_de_lei_society_79.43652_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3227/projeto_de_lei_society_79.43652_ok.pdf</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_unidade_saude_780.33721___ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_unidade_saude_780.33721___ok.pdf</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3230/projeto_de_lei_esporte_559.49110__mil_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3230/projeto_de_lei_esporte_559.49110__mil_ok.pdf</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3233/projeto_de_lei_operacao_de_credito_1.710.99699__ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3233/projeto_de_lei_operacao_de_credito_1.710.99699__ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Operação de Crédito), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3235/projeto_de_lei_superavit_5.918.70710_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3235/projeto_de_lei_superavit_5.918.70710_ok.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Abrir Crédito Adicional Especial por Superávit Financeiro e dá Outras Providências.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Márcia</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3274/projeto_de_lei_26-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3274/projeto_de_lei_26-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial às pessoas com fibromialgia nos locais que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3288/projeto_de_lei_no_27-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3288/projeto_de_lei_no_27-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade dos hospitais públicos e privados e instituições congêneres a notificarem ocorrências de uso de bebida alcoólica e/ou entorpecentes por crianças e adolescentes e dá outras providências”.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3302/projeto_de_lei_finisa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3302/projeto_de_lei_finisa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operações de crédito com a Caixa Econômica Federal, e dá outras providências</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3331/projeto_de_lei_saude_saude_1.000.00000_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3331/projeto_de_lei_saude_saude_1.000.00000_ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Emenda Parlamentar Individual 052/2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3332/projeto_de_lei_altera_conselho_seguranca_alimentar_e_nutricional_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3332/projeto_de_lei_altera_conselho_seguranca_alimentar_e_nutricional_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações de dispositivos da Lei Municipal n° 896, de 23 de setembro de 2009, que trata do Conselho Municipal de Segurança Alimentar e Nutricional, e dá outras providências.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3333/projeto_de_lei_altera_conselho_pessoa_com_deficiencia_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3333/projeto_de_lei_altera_conselho_pessoa_com_deficiencia_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações de dispositivos da Lei Municipal n° 897, de 23 de setembro de 2009, que trata do Conselho Municipal de Defesa dos Direitos da Pessoa com Deficiência, e dá outras providências.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3334/projeto_de_lei_condema_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3334/projeto_de_lei_condema_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações de dispositivos da Lei Municipal n° 844, de 03 de junho de 2008, que trata do Conselho Municipal de Defesa do Meio Ambiente, e dá outras providências</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3335/projeto_de_lei_rga_educacao__2024_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3335/projeto_de_lei_rga_educacao__2024_ok.pdf</t>
   </si>
   <si>
     <t>Atualiza o Piso Salarial para os Profissionais, inclusive inativos e pensionistas, da Educação Básica Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3336/projeto_de_lei_rga_legislativo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3336/projeto_de_lei_rga_legislativo.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice de Revisão Geral na remuneração dos servidores do poder executivo e legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3366/projeto_de_lei_rga_legislativo_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3366/projeto_de_lei_rga_legislativo_ok.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice de Revisão Geral dos vereadores e servidores do poder legislativo e dá outras providências”.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3367/projeto_de_lei_administracao_geral_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3367/projeto_de_lei_administracao_geral_ok.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice de Revisão Geral na remuneração dos servidores do poder executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3368/projeto_de_lei_rga_educacao_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3368/projeto_de_lei_rga_educacao_ok.pdf</t>
   </si>
   <si>
     <t>“Atualiza o Piso Salarial para os Profissionais, inclusive inativos e pensionistas, da Educação Básica Municipal, e dá outras providências“</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3378/projeto_38.2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3378/projeto_38.2024.pdf</t>
   </si>
   <si>
     <t>“Institui a campanha municipal permanente de combate a fraudes e golpes praticados via telefone, internet e aplicativos. “</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3379/projeto_39.2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3379/projeto_39.2024.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a cassação do Alvará de Funcionamento de estabelecimentos comerciais ou empresas que forem flagradas comercializando, adquirindo distribuindo, transportando, estocando ou revendendo produtos oriundos de ações criminosas ou tipos ilícitos penais. “</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3380/projeto_40.2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3380/projeto_40.2024.pdf</t>
   </si>
   <si>
     <t>“ Institui o mês de conscientização, orientação e combate as FAKE NEWS no calendário Oficial do Município.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3381/projeto_41.2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3381/projeto_41.2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a isenção do pagamento de taxas de inscrição em concursos públicos, aos munícipes que prestarem serviços à justiça eleitoral, durantes as eleições, e da outras providências. ”</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3382/projeto_42.2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3382/projeto_42.2024.pdf</t>
   </si>
   <si>
     <t>"Proíbe a suspensão (corte) de energia elétrica ou água por falta de pagamento, sem prévia comunicação comprovada ao Usuário e dá outras providências”.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3407/projeto_de_lei_abertura_credito_excesso_arrecadacao_1200_000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3407/projeto_de_lei_abertura_credito_excesso_arrecadacao_1200_000.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3408/projeto_de_lei_credito_especial_185.044._milhoes.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3408/projeto_de_lei_credito_especial_185.044._milhoes.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3409/projeto_de_lei_nomina_predio_publico_paulo_jose.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3409/projeto_de_lei_nomina_predio_publico_paulo_jose.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prédio público, anexo do Hospital Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3434/projeto_de_lei_altera_lei_municipal__1831.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3434/projeto_de_lei_altera_lei_municipal__1831.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração de dispositivo da Lei Municipal nº 1.831, de 19 de março de 2024, que autoriza o Poder Executivo a contratar operações de crédito, e dá outras providencias”.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3451/projeto_de_lei_adac_2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3451/projeto_de_lei_adac_2024.pdf</t>
   </si>
   <si>
     <t>”Dispõe sobre a autorização para firmar Acordo de cooperação com a Associação dos Amigos de Canarana - ADAC, e dá outras providências”.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3452/projeto_de_lei_altera_lei_direcao_escolas.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3452/projeto_de_lei_altera_lei_direcao_escolas.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: Dispõe sobre a alteração de dispositivo da Lei Municipal nº 1.649, de 22 de junho de 2022, quanto ao Diretor Escolar, e dá outras providencias.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3453/projeto_de_lei_asfalto_garapu.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3453/projeto_de_lei_asfalto_garapu.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3454/projeto_de_lei_desenvolvimento_sustentavel.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3454/projeto_de_lei_desenvolvimento_sustentavel.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações de dispositivos da Lei Municipal n° 723, de 24 de outubro de 2005, que trata do Conselho Municipal de Desenvolvimento Rural Sustentável - CMDRS, e dá outras providências”.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3455/projeto_de_lei_processo_seletivo_crianca_feliz.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3455/projeto_de_lei_processo_seletivo_crianca_feliz.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de Processo Seletivo Simplificado, visando a contratação para atender à necessidade temporária e de excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3456/pl_52.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3456/pl_52.24.pdf</t>
   </si>
   <si>
     <t>“Reconhece os jogos de ação paintball e airsoft como prática esportiva no âmbito do município de Canarana e dá outras providências ".</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3477/projeto_de_lei_-_autoriza_doacao_ajuda_ao_estado_do_rs_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3477/projeto_de_lei_-_autoriza_doacao_ajuda_ao_estado_do_rs_1.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe sobre a autorização para o Executivo realizar ações para prestar auxílio à população do Estado do Rio Grande do Sul, e dá outras providências”.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3481/projeto_de_lei_verba_atividade_delegada.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3481/projeto_de_lei_verba_atividade_delegada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de verba indenizatória para desempenho de atividade delegada, nos termos que especifica, a ser paga aos policiais militares que exercerem atividade municipal delegada pelo estado de Mato Grosso, conforme termo de cooperação 0054/2024, e dá outras providências”.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3483/projeto_de_lei_politica_publica_de_assistencia_social.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3483/projeto_de_lei_politica_publica_de_assistencia_social.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe    Sobre   A   Política    Pública         De Assistência	Social 	Do 	Município De Canarana – MT, E Da Outras Providências”.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>BA Dourado</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3484/projeto_de_lei_no_56-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3484/projeto_de_lei_no_56-2024.pdf</t>
   </si>
   <si>
     <t>“Institui no Calendário Oficial do Município de Canarana/MT, o Dia Cultural da Eubiose”.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3492/projeto_de_lei_no_57-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3492/projeto_de_lei_no_57-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre Autorização ao Poder Legislativo para Filiar a Câmara Municipal de Vereadores de Canarana à UCMMAT– União das Câmaras Municipais de Mato Grosso e dá outras providências”.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3493/projeto_de_lei_no_58-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3493/projeto_de_lei_no_58-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a Conceder Apoio Cultural a Associação Comunitária Vida Nova de Canarana na Forma de Subvenção Social.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3498/ccf_000785.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3498/ccf_000785.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com o CENTRO DE TRADICOES GAUCHAS TROPEIRO VELHO - e dá outras providências.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3499/projeto_de_lei_incentivos_minha_casa_minha_vida_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3499/projeto_de_lei_incentivos_minha_casa_minha_vida_ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para incentivos aos programas sociais de habitação, e dá outras providências”.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3500/projeto_de_lei_calculo_autuarial_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3500/projeto_de_lei_calculo_autuarial_ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a homologação do Relatório da Reavaliação Atuarial de 2024 – data focal 31/12/2023, mantém o Custo Normal e modifica o Plano de Amortização do Regime Próprio de Previdência Social, custeados pelo Ente Federativo, conforme diretrizes Emanadas pela Portaria MTP 1.467/2022 e das outras providências”.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3503/dispoe_sobre_alteracao_de_dispositivo_da_lei_municipal_n_1.747_de_20_de_junho_de_2023_que_autoriza_o_poder_executivo_a_alienar_os_lotes_do_loteamento_comercial.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3503/dispoe_sobre_alteracao_de_dispositivo_da_lei_municipal_n_1.747_de_20_de_junho_de_2023_que_autoriza_o_poder_executivo_a_alienar_os_lotes_do_loteamento_comercial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivo da Lei Municipal n° 1.747, de 20 de junho de 2023, que autoriza o Poder Executivo a alienar os lotes do Loteamento Comercial e Industrial, e dá outras providências.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3516/projeto_de_lei_8.00000-_saude.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3516/projeto_de_lei_8.00000-_saude.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação(Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3517/projeto_de_lei_feican.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3517/projeto_de_lei_feican.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação(Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3527/projeto_de_lei_saude_5.35000_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3527/projeto_de_lei_saude_5.35000_ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3528/projeto_de_lei_semana_farroupilha_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3528/projeto_de_lei_semana_farroupilha_ok.pdf</t>
   </si>
   <si>
     <t>: “Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com o CENTRO DE TRADICÕES GAUCHAS PIONEIROS DO CENTRO OESTE - e dá outras providências.”</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3539/250.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3539/250.00000.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Municipal: ““Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3540/521.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3540/521.00000.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3541/6.000.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3541/6.000.00000.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3558/pl_70.2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3558/pl_70.2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CONSUMO DE MACONHA EM AMBIENTES DE USO COLETIVO, PÚBLICOS OU PRIVADOS, NO MUNICIPIO DE CANARANA/MT.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3560/projeto_de_lei_altera_valor_repasse_motorista_ambulancia_culuene.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3560/projeto_de_lei_altera_valor_repasse_motorista_ambulancia_culuene.pdf</t>
   </si>
   <si>
     <t>”Atualiza valor da Cooperação Financeira prevista no § 1º do art. 1º da Lei Municipal Nº 1.551, de 06 de abril de 2021, e dá outras providências”.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3562/pl_programa_habitacional_ser_familia_habitacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3562/pl_programa_habitacional_ser_familia_habitacao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o programa habitacional Ser Família Habitação, e dá outras providencias</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3563/projeto_serra_dourada-_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3563/projeto_serra_dourada-_ok.pdf</t>
   </si>
   <si>
     <t>: “Dispõe sobre a alteração de áreas de algumas avenidas da localidade da Serra Dourada, e dá outras providências”.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3573/projeto_de_lei_radio_camara.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3573/projeto_de_lei_radio_camara.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para abertura de crédito adicional especial, nos termos dos artigos 42 e 43 da Lei Federal 4.320/64, e da outras providencias”.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3575/projeto_de_lei_habitacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3575/projeto_de_lei_habitacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de subsídio à Habitação - Ser Canarana Habitação, e Cria o “Programa de Incentivos à Projetos Habitacionais de Interesse Social”, com a finalidade de proporcionar o desenvolvimento econômico do município, promoção do direito à moradia, geração de emprego e renda, melhoria das condições de habitabilidade e qualificação dos espaços urbanos promovendo qualidade de vida à população do município de Canarana-MT e dá outras providências.”</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3581/ldo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3581/ldo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2025.”</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3582/projeto_de_lei_loteamento_alto_cerrado_ii-mesclado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3582/projeto_de_lei_loteamento_alto_cerrado_ii-mesclado.pdf</t>
   </si>
   <si>
     <t>"Aprova o loteamento de uso misto denominado Residencial e Comercial Alto Cerrado II, localizado no perímetro urbano, e dá outras providências”.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3583/projeto_de_lei_processo_seletivo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3583/projeto_de_lei_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>“Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, visando contratação por tempo determinado para atender à necessidade temporária                                                      e de excepcional interesse público, e dá outras providências. ”</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3584/projeto_de_lei_200_mil_dr_eugenio.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3584/projeto_de_lei_200_mil_dr_eugenio.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3585/projeto_de_lei_anel_viario_e_anexos.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3585/projeto_de_lei_anel_viario_e_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Anel Viário do Município de Canarana - MT, e dá outras providencias</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3592/projeto_de_lei_alienacao_de_bens.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3592/projeto_de_lei_alienacao_de_bens.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação (ALIENAÇÃO DE BENS IMÓVEIS), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3609/projeto_de_lei_loa_2025_-_estima_receita_fixa_a_despesa_do_municipio_de_canarana-_loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3609/projeto_de_lei_loa_2025_-_estima_receita_fixa_a_despesa_do_municipio_de_canarana-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Canarana - MT, para o exercício de 2025.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3610/pl_83.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3610/pl_83.24.pdf</t>
   </si>
   <si>
     <t>NOMINA AEROPORTO MUNICIPAL DE CANARANA/MT.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3637/projeto_de_lei_abrir_credito_suplementar_5.728.126.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3637/projeto_de_lei_abrir_credito_suplementar_5.728.126.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei: “Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3638/projeto_de_lei_no_85-2024_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3638/projeto_de_lei_no_85-2024_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o caráter permanente do laudo que diagnostique o Transtorno do Espectro Autista – TEA e a Síndrome de Down, e dá outras providências.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3639/projeto_de_lei_no_86-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3639/projeto_de_lei_no_86-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação e autorização de funcionamento de estabelecimentos que utilizam Câmaras de Bronzeamento Artificial no Município de Canarana/MT e dá outras providências.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3653/projeto_de_lei_937.66400.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3653/projeto_de_lei_937.66400.pdf</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3654/projeto_de_lei_3.800000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3654/projeto_de_lei_3.800000.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3655/projeto_de_lei_2.825.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3655/projeto_de_lei_2.825.00000.pdf</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3667/projeto_de_lei_fethab_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3667/projeto_de_lei_fethab_ok.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: Dispõe sobre a criação do Fundo Municipal de Transportes (FMT), junto à Secretaria de Secretaria Municipal de Viação e Obras Públicas, e dá outras providências</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3668/projeto_de_lei_no_91-2024_-_subsidio_prefeito_e_secretarios.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3668/projeto_de_lei_no_91-2024_-_subsidio_prefeito_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio mensal do Prefeito, vice-prefeito e secretários municipais, e fixa remuneração de férias do Prefeito e férias e décimo terceiro dos Secretários Municipais do Município de Canarana – MT e dá outras providências.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>BA Dourado, Celhão, Celsinho, Dr. Thiago, Jocasta, Márcia, Moacir, Rafael Govari, Soni, Subtenente Sancler Santarém, Suzaninha</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3669/projeto_de_lei_no_92_-2024_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3669/projeto_de_lei_no_92_-2024_assinado.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio Mensal dos Vereadores da Câmara Municipal de Canarana/MT para o quadriênio 2025/2028.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3677/projeto_de_lei_suplementacao_10__ok_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3677/projeto_de_lei_suplementacao_10__ok_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3678/projeto_de_lei_elizeu_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3678/projeto_de_lei_elizeu_ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Financiamento da SES), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3679/projeto_95-2025_certo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3679/projeto_95-2025_certo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desmembramento de área e criação de uma rua, na localidade de Serra Dourada, e dá outras Providências.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3680/projeto_de_lei_gestao_democratica_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3680/projeto_de_lei_gestao_democratica_ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Gestão Democrática nas unidades educacionais da Rede Pública Municipal de Ensino de Canarana/MT e dá outras providências”.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3681/projeto_de_lei_conselho_municipal_da_cultura_2_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3681/projeto_de_lei_conselho_municipal_da_cultura_2_ok.pdf</t>
   </si>
   <si>
     <t>Institui o CONSELHO MUNICIPAL DE POLÍTICAS CULTURAIS de Canarana - MT, e dá outras providências."</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3682/projeto_de_lei_termo_de_convenio_handebol.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3682/projeto_de_lei_termo_de_convenio_handebol.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com a ASSOCIAÇÃO ESPORTIVA CANARANENSE DE HANDEBOL – AECHB - e dá outras providências.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3683/projeto_de_lei_termo_de_convenio_serra.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3683/projeto_de_lei_termo_de_convenio_serra.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com a ASDECS - ASSOCIACAO DE DESENVOLVIMENTO COMUNITARIO DA LOCALIDADE DE SERRA DOURADA - CANARANA MT - e dá outras providências.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3684/projeto_de_lei_plano_municipal_de_cultura_2__ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3684/projeto_de_lei_plano_municipal_de_cultura_2__ok.pdf</t>
   </si>
   <si>
     <t>Institui e Regulamenta o PLANO MUNICIPAL DE POLÍTICAS CULTURAIS DO MUNICÍPIO DE CANARANA, Estado de Mato Grosso, e dá outras providências."</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3685/projeto_de_lei_termo_de_convenio_ctg.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3685/projeto_de_lei_termo_de_convenio_ctg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com o CENTRO DE TRADICOES GAUCHAS PORTEIRA DO ARAGUAIA - e dá outras providências.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3686/projeto_de_lei_fundo_municipal_de_cultura_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3686/projeto_de_lei_fundo_municipal_de_cultura_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação e Regulamentação do FUNDO MUNICIPAL DE POLÍTICAS CULTURAIS – FMPC, do Município de Canarana, Estado de Mato Grosso, e dá outras providências."</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Celsinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3695/projeto_de_lei_no_103-2024_celsinho.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3695/projeto_de_lei_no_103-2024_celsinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei 1.787/2023 que “Determina a instalação de câmeras de monitoramento para registro de imagens em todas as creches, nas áreas nesta lei especificadas”.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3697/projeto_de_lei_prevican.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3697/projeto_de_lei_prevican.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos do Município de Canarana, Estado de Mato Grosso, com seu Regime Próprio de Previdência Social – RPPS, PREVICAN.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3723/projeto_de_lei_-_autoriza_processo_seletivo_-_ifmt_3.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3723/projeto_de_lei_-_autoriza_processo_seletivo_-_ifmt_3.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, para atender a parceria com o Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso - IFMT, e  dá outras providências</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3729/projeto_de_lei_100.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3729/projeto_de_lei_100.00000.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 516/2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3730/projeto_de_lei_1.000.000.00.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3730/projeto_de_lei_1.000.000.00.pdf</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3615/pdl_01.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3615/pdl_01.24.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CANARANENSE</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3337/pr_01.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3337/pr_01.24.pdf</t>
   </si>
   <si>
     <t>“Estabelece o índice de Revisão Geral do Auxílio Alimentação dos Servidores da Câmara Municipal de Canarana – MT.”</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3394/projeto_de_resolucao_no_02-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3394/projeto_de_resolucao_no_02-2024.pdf</t>
   </si>
   <si>
     <t>Altera horário de Sessão Ordinária.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3446/projeto_de_resolulcao_03.2024_02052024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3446/projeto_de_resolulcao_03.2024_02052024.pdf</t>
   </si>
   <si>
     <t>Altera data de Sessão Ordinária.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>Rafael Govari, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3457/pr04.24_03052024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3457/pr04.24_03052024.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a Criação do Centro de Atendimento ao Cidadão no âmbito da Câmara Municipal de Canarana MT, disciplina sua competência, atividade e funcionamento e dá outras providências ".</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3559/pr_05.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3559/pr_05.24.pdf</t>
   </si>
   <si>
     <t>Altera artigos da Resolução nº 255/2022- Regimento Interno da Câmara Municipal de Canarana/MT.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3631/projeto_de_resolucao_no_06-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3631/projeto_de_resolucao_no_06-2024.pdf</t>
   </si>
   <si>
     <t>Altera data de Sessões Ordinárias.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>RURG</t>
   </si>
   <si>
     <t>Requerimento Pedido de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3185/requerimento__votacao_de_projeto__001-2023-__rota_roncador_xingu.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3185/requerimento__votacao_de_projeto__001-2023-__rota_roncador_xingu.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:001/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe sobre autorização de repasse, a título de contribuição mensal, à ASSOCIACAO ROTA TURISTICA RONCADOR XINGU, e dá outras providências”;_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3187/requerimento__votacao_de_projeto__002-2023-__criacao_escola_norberto.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3187/requerimento__votacao_de_projeto__002-2023-__criacao_escola_norberto.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:002/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 -Projeto de Lei: Dispõe sobre a criação da Escola Municipal de Educação Básica “Norberto Schwantes”, e dá outras providencias._x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3188/requerimento__votacao_de_projeto__003-2023-__aguas.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3188/requerimento__votacao_de_projeto__003-2023-__aguas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:003/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 -- Projeto de Lei: “Dispõe sobre autorização de Concessão de direito real de uso de uma área de 150m², do canteiro central da Avenida da Primeira Agrovila para a ÁGUAS CANARANA LTDA, e dá outras providências “_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3190/requerimento__votacao_de_projeto__004-2023-__castramovel.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3190/requerimento__votacao_de_projeto__004-2023-__castramovel.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:004/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Dispõe sobre autorização da Cessão de Uso de bem público, unidade CASTRAMÓVEL, ao CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOCIAL E AMBIENTAL “MÉDIO ARAGUAIA” – CODEMA, e dá outras providências._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3193/requerimento__votacao_de_projeto__005-2023-__funai.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3193/requerimento__votacao_de_projeto__005-2023-__funai.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:005/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: Dispõe sobre a autorização de doação de bem móvel, tipo veículo, para a Fundação Nacional dos Povos Indígenas - FUNAI, Coordenação Regional Ribeirão Cascalheira/MT, dá outras providências._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3195/requerimento__votacao_de_projeto__006-2023-___acs__ace.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3195/requerimento__votacao_de_projeto__006-2023-___acs__ace.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:006/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Complementar: ” Altera dispositivos da Lei Complementar 123, de 2014, para possibilitar a evolução para os cargos de Agente Comunitário de Saúde e Agente de Combate às Endemias, e dá outras providencias”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3196/requerimento__votacao_de_projeto__007-2023-____industrial.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3196/requerimento__votacao_de_projeto__007-2023-____industrial.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:007/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe sobre alteração de dispositivo da Lei Municipal n° 1.747, de 20 de junho de 2023, que autoriza o Poder Executivo a alienar os lotes do Loteamento Comercial e Industrial, e dá outras providências“._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3198/requerimento__votacao_de_projeto__008-2023-____2.951.460.50.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3198/requerimento__votacao_de_projeto__008-2023-____2.951.460.50.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:008/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências “_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3200/requerimento__votacao_de_projeto__009-2023-____convenio_0457.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3200/requerimento__votacao_de_projeto__009-2023-____convenio_0457.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:009/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio 0457-2022), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3203/requerimento__votacao_de_projeto__010-2023-____convenio_1548.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3203/requerimento__votacao_de_projeto__010-2023-____convenio_1548.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:010/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de Arrecadação (Convênio 1548/17), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3205/requerimento__votacao_de_projeto__011-2023-____111.868.53.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3205/requerimento__votacao_de_projeto__011-2023-____111.868.53.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:011/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3206/requerimento__votacao_de_projeto__012-2023-____10.187.522.44.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3206/requerimento__votacao_de_projeto__012-2023-____10.187.522.44.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:012/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei:“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3209/requerimento__votacao_de_projeto__013-2023-____7.970.80.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3209/requerimento__votacao_de_projeto__013-2023-____7.970.80.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:013/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3210/requerimento__votacao_de_projeto__014-2023-___9.484.480.52.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3210/requerimento__votacao_de_projeto__014-2023-___9.484.480.52.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:014/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3213/requerimento__votacao_de_projeto__015-2023-___31.174.52.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3213/requerimento__votacao_de_projeto__015-2023-___31.174.52.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:015/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3214/requerimento__votacao_de_projeto__016-2024-___117.271.60.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3214/requerimento__votacao_de_projeto__016-2024-___117.271.60.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:016/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3217/requerimento__votacao_de_projeto__017-2024-___4.785.919.00.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3217/requerimento__votacao_de_projeto__017-2024-___4.785.919.00.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:017/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3218/requerimento__votacao_de_projeto__018-2024-_166.930.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3218/requerimento__votacao_de_projeto__018-2024-_166.930.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:018/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3222/requerimento__votacao_de_projeto__019-2024-_6.230.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3222/requerimento__votacao_de_projeto__019-2024-_6.230.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:019/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3220/requerimento__votacao_de_projeto__020-2024-_955.000.00.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3220/requerimento__votacao_de_projeto__020-2024-_955.000.00.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:020/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3226/requerimento__votacao_de_projeto__021-2024-_559.491.10.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3226/requerimento__votacao_de_projeto__021-2024-_559.491.10.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:021/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências_x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3225/requerimento__votacao_de_projeto__022-2024-_79.436.52.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3225/requerimento__votacao_de_projeto__022-2024-_79.436.52.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:022/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências_x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3229/requerimento__votacao_de_projeto__023-2024-_780.337.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3229/requerimento__votacao_de_projeto__023-2024-_780.337.21.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:023/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências_x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3231/requerimento__votacao_de_projeto__024-2024__559.49110.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3231/requerimento__votacao_de_projeto__024-2024__559.49110.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:024/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências_x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3232/requerimento__votacao_de_projeto__025-2024__1.710.99699.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3232/requerimento__votacao_de_projeto__025-2024__1.710.99699.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:025/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Operação de Crédito), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3234/requerimento__votacao_de_projeto__026-2024_superavit.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3234/requerimento__votacao_de_projeto__026-2024_superavit.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:026/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: Autoriza o Poder Executivo Abrir Crédito Adicional Especial por Superávit Financeiro e dá Outras Providências._x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3267/requerimento__votacao_de_projeto__027-2024_-_lotocinograma.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3267/requerimento__votacao_de_projeto__027-2024_-_lotocinograma.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:027/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Complementar: Dispõe sobre atualização do Anexo I das Leis Complementares nº 123/2014, n° 125/2014 e 174/2018, alteração de número de vagas e dá outras providências._x000D_
 	 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 30 de janeiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3362/requerimento__votacao_de_projeto__028-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3362/requerimento__votacao_de_projeto__028-2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:028/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Estabelece o índice de Revisão Geral dos vereadores e servidores do poder legislativo e dá outras providências”.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3363/requerimento__votacao_de_projeto__029-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3363/requerimento__votacao_de_projeto__029-2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:029/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 Projeto de Lei: Estabelece o índice de Revisão Geral na remuneração dos servidores do poder executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3364/requerimento__votacao_de_projeto__030-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3364/requerimento__votacao_de_projeto__030-2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:030/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 - Projeto de Lei: “Atualiza o Piso Salarial para os Profissionais, inclusive inativos e pensionistas, da Educação Básica Municipal, e dá outras providências“_x000D_
 _x000D_
 	 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 27 de março de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3365/requerimento__votacao_de_projeto__031-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3365/requerimento__votacao_de_projeto__031-2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:031/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 Projeto de Lei Complementar: ” Dispõe sobre a remuneração para os cargos de técnico de enfermagem e técnico de laboratório e análises clinicas, e dá outras providências”._x000D_
 _x000D_
 _x000D_
 	 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 27 de março de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3433/requerimento__votacao_de_projeto__032-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3433/requerimento__votacao_de_projeto__032-2024.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Municipal: “Dispõe sobre a alteração de dispositivo da Lei Municipal nº 1.831, de 19 de março de 2024, que autoriza o Poder Executivo a contratar operações de crédito, e dá outras providencias”.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3478/requerimento__votacao_de_projeto__033-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3478/requerimento__votacao_de_projeto__033-2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:033/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Municipal: “Dispõe sobre a autorização para o Executivo realizar ações para prestar auxílio à população do Estado do Rio Grande do Sul, e dá outras providências”.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3501/requerimento__votacao_de_projeto__034-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3501/requerimento__votacao_de_projeto__034-2024.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Municipal: ““Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com o CENTRO DE TRADICOES GAUCHAS TROPEIRO VELHO - e dá outras providências”.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3504/requerimento__votacao_de_projeto__035-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3504/requerimento__votacao_de_projeto__035-2024.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe sobre alteração de dispositivo da Lei Municipal n° 1.747, de 20 de junho de 2023, que autoriza o Poder Executivo a alienar os lotes do Loteamento Comercial e Industrial, e dá outras providências”.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3518/requerimento__votacao_de_projeto__036-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3518/requerimento__votacao_de_projeto__036-2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:036/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei:“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 	 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 13  de junho de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3519/requerimento__votacao_de_projeto__037-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3519/requerimento__votacao_de_projeto__037-2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:037/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 	 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 13  de junho de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3520/requerimento__votacao_de_projeto__038-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3520/requerimento__votacao_de_projeto__038-2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:038/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Complementar: “Dispõe sobre a autorização para estender os incentivos fiscais concedidos para empresa AGRÍCOLA ALVORADA S.A também para a sua filial, e dá outras providências”._x000D_
 _x000D_
 	 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 13  de junho de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3536/requerimento__votacao_de_projeto__039-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3536/requerimento__votacao_de_projeto__039-2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:039/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Municipal: ““Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 	 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 01  de julho de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3537/requerimento__votacao_de_projeto__040-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3537/requerimento__votacao_de_projeto__040-2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:040/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 	 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 01  de julho de 2024.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3542/requerimento__votacao_de_projeto__041-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3542/requerimento__votacao_de_projeto__041-2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:041/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 - Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 	 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 01  de julho de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3543/requerimento__votacao_de_projeto__042-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3543/requerimento__votacao_de_projeto__042-2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:042/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 - Projeto de Lei Municipal N° 065: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 01  de julho de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3544/requerimento__votacao_de_projeto__043-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3544/requerimento__votacao_de_projeto__043-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração de dispositivo da Lei Complementar nº 224 de 12 de dezembro de 2023, e autoriza estender os incentivos fiscais concedidos para empresa AGRÍCOLA ALVORADA S.A também para a sua filial, e dá outras providências”.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3561/requerimento__votacao_de_projeto__043.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3561/requerimento__votacao_de_projeto__043.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:043/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 - Projeto de Lei Municipal: ”Atualiza valor da Cooperação Financeira prevista no § 1º do art. 1º da Lei Municipal Nº 1.551, de 06 de abril de 2021, e dá outras providências”._x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 01  de agosto de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3574/requerimento__votacao_de_projeto__044.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3574/requerimento__votacao_de_projeto__044.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:044/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe sobre a autorização para abertura de crédito adicional especial, nos termos dos artigos 42 e 43 da Lei Federal 4.320/64, e da outras providencias”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 15  de agosto de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3591/requerimento__votacao_de_projeto__045.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3591/requerimento__votacao_de_projeto__045.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:045/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação (ALIENAÇÃO DE BENS IMÓVEIS), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3636/requerimento__votacao_de_projeto__046.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3636/requerimento__votacao_de_projeto__046.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:046/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá Outras Providências._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 31  de outubro de 2024.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3656/requerimento__votacao_de_projeto__047.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3656/requerimento__votacao_de_projeto__047.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:047/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 07  de novembro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3657/requerimento__votacao_de_projeto__049.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3657/requerimento__votacao_de_projeto__049.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:048/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 07  de novembro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3659/requerimento__votacao_de_projeto__050.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3659/requerimento__votacao_de_projeto__050.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:050/2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 _x000D_
 Canarana-MT, em 07  de novembro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3696/requerimento_pedido_de_urgencia.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3696/requerimento_pedido_de_urgencia.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte_x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Municipal: “Dispõe sobre o parcelamento de débitos do Município de Canarana, Estado de Moto Grosso, com seu Regime Próprio de Previdência Social – RPPS, PREVICAN._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, Pede Deferimento.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3722/requerimento_pedido_de_urgencia_052.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3722/requerimento_pedido_de_urgencia_052.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:052/2024._x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte_x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Municipal: Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, para atender a parceria com o Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso - IFMT, e  dá outras providências</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3726/requerimento_pedido_de_urgencia_053.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3726/requerimento_pedido_de_urgencia_053.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:053/2024._x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte_x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 516/2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, Pede Deferimento.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3727/requerimento_pedido_de_urgencia_054.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3727/requerimento_pedido_de_urgencia_054.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:054/2024._x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte_x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Nestes Termos, Pede Deferimento.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3239/requerimento_no_01-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3239/requerimento_no_01-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 01/2024, Projeto de Lei que: Dispõe sobre autorização de repasse, a título de contribuição mensal, à ASSOCIACAO ROTA TURISTICA RONCADOR XINGU, e dá outras providências”. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3240/requerimento_no_02-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3240/requerimento_no_02-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 02/2024, Projeto de Lei que: Dispõe sobre a criação da Escola Municipal de Educação Básica “Norberto Schwantes”, e dá outras providencias”. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3241/requerimento_no_03-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3241/requerimento_no_03-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 03/2024, Projeto de Lei que: Dispõe sobre autorização de Concessão de direito real de uso de uma área de 150m², do canteiro central da Avenida da Primeira Agrovila para a ÁGUAS CANARANA LTDA, e dá outras providências”. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3242/requerimento_04-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3242/requerimento_04-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 04/2024, Projeto de Lei que: Dispõe sobre autorização da Cessão de Uso de bem público, unidade CASTRAMÓVEL, ao CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOCIAL E AMBIENTAL “MÉDIO ARAGUAIA” – CODEMA, e dá outras providências. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3243/requerimento_m05-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3243/requerimento_m05-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 05/2024, Projeto de Lei que: Dispõe sobre a autorização de doação de bem móvel, tipo veículo, para a Fundação Nacional dos Povos Indígenas - FUNAI, Coordenação Regional Ribeirão Cascalheira/MT, dá outras providências. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3244/requerimento_06-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3244/requerimento_06-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 06/2024, Projeto de Lei que: “Dispõe sobre alteração de dispositivo da Lei Municipal n° 1.747, de 20 de junho de 2023, que autoriza o Poder Executivo a alienar os lotes do Loteamento Comercial e Industrial, e dá outras providências. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3245/requerimento_07-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3245/requerimento_07-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 07/2024, Projeto de Lei que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3246/requerimento_08-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3246/requerimento_08-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 08/2024, Projeto de Lei que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio 0457-2022), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3247/requerimento_09-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3247/requerimento_09-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 09/2024, Projeto de Lei que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de Arrecadação (Convênio 1548/17), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3248/requerimento_10-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3248/requerimento_10-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 10/2024, Projeto de Lei que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3249/requerimento_11-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3249/requerimento_11-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 11/2024, Projeto de Lei que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3250/requerimento_12-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3250/requerimento_12-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 12/2024, Projeto de Lei que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3251/requerimento_13-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3251/requerimento_13-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 13/2024, Projeto de Lei que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3252/requerimento_14-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3252/requerimento_14-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 14/2024, Projeto de Lei que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3253/requerimento_15-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3253/requerimento_15-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 15/2024, Projeto de Lei que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3254/requerimento_16-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3254/requerimento_16-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 16/2024, Projeto de Lei que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3255/requerimento_17-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3255/requerimento_17-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 17/2024, Projeto de Lei: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.  Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3256/requerimento_18-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3256/requerimento_18-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 18/2024, Projeto de Lei: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.  Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3257/requerimento_19-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3257/requerimento_19-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 19/2024, Projeto de Lei: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.  Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3258/requerimento_20-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3258/requerimento_20-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 20/2024, Projeto de Lei: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.  Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3259/requerimento_21-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3259/requerimento_21-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 21/2024, Projeto de Lei:  Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3260/requerimento_22-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3260/requerimento_22-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 22/2024, Projeto de Lei: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.  Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/</t>
+    <t>http://sapl.canarana.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 23/2024, Projeto de Lei: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.  Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3262/requerimento_24-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3262/requerimento_24-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 24/2024, Projeto de Lei: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Operação de Crédito), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3263/requerimento_25-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3263/requerimento_25-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 25/2024, Projeto de Lei: Autoriza o Poder Executivo Abrir Crédito Adicional Especial por Superávit Financeiro e dá Outras Providências. Seja incluso na Ordem do Dia desta Sessão</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3264/requerimento_26-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3264/requerimento_26-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 01/2024, Projeto de Lei que: Altera dispositivos da Lei Complementar 123, de 2014, para possibilitar a evolução para os cargos de Agente Comunitário de Saúde e Agente de Combate às Endemias, e dá outras providencias”. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3268/requerimento_27-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3268/requerimento_27-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 02/2024, Projeto de Lei que: Dispõe sobre atualização do Anexo I das Leis Complementares nº 123/2014, n° 125/2014 e 174/2018, alteração de número de vagas e dá outras providências. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3271/requerimento_28-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3271/requerimento_28-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 03/2024, que: Dispõe sobre alteração e atualização da Lei Complementar 201/2022, que: Dispõe sobre a nova redação da Estrutura Administrativa e Organizacional da Câmara Municipal de Canarana-MT, e dá outras providências, e de seus anexos. Seja tramitado em regime de urgência nesta Sessão.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3272/requerimento_29-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3272/requerimento_29-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 03/2024, que: Dispõe sobre alteração e atualização da Lei Complementar 201/2022, que: Dispõe sobre a nova redação da Estrutura Administrativa e Organizacional da Câmara Municipal de Canarana-MT, e dá outras providências, e de seus anexos. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>Rafael Govari, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3292/requerimento_30-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3292/requerimento_30-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada no Plenário da Câmara Municipal, uma Sessão Solene no dia 12 de abril as 19:00h, em comemoração aos 40 anos do CTG Pioneiros do Centro Oeste.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>Dr. Dimitri</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3312/requerimento_dimitri.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3312/requerimento_dimitri.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Dimitri Mello Minucci, venho através deste conforme Regimento Interno Artigo 151, comunicar e justificar minha ausência na Sessão Ordinária de 04 de março de 2024, pelo motivo de estar acompanhando meu filho, em atendimento médico. Sendo assim é regimental que se aprove este Requerimento. Conforme atestado em anexo.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>Dr. Thiago</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3343/requerimento_ver._thiago_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3343/requerimento_ver._thiago_assinado.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Thiago Bitencourt, venho através deste conforme Regimento Interno Artigo 151, comunicar e justificar minha ausência na Sessão Ordinária de 18 de março de 2024, por motivo de doença. Conforme atestado em anexo. Sendo assim é regimental que se aprove este Requerimento.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>Eu, Vereador Dimitri Mello Minucci venho por meio deste solicitar que a Sessão Ordinária do dia 01 de abril, seja transferida para o dia 04 de abril.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3358/requerimento_no_34-2024_moratoria_da_soja_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3358/requerimento_no_34-2024_moratoria_da_soja_c.pdf</t>
   </si>
   <si>
     <t>Com fulcro no que dispõe o Regimento Interno da Câmara Municipal de Canarana, resolveram os Vereadores(as) subscritores encaminhar à consideração do Soberano Plenário REQUERIMENTO ao Excelentíssimo Senhor Mauro Mendes, Governador do Estado de Mato Grosso, a fim de que dê execução as medidas divulgadas na imprensa mato-grossense relativas à Moratória da Soja em áreas convertidas legalmente neste estado.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3360/requerimento_no_35-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3360/requerimento_no_35-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo informe a esta Casa de Leis, como anda a regularização do Loteamento Fortaleza.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3361/requerimento_36.24_27032024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3361/requerimento_36.24_27032024.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo informe a esta Casa de Leis o planejamento de execução referente a todas as indicações solicitando a construção de quebra-molas.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3370/requerimento_no_37-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3370/requerimento_no_37-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 04/2024, Projeto de Lei que: Dispõe sobre a remuneração para os cargos de técnico de enfermagem e técnico de laboratório e análises clinicas, e dá outras providências”.  Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3371/requerimento_no_38-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3371/requerimento_no_38-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 35/2024, Projeto de Lei que: Estabelece o índice de Revisão Geral dos vereadores e servidores do poder legislativo e dá outras providências”.  Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3372/requerimento_no_39-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3372/requerimento_no_39-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 36/2024, Projeto de Lei que: Estabelece o índice de Revisão Geral na remuneração dos servidores do poder executivo, e dá outras providências. Seja incluso na Ordem do Dia desta Sessão</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3373/requerimento_no_40-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3373/requerimento_no_40-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 37/2024, Projeto de Lei que “Atualiza o Piso Salarial para os Profissionais, inclusive inativos e pensionistas, da Educação Básica Municipal, e dá outras providências “. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3387/requerimento_no_41-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3387/requerimento_no_41-2024.pdf</t>
   </si>
   <si>
     <t>Para que o horário da Sessão Ordinária do dia 15 de abril das 19 horas, seja antecipado para as 17 horas.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3396/requerimento_no_42-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3396/requerimento_no_42-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Resolução nº 02/2024, que “Altera horário de Sessão Ordinária: Seja votado em Regime de Urgência.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3397/requerimento_no_43-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3397/requerimento_no_43-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Resolução nº 02/2024, que “Altera horário de Sessão Ordinária”: Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3410/requerimento_no_44-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3410/requerimento_no_44-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Comando Regional da Policia Militar de Água Boa, e também o Comando Geral da Policia Militar do Estado de Mato Grosso, encaminhe a esta Casa de Leis o Lotacinograma, ou o quantitativo de policiais existente em cada cidade do Vale do Araguaia, principalmente nas cidades da região que são: Nova Xavantina, Cocalinho, Campinápolis, Água Boa, Ribeirão Cascalheira, Querência, Gaúcha do Norte e Canarana.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3414/requerimento_no_45-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3414/requerimento_no_45-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada no Plenário da Câmara Municipal, uma Sessão Solene no dia 17 de julho de 2024, as 19:00h, em comemoração aos 50 anos do Comunidade Evangélica de Confissão Luterana Pastor Norberto Schwantes em Canarana.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3423/requerimento_no_46-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3423/requerimento_no_46-2024.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Edilson Francisco Dourado, venho através deste conforme Regimento Interno Artigo 151, comunicar e justificar minha ausência na Sessão Ordinária de 15 de abril de 2024, por motivo de doença. Conforme atestado em anexo. Sendo assim é regimental que se aprove este Requerimento.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3426/requerimento_47.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3426/requerimento_47.24.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo faça um estudo de viabilidade de estar ligando a Rua Palmeira dos Missões com o Loteamento Alto Cerrado.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3436/requerimento_48.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3436/requerimento_48.24.pdf</t>
   </si>
   <si>
     <t>Para que seja encaminhado a esta Casa de Leis o relatório de gastos referente ao combate à dengue, e o número de casos confirmados no município.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3437/requerimento_49.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3437/requerimento_49.24.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 46/2024, que; “Dispõe sobre a alteração de dispositivo da Lei Municipal nº 1.831, de 19 de março de 2024, que autoriza o Poder Executivo a contratar operações de crédito, e dá outras providencias”. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3442/requerimento_50.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3442/requerimento_50.24.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo informe a esta Casa de Leis o andamento da regularização dos bairros e distritos (REURB).</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3443/requerimento_51.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3443/requerimento_51.24.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo informe a esta Casa de Leis a situação da documentação do Conjunto Habitacional Seringueira.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3447/requerimento_52.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3447/requerimento_52.24.pdf</t>
   </si>
   <si>
     <t>Para que  a Sessão Ordinária do dia 20 de maio, seja antecipada para o dia 13 de maio.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3448/requerimento_53.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3448/requerimento_53.24.pdf</t>
   </si>
   <si>
     <t>Para que o PROJETO DE RESOLUÇÃO N º 03/2024:  “Altera data de Sessão Ordinária”,  seja tramitado em regime de urgência.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3449/requerimento_54.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3449/requerimento_54.24.pdf</t>
   </si>
   <si>
     <t>Para que o PROJETO DE RESOLUÇÃO N º 03/2024:  “Altera data de Sessão Ordinária”,  seja incluso na ordem do dia da sessão de 06 de maio.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>Para que o PROJETO DE LEI N º 53/2024 “Dispõe sobre a autorização para o Executivo realizar ações para prestar auxílio à população do Estado do Rio Grande do Sul, e dá outras providências”, seja incluído na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3488/requerimento_56_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3488/requerimento_56_assinado.pdf</t>
   </si>
   <si>
     <t>1 – Solicito o relatório de nascidos vivos em 2023 e número de óbitos de crianças até 1 ano de idade no ano de 2023, números preliminares de 2024 de janeiro a março de 2024._x000D_
 2 – Solicito as relações de compras dos medicamentos pela farmácia municipal e insumos hospitalares nos últimos 12 meses._x000D_
 3 – Solicito notas fiscais e empenhos de pagamentos de 2023 e 2024 até o mês de abril._x000D_
 4 – Solicito gastos totais consolidados da secretaria de saúde em 2023 e 2024 até o mês de abril.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3502/requerimento_no_57-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3502/requerimento_no_57-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 59/2024, que: Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com o CENTRO DE TRADICOES GAUCHAS TROPEIRO VELHO - e dá outras providências. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3505/requerimento_no_58-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3505/requerimento_no_58-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 62/2024, que: Dispõe sobre alteração de dispositivo da Lei Municipal n° 1.747, de 20 de junho de 2023, que autoriza o Poder Executivo a alienar os lotes do Loteamento Comercial e Industrial, e dá outras providências. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 06/2024, que: Dispõe sobre a autorização para estender os incentivos fiscais concedidos para empresa AGRÍCOLA ALVORADA S.A também para a sua filial, e dá outras providências. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 63/2024, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 64/2024, que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 66/2024, que: Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com o CENTRO DE TRADICÕES GAUCHAS PIONEIROS DO CENTRO OESTE - e dá outras providências.”. Seja votado em Regime de Urgência.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 66/2024, que: Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com o CENTRO DE TRADICÕES GAUCHAS PIONEIROS DO CENTRO OESTE - e dá outras providências.”. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3547/requerimento_no_64-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3547/requerimento_no_64-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 08/2024, que: Dispõe sobre alteração de dispositivo da Lei Complementar nº 224 de 12 de dezembro de 2023, e autoriza estender os incentivos fiscais concedidos para empresa AGRÍCOLA ALVORADA S.A também para a sua filial, e dá outras providências”. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3548/requerimento_no_65-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3548/requerimento_no_65-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 65/2024, que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3549/requerimento_no_66-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3549/requerimento_no_66-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 67/2024, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3550/requerimento_no_67-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3550/requerimento_no_67-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 68/2024, que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3551/requerimento_no_68-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3551/requerimento_no_68-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3564/requerimento_69.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3564/requerimento_69.24.pdf</t>
   </si>
   <si>
     <t>Para que o PROJETO DE LEI N º 71/2024:  ”Atualiza valor da Cooperação Financeira prevista no § 1º do art. 1º da Lei Municipal Nº 1.551, de 06 de abril de 2021, e dá outras providências” seja incluso na ordem do dia da sessão de 05 de agosto de 2024.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>Para que o PROJETO DE LEI N º 74/2024: “Dispõe sobre a autorização para abertura de crédito adicional especial, nos termos dos artigos 42 e 43 da Lei Federal 4.320/64, e da outras providencias” seja incluso na ordem do dia da sessão de 19 de agosto de 2024.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3577/requerimento_71.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3577/requerimento_71.24.pdf</t>
   </si>
   <si>
     <t>Para que seja respondido o ofício parlamentar número 85 de 3 de julho de 2024. O período regimental é de 15 dias, já se passaram mais de 40 dias sem resposta. _x000D_
 Na sessão passada foi cobrado, ainda sem resposta. Por se tratar de matéria de saúde e gasto público é fundamental a resposta.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 79/2024:  Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências” seja votado na sessão de hoje 02 de setembro.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3593/requerimento_73.24_09092024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3593/requerimento_73.24_09092024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 81/2024: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação (ALIENAÇÃO DE BENS IMÓVEIS), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”, seja incluso na ordem do dia da sessão extraordinária de 09 de setembro de 2024.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3618/requerimento_74-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3618/requerimento_74-2024.pdf</t>
   </si>
   <si>
     <t>Para que a Sessão Ordinária do dia 18 de novembro seja transferida para o dia 25 de novembro e a sessão Ordinária  do dia 16 de dezembro seja antecipada para o dia 09 de dezembro.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3642/requerimento_no_75-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3642/requerimento_no_75-2024.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Resolução nº 06/2024, que: Altera data de Sessões Ordinárias”. Seja votado em Regime de Urgência.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3643/requerimento_no_76-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3643/requerimento_no_76-2024.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Resolução nº 06/2024, que: “Altera data de Sessão Ordinária”. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3644/requerimento_no_77-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3644/requerimento_no_77-2024.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 84/2024, que: “Autoriza o Poder Executivo abrir crédito adicional suplementar por excesso de arrecadação e dá outras providências”. Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>Moacir</t>
   </si>
   <si>
     <t>Eu, Vereador Moacir Ataíde, venho através deste conforme Regimento Interno Artigo 151, comunicar e justificar minha ausência na Sessão Ordinária de 04 de novembro de 2024, por motivo de doença. Conforme atestado em anexo. Sendo assim é regimental que se aprove este Requerimento.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3661/requerimento_79-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3661/requerimento_79-2024.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 87/2024, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.  Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3662/requerimento_80-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3662/requerimento_80-2024.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 88/2024, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.  Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3663/requerimento_81-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3663/requerimento_81-2024.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 89/2024, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.  Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>BA Dourado, Celsinho, Moacir, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3698/requerimento_no_82-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3698/requerimento_no_82-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 103/2024, que: Dispõe sobre a alteração da Lei 1.787/2023 que “Determina a instalação de câmeras de monitoramento para registro de imagens em todas as creches, nas áreas nesta lei especificadas”. Seja votado em Regime de Urgência.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3699/requerimento_no_83-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3699/requerimento_no_83-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 103/2024, que: Dispõe sobre a alteração da Lei 1.787/2023 que “Determina a instalação de câmeras de monitoramento para registro de imagens em todas as creches, nas áreas nesta lei especificadas”.   Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3717/requerimento_no_84-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3717/requerimento_no_84-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 104/2024, que: Dispõe sobre o parcelamento de débitos do Município de Canarana, Estado de Moto Grosso, com seu Regime Próprio de Previdência Social – RPPS, PREVICAN.   Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3725/requerimento_no_85-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3725/requerimento_no_85-2024.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 105/2024, que:   Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, para atender a parceria com o Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso - IFMT, e dá outras providências.  Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3731/requerimento_86-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3731/requerimento_86-2024.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 106/2024, que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 516/2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências, seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3732/requerimento_no_87-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3732/requerimento_no_87-2024.pdf</t>
   </si>
   <si>
     <t>•	Para que o Projeto de Lei nº 107/2024, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3178/indicacao_001.2024_12012024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3178/indicacao_001.2024_12012024.pdf</t>
   </si>
   <si>
     <t>Para que o município faça um estudo de viabilidade e o impacto financeiro para implantação da Guarda Municipal, prevista no Art. 9º da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3179/indicacao_002.2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3179/indicacao_002.2024.pdf</t>
   </si>
   <si>
     <t>Para que o município faça o plantio de árvores nas praças, iniciando pela praça do Jardim Bela Vista.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3180/indicacao_003.2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3180/indicacao_003.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja informado como está o andamento para construção da praça do bairro Jardim Tropical.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3181/indicacao_004.2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3181/indicacao_004.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um estudo de possibilidade para abertura de um retorno na Avenida Mato Grosso nas proximidades da Loja Paraiso materiais de construção.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3182/indicacao_05.2024_24012024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3182/indicacao_05.2024_24012024.pdf</t>
   </si>
   <si>
     <t>Para que seja implantado na Prefeitura Municipal um sistema eletrônico de protocolo o qual emita um recibo para que possa ser acompanhado o devido protocolo e facilitar principalmente nas situações as quais não há resposta aos documentos protocolados.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3236/indicacao_no_06-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3236/indicacao_no_06-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja instalada internet na Capela Mortuária._x000D_
 Justificativa: Pela necessidade de comunicação dos familiares que estão no local velando seu ente querido, com demais familiares e amigos.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3237/indicacao_no_07-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3237/indicacao_no_07-2024.pdf</t>
   </si>
   <si>
     <t>Haja visto a iniciativa ser privativa do executivo a de firmar convênio de acordo com o art. 66, XX da lei Orgânica Municipal, portanto não sendo possível ser de iniciativa do Vereador._x000D_
 E haja vista já ter sido autorizada a dotação orçamentária através da Emenda Individual na Lei Orçamentária 2024, Lei nº 1800, de 05 de dezembro de 2023, indico para o executivo municipal encaminhe a Câmara o Projeto de Lei que autoriza firmar convênio com o Hospital do Câncer de Mato Grosso, Associação Mato-grossense de combate ao Câncer, de acordo com todas as justificativas anteriormente apresentadas e discutidas.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3238/indicacao_08.2024_31012024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3238/indicacao_08.2024_31012024.pdf</t>
   </si>
   <si>
     <t>Para que seja ampliado e agilizado o atendimento do setor de identificação da Prefeitura Municipal, tendo em vista que no momento estão sendo disponibilizados apenas 10 senhas de atendimento ao dia e as pessoas estão tendo que ir para fila garantir as senhas antes das 08h para o atendimento que se inicia apenas as 12h.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>Para que seja construída uma faixa elevada na Rua Criciumal e Rua Palmitinho, ruas em frente da Praça Bela Vista. Em virtude do local ser frequentado por famílias com crianças e idosos, que utilizam o local para práticas de atividades físicas e lazer. Por diversas vezes foi observado veículos e motocicletas trafegando em alta velocidade por esse local, colocando em risco a vida das pessoas que frequentam o local. A praça é próxima a Creche Novo Lar e PSF Bela vista, reforçando ainda mais a grande necessidade da construção das faixas elevadas nesse local.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_10-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_10-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a restauração da pavimentação asfáltica na Avenida Rio Grande do Sul, em frente a empresa Disvale.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_11-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_11-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma cerca no pátio da escola da localidade do Garapu, a cerca deve ser do mesmo modelo da que foi feita na igreja católica e luterana aqui da cidade, pois tem mais segurança sendo mais difícil de rasgar e estragar.  Solicito também que seja feita a limpeza do pátio da mesma escola.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_12-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_12-2024.pdf</t>
   </si>
   <si>
     <t>Para que se reúna a Comissão de avaliação dos lotes do Setor industrial para ver da possibilidade de diminuir os valores dos lotes, pois só apareceram cinco pessoas para participar, sendo que as pessoa que tem interesse e precisam, não vão participar da licitação pois estão achando muito caro.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_13-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_13-2024.pdf</t>
   </si>
   <si>
     <t>Que encaminhe a pessoa responsável da concessão, a solicitação de que seja tapado o buraco que se encontra no acesso de entrada dos carros na rodoviária de Canarana.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3279/indicacao_14-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3279/indicacao_14-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a iluminação no campo de areia anexo a praça do Bairro Sete de Setembro.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3280/indicacao_15-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3280/indicacao_15-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja  anexada à rua Esperança do Sul no Projeto de pavimentação da rua Três de Maio.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3281/indicacao_16-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3281/indicacao_16-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a revisão e a diminuição do percentual dos impostos municipais para o ano de 2024.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3282/indicacao_17-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3282/indicacao_17-2024.pdf</t>
   </si>
   <si>
     <t>1 - QUE DE DESTINAÇÃO AO PARQUE QUE SE ENCONTRA JOGADO NO BARRACÃO DA PREFEITURA._x000D_
 2 - QUE FORNEÇA CAFÉ E CHÁ PARA OS PROFESSORES._x000D_
 3 - QUE SEJA COLOCADO UMA TENTA EM FRENTE A ESCOLA MONTEIRO LOBATO POIS AS CRIANÇAS FICAM ESPERANDO NO SOL E NA CHUVA PARA ADENTRAR NA ESCOLA; QUE SEJA REFORMADA A QUADRA PARA AS CRIANÇAS PRATICAREM ESPORTE._x000D_
 4 - QUE SEJA FORNECIDO LANCHE PARA OS MOTORISTAS DOS ÔNIBUS ESCOLARES._x000D_
 5 - QUE SEJA CONSTRUÍDO QUEBRA-MOLAS EM FRENTE A ESCOLA MONTEIRO LOBATO._x000D_
 6 - QUE RETORNE A AJUDA COM COMBUSTÍVEL PARA OS ESTUDANTES QUE CURSÃO FACULDADE NA CIDADE DE ÁGUA-BOA._x000D_
 7 - QUE SEJA CONCERTADO OS ENCOSTOS DOS BANCOS PERTO DA CASA MORTUÁRIA, OS BANCOS QUEBRADOS EM FRENTE AO HOSPITAL, E QUE SE COBRE UM MELHOR ACABAMENTOS NOS BANCOS QUE VEM SENDO CONSTRUÍDO._x000D_
 8 - QUE SEJA CONSTRUÍDO UMA COBERTURA NA PRAÇA DO CANTEIRO CENTRAL DA AVENIDA RIO GRANDE DO SUL (BOSQUE DA SAUDADE)_x000D_
 9 - QUE SEJA RETIRADO PAPA ENTULHO DO CORREDOR NO CEMITÉRIO, E QUE TAMBÉM FAÇA UMA ARRUMAÇÃO, POIS É VERGONHOSA A SITIAÇÃO LÁ. _x000D_
 _x000D_
 _x000D_
 10 - QUE SEJA REFORMADA A PONTE SOB O RIO DA ÁGUA LIMPA ROTA DA LARANJAL, QUE É ROTA ESCOLAR, ESTÁ UMA CALAMIDADE, COM RISCO PARA QUEM TRAFEGA E PRINCIPALMENTE PAR O ÔNIBUS QUE TRANSPORTA ALUNOS. _x000D_
 11 - QUE SEJA INFORMADO ONDE FOI A PONTE DE FERRO DO TANGURO_x000D_
 12 - QUE SEJA FEITA A REGULARIZAÇÃO DOS NOMES E NÚMEROS DAS RUAS CONFORME PORTARIA MCOM Nº: 2.729/2021, QUE ESTABELECE AS DIRETRIZES PARA A REALIZAÇÃO DA DISTRIBUIÇÃO DOMICILIAR, ESPECIFICAMENTE EM SEU ARTIGO 12._x000D_
 13 - QUE SEJA RETORNADO OS MEDICAMENTOS NOS PSFs DO INTERIOR_x000D_
 14 - QUE SEJA CONCEDIDO O REAJUSTE DOS PROFESSORES_x000D_
 15 - QUE SEJA CONCEDIDO O PISO NACIONAL DA ENFERMAGEM</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3283/indicacao_18-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3283/indicacao_18-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que o Poder Executivo Municipal através da Secretaria de Obras possa de forma emergencial efetuar a limpeza de bocas de lobo no bairro Morada do Sol, mais precisamente na Rua Cuiabá e dá outras providências ”.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3284/indicacao_19-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3284/indicacao_19-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de manutenção ao final da rua Palmitinho, no bairro Morada do Sol (fundos da CASAI) e dá outras providências”.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3285/indicacao_20-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3285/indicacao_20-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de designar a secretaria de obras para realizar manutenção na rua vicinal que dá acesso a Escolinha ARENA SOCCER BALL, bem como revisar a iluminação pública daquela via, além da necessidade da designação da coleta de lixo nas residências e na própria escolinha e dá outras providências”.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3286/indicacao_21-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3286/indicacao_21-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que o Poder Executivo Municipal possa trabalhar em conjunto com a 31ª Ciretran de Canarana no sentido de ceder um local para o encaminhamento de veículos apreendidos e dá outras providências ”.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3287/indicacao_22-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3287/indicacao_22-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que o Poder Executivo Municipal possa de forme emergencial reformar as pontes do Rio Queixada no Assentamento Guatapará e do Rio Tangurinho na estrada que dá acesso ao Assentamento Suyá e dá outras providências ”.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>Encaminhada ao Prefeito Municipal, para que veja da possibilidade da instalação de uma Academia Pública no Assentamento Suiá.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>Encaminhada ao Prefeito Municipal para que veja da possibilidade da instalação de uma Academia Pública na Hípica Municipal.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3294/indicacao_25-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3294/indicacao_25-2025.pdf</t>
   </si>
   <si>
     <t>Para que o município faça a instalação das câmeras de monitoramento do Projeto Vigia Mais MT, protocolo SESP PRÓ 2023/57127.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_26-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_26-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a pavimentação asfáltica da rua Campina Grande, no Bairro Sol Nascente.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3295/indicacao_27-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3295/indicacao_27-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a manutenção da iluminação pública da Localidade do Garapú.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>Celsinho, Rafael Govari, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_28-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_28-2024.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um Médico Pediatra, para acompanhar os partos realizados no Hospital Lorena Parode.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_29-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_29-2024.pdf</t>
   </si>
   <si>
     <t>Para que o executivo informe a este Vereador, como está a regularização do conjunto Habitacional Seringueira (COHAB). Sendo que esta solicitação já foi feita através da Indicação nº 144/2023, não obtendo resposta até esta data.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3298/indicacao_30-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3298/indicacao_30-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação de uma Lei de Implantação do IPTU Verde, com o intuito de incentivar práticas sustentáveis no Município e o cuidado com o Meio Ambiente Urbano.  Tendo como exemplo a Indicação nº 3749/2023, de autoria da Deputada Janaina Riva, em anexo.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3299/indicacao_n_31-2024_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3299/indicacao_n_31-2024_.pdf</t>
   </si>
   <si>
     <t>Para que seja feito cascalhamento da RM que dá acesso a Granja do Vale pois esta estrada está em condições precárias de acesso, sendo de urgência este cascalhamento tendo em vista a importância desta empresa para o município de Canarana pela sua grande produção de ovos, gerando empregos e rendas para o Município desde 1990, distribuindo para todo o Vale do Araguaia, Sul do estado do Pará, Brasília, Goiânia GO. Esta empresa hoje tem 50 empregos direto e 30 indireto. Tendo a capacidade para 350 mil aves, gerando uma produção de duzentos mil ovos ao dia.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_32-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_32-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a poda nos galhos das árvores próximas as ciclovias, pois a altura dos mesmos está baixa, atrapalhando assim a prática do ciclismo.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3303/indicacao_33-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3303/indicacao_33-2024.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de aquisição de móveis e dois aparelhos de ar condicionado para a Associação do Assentamento Suyá à serem alocados na sala de atendimento médico e dá outras providências ”.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3304/indicacao_34-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3304/indicacao_34-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre pedido de emenda parlamentar ao Deputado Estadual Dr Eugênio para a aquisição de uma academia ao ar livre e um playground infantil destinado do bairro Jardim Tropical II e dá outras providências ”.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3305/indicacao_35-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3305/indicacao_35-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre pedido de emenda parlamentar ao Deputado Estadual Dr Eugênio para a aquisição de um ônibus destinado a SEJEL - Secretaria Municipal de Esportes Juventude e Lazer de Canarana MT e dá outras providências ”.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3306/indicacao_36-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3306/indicacao_36-2024.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre pedido para que o nobre Gestor do Poder Executivo, Senhor Prefeito Fabia Faria possa dar os encaminhamentos necessários para o envio a essa Casa de Leis o PL que segue em anexo onde: “ DISPÕE SOBRE OBRIGATORIEDADE DOS HOSPITAIS PUBLICOS E PRIVADOS E INSTITUIÇÕES CONGÊNERES A NOTIFICAREM OCORRÊNCIAS DE USO DE BEBIDA ALCOÓLICA E/OU ENTOPERCENTES POR CRIANÇAS E ADOLESCENTES. ”,  e dá outras providências ”.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3307/indicacao_37-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3307/indicacao_37-2024.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de manutenção elétrica e estrutural junto a quadra de esportes do Distrito do Culuene e dá outras providências ”.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3308/indicacao_38-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3308/indicacao_38-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que o Poder Executivo Municipal através da Secretaria de Obras possa efetuar a mudança da academia ao ar livre para a região central e dá outras providências</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3309/indicacao_39-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3309/indicacao_39-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre pedido de emenda parlamentar ao Deputado Estadual Dr Eugênio para a aquisição de um aparelho de Raio X para o Hospital Municipal Lorena Parode e dá outras providências ”.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3310/indicacao_40-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3310/indicacao_40-2024.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a cedência de uma área no Distrito de Serra Dourada para Direito Real de Uso à ASDECS - Associação de Desenvolvimento Comunitário do Distrito de Serra Dourada MT e dá outras providências ”.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3311/indicacao_41-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3311/indicacao_41-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre pedido de emenda parlamentar ao Deputado Estadual Dr Eugênio para a aquisição de 50 kits para agricultura familiar e dá outras providências ”.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_42-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_42-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja criada uma Lei que “Dispõe sobre a prioridade de matrícula na mesma unidade escolar da rede municipal de ensino para irmãos no município de Canarana/MT”.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3314/indicacao_43-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3314/indicacao_43-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a secretaria de saúde que contrate para atendimento fixo no hospital municipal Lorena Parode, o profissional médico especialista em anestesiologia para ampliação do número de cirurgias realizadas em nosso hospital e médica pediatra para recepção dos recém nascidos em sala de parto e cuidados imediatos.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3315/indicacao_44-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3315/indicacao_44-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja patrolada a estrada que dá acesso a Pousada Matrinxã, no sentido da MT 020, devida a necessidade do escoamento da safra, e também para atender a demanda dos ribeirinhos que residem ali.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3316/indicacao_45-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3316/indicacao_45-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja patrolado o final da MT 110, que dá acesso ao Condomínio Paraíba e as Pousadas Paraíso e Recanto do Xingú.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3317/indicacao_46-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3317/indicacao_46-2024.pdf</t>
   </si>
   <si>
     <t>Solicito junto a empresa Energisa que proceda com a adequação dos transformadores no bairro Cidade Jardim na cidade de Canarana, ocorre que houve um crescimento populacional e construção de várias residências no bairro. Fato que tem causado diversos transtornos aos moradores que constantemente sofrem com a queda de energia, posteriormente permanecendo em meia fase por várias horas. Existem relatos de eletrodomésticos e aparelhos eletrônicos queimados devido as constantes oscilações falhas no fornecimento de energia pela empresa responsável.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3319/indicacao_47-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3319/indicacao_47-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo agende uma reunião com todos os Profissionais Técnicos de Enfermagem, para discutir sobre a Revisão salarial da categoria no Município de Canarana. Conforme solicitação em anexo.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>Para que sejam feitos quebra molas na saída da MT 020.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>Para que sejam feitos quebra molas nas rotatórias de Canarana.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3326/indicacao_no_50-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3326/indicacao_no_50-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja criada uma vaga de Médico Pediatra Neonatal no lotacionograma da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3327/indicacao_no_51-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3327/indicacao_no_51-2024.pdf</t>
   </si>
   <si>
     <t>Para que sejam patroladas as estradas de acesso as aldeias do território Pimentel Barbosa no município de Canarana.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3329/indicacao_no_52-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3329/indicacao_no_52-2024.pdf</t>
   </si>
   <si>
     <t>Para que sejam colocadas placas de sinalização, redutores e quebra molas nas proximidades da Escola Monteiro Lobato. E reformada a quadra do ginásio da escola.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3338/indicacao_no_53-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3338/indicacao_no_53-2024.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de que se estender em mais um dia da semana de recolhimento de lixo no Distrito de Serra Dourada e dá outras providências ”.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3339/indicacao_no_54-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3339/indicacao_no_54-2024.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de através de uma parceria efetuarmos manutenção corretiva na iluminação da quadra de esportes da Escola Estadual Militar Tiradentes e dá outras providências ”.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3340/indicacao_no_55-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3340/indicacao_no_55-2024.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de que se possa mobilizar um mutirão de Limpeza no Distrito de Serra Dourada o mais breve possível e dá outras providências ”.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3341/indicacao_no_56-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3341/indicacao_no_56-2024.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a disposição do cronograma de instalação de Poço Artesiano no Distrito de Serra Dourada e dá outras providências ”.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3342/indicacao_no_57-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3342/indicacao_no_57-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a manutenção da iluminação pública do Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3344/indicacao_no_58-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3344/indicacao_no_58-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a manutenção da Rua Perimetral no Bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3346/indicacao_no_59-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3346/indicacao_no_59-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção corretiva na iluminação pública no Distrito do Garapu, na região da caixa d’água e da outras providências!!!</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3347/indicacao_no_60-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3347/indicacao_no_60-2024.pdf</t>
   </si>
   <si>
     <t>Este parlamentar solicita que a secretaria de obras, volte a receber com a máxima urgência os pneus descartados pelas borracharias de nossa cidade que estavam até poucos dias atrás sendo acomodados no antigo barracão de obras._x000D_
 Ocorre que havia um acordo entre secretaria de saúde e vigilância sanitária, onde os pneus de descarte das diversas borracharias presentes em nosso município estavam sendo destinados ao barracão de obras e de maneira unilateral pela secretaria de obras esse fluxo foi interrompido.  _x000D_
 Estamos durante um período sensível (período chuvoso) esse fluxo não deve ser interrompido, sendo afixada até uma placa determinando o não recebimento dos mesmos (pneus) causando diversos transtornos. _x000D_
 Este parlamentar entende que novas regras precisam ser acertadas entre município e empresários, porém vejo com muita preocupação a interrupção nesse período onde as borracharias irão invariavelmente fazer o descarte em locais inapropriados. Aumentando assim a poluição ambiental e sendo potenciais criadouros do mosquito da dengue. Ficando impossível rastrearmos qual estabelecimento fez o descarte irregular. _x000D_
 Por se tratar de medida que afeta a coletividade e a saúde pública, peço que seja revisto com urgência.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>Para que seja feita limpeza nas proximidades do bairro Nova Esperança.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3349/indicacao_no_62-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3349/indicacao_no_62-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um descedor na ponte do Rio Sete, para que os pescadores possam descer ali com carro e barco para acessar o rio.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3350/indicacao_no_63-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3350/indicacao_no_63-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feito com urgência obra de ampliação do espaço do Cemitério municipal.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3351/indicacao_no_64-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3351/indicacao_no_64-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Município faça urgentemente uma concorrência pública para um Novo cemitério, ou que construa um novo em virtude da lotação no existente.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3354/indicacao_no_65-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3354/indicacao_no_65-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um mutirão de limpeza na Hípica.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3355/indicacao_no_66-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3355/indicacao_no_66-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja patrolada a estrada em frente ao barracão da Hípica.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3356/indicacao_no_67-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3356/indicacao_no_67-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feita extensão de rede de água no setor final da ECKER.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3357/indicacao_no_68-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3357/indicacao_no_68-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja criada uma Lei Municipal que conceda o Piso salarial nacional aos Técnicos de Enfermagem e Auxiliar de Enfermagem do Município de Canarana, conforme Emenda Constitucional nº 124/2022.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>Jocasta</t>
   </si>
   <si>
     <t>Para que seja contratado na saúde pública, médico Ginecologista Obstetra, para atender as mulheres de Canarana.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3374/indicacao_no_70-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3374/indicacao_no_70-2024.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade manutenção emergencial na Avenida São Paulo, frente e proximidades à residência nº 361, no bairro Jardim Tropical e dá outras providências ”.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3375/indicacao_no_71-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3375/indicacao_no_71-2024.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade manutenção emergencial na Rua Diamantino, no bairro União, na localidade conhecida como “Carazinho” e dá outras providências ”.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3376/indicacao_no_72-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3376/indicacao_no_72-2024.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de que a empresa POLICON que organiza o concurso público nº 001/2023 possa dar melhores explicações quanto a recorrente publicação de adiamento do resultado dos classificados e dá outras providências ”.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3377/indicacao_no_73-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3377/indicacao_no_73-2024.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de que a Secretaria de Saúde possa encaminhar relatório de atendimento dos Agentes Comunitários de Saúde (Zona Rural) dos últimos dois meses (janeiro e fevereiro/2024) e dá outras providências ”.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3384/indicacao_no_74-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3384/indicacao_no_74-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja colocada a tábua da faixa de pedestre em frente a Escola Novo Lar, e a marcação do estacionamento na rua.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3383/indicacao_no_75-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3383/indicacao_no_75-2024.pdf</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3386/indicacao_no_76-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3386/indicacao_no_76-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja trocada ou tratada a areia da creche São Francisco, pois tem crianças voltando pra casa com bicho de areia.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3392/indicacao_no_77-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3392/indicacao_no_77-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja contratado na saúde pública, um médico neurologista, devido à alta demanda de pacientes que necessitam deste atendimento, sendo que a grande maioria são encaminhados a Cuiabá.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>Para que seja feita extensão da rede elétrica na Rua Diamantino, próximo a UBS União.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>Para que seja feita limpeza na rua Caibaté nas proximidades do barracão do Sindicato dos Servidores, o matagal está grande, criadouro de animais peçonhentos.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3399/indicacao_no_80-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3399/indicacao_no_80-2024.pdf</t>
   </si>
   <si>
     <t>Para que o Secretário de Saúde veja da possibilidade de os médicos plantonistas não excederem plantões de 24 horas seguidas, prezando assim pela qualidade no atendimento aos pacientes.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3400/indicacao_no_81-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3400/indicacao_no_81-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a manutenção no mato à beira da MT 020, saída para o Culuene.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_no_82-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_no_82-2024.pdf</t>
   </si>
   <si>
     <t>Para que depois de asfaltada a rua Principal do Garapu, leve o nome do senhor Vivaldino José Broch, pioneiro do Garapu que durante a sua vida sonhou com a realização deste asfalto.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3405/indicacao_no_83-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3405/indicacao_no_83-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feita limpeza na localidade do Garapu, no mesmo padrão da limpeza feita na 1º Agrovila.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3411/indicacao_no_84-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3411/indicacao_no_84-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja instalada uma TV para chamada com senha, e também feito uma cobertura no pátio do Laboratório Municipal Adelaide Winter.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3412/indicacao_no_85-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3412/indicacao_no_85-2024.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre pedido para que o nobre Gestor do Poder Executivo, Senhor Prefeito Fabia Faria possa dar os encaminhamentos necessários para o envio a essa Casa de Leis os PLs que seguem em anexo sendo eles que: 1 -  “ DISPÕE SOBRE A CASSAÇÃO DO ALVARÁ DE FUNCIONAMENTO DE ESTABELECIMENTOS COMERCIAIS OU EMPRESAS QUE FOREM FLAGRADAS COMERCIALIZANDO, ADQUIRINDO DISTRIBUINDO, TRANSPORTANDO, ESTOCANDO OU REVENDENDO PRODUTOS ORIUNDOS DE AÇÕES CRIMINOSAS OU TIPOS ILÍCITOS PENAIS. ”, 2 - ” DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE TAXAS DE INSCRIÇÃO EM CONCURSOS PÚBLICOS, AOS MUNÍCIPES QUE PRESTAREM SERVIÇOS À JUSTIÇA ELEITORAL, DURANTE AS ELEIÇÕES, E DA OUTRAS PROVIDÊNCIAS. “</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3413/indicacao_no_86-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3413/indicacao_no_86-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que a Prefeitura Municipal possa firmar convênio com a Casa de Apoio de Água Boa e dá outras providências”.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3416/indicacao_no_87-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3416/indicacao_no_87-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feita limpeza no lote da Prefeitura, que fica próximo ao barracão da empresa Ecker no Setor Sol Nascente.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3420/indicacao_no_88-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3420/indicacao_no_88-2024.pdf</t>
   </si>
   <si>
     <t>Para que pague o retroativo dos professores, referente ao ano de 2023.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3421/indicacao_no_89-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3421/indicacao_no_89-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja concertado o alambrado do parquinho, a cerca, a quadra, e seja colocado um ar condicionado na cozinha da Escola Elídio Corbari na localidade do Garapu.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3422/indicacao_no_90-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3422/indicacao_no_90-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja marcado a final do futebol feminino de salão</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>Para que analise da possibilidade de instalar sinal de internet na Capela Mortuária</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>Para que se analise da possibilidade de instalação de sinal de internet nos PSFs municipal.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_93.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_93.pdf</t>
   </si>
   <si>
     <t>Para que na área da prefeitura no bairro Morada do Vale, seja feita uma praça esportiva.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3428/indicacao_94.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3428/indicacao_94.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a limpeza nas ruas da cidade entre o meio fio e o asfalto, pois tem muita terra, para que acabando a período das chuvas essa terra não vire poeira.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3429/indicacao__95.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3429/indicacao__95.pdf</t>
   </si>
   <si>
     <t>Para que seja cumprida pelo Município a Lei 14.254, que trata sobre acompanhante de alunos com dislexia nas escolas.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3430/indicacao_96.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3430/indicacao_96.pdf</t>
   </si>
   <si>
     <t>Para que a Prefeitura Municipal faça a aquisição e implantação do Projeto Pedagógico “ O Mundo de Theo – Conhecer para Incluir”, que tem por objetivo principal estimular professores, alunos e familiares a identificar como agir e colaborar para a construção de um ambiente saudável e inclusivo (dentro e fora da escola) para crianças com transtorno do espectro do autismo. Em nosso estado temos como exemplo a Cidade de Primavera do Leste onde o projeto encontra-se em andamento. Segue anexo informações sobre como o projeto é organizado. _x000D_
 Justifico tal solicitação tendo em vista a grande demanda de crianças com TEA em nosso município, sendo de extrema necessidade que o poder público possa oferecer um material de qualidade para ser trabalhado sobre.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3431/indicacao_97.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3431/indicacao_97.pdf</t>
   </si>
   <si>
     <t>Que seja inserida uma sala de recurso na Escola da Localidade do Garapu, para que os alunos que têm dificuldades de aprendizagem recebam aulas de reforço.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3435/indicacao_98.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3435/indicacao_98.pdf</t>
   </si>
   <si>
     <t>Para que o executivo faça uma Lei criando o Conselho e Fundo de Proteção dos Animais em Canarana.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3440/indicacao_99.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3440/indicacao_99.pdf</t>
   </si>
   <si>
     <t>Para que o município faça a adesão ao Projeto CAMPI – Centro de Referência Multidisciplinar - viabilizado pela Seduc.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3441/indicacao_100.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3441/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a publicação da escala de plantões assim como recomenta o TCE-MT: “o TCE recomenda a instalação de quadros nas unidades de saúde, que informem ao usuário a escala médica diária, com nome e especialidade do profissional, além do horário do início e do fim da jornada. Também que disponibilizem no site da Secretaria de Saúde os dados relativos aos profissionais lotados nas unidades de saúde, assim como o horário em que prestam atendimento à população”; _x000D_
 No site da Prefeitura há publicações referente ao solicitado, porém encontram-se incompletas e desatualizadas.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3444/indicacao_101.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3444/indicacao_101.pdf</t>
   </si>
   <si>
     <t>Para que seja adquirida uma geladeira, para a sala dos professores na Localidade do Garapu.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3450/indicacao_102.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3450/indicacao_102.pdf</t>
   </si>
   <si>
     <t>Para que seja adquirido uniformes de treino para todos os atletas das escolinhas da SEJEL.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3458/indicacao_103.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3458/indicacao_103.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se destine um novo computador para o PSF do Jardim Tropical e dá outras providências”.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3459/indicacao_104.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3459/indicacao_104.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de fiscalização e campanhas de divulgação quanto ao respeito a sinalização de estacionamento das farmácias e dá outras providências”.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3460/indicacao_105.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3460/indicacao_105.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que a Prefeitura Municipal possa de forma emergencial efetuar manutenção corretiva na iluminação da Quadra de Esportes do Distrito de Serra Dourada e dá outras providências”.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3461/indicacao_106.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3461/indicacao_106.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se designe a Secretaria responsável para efetuar a regulamentação dos locais das dos poços e caixas d’água no assentamento Suya dá outras providências”.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3462/indicacao107.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3462/indicacao107.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se designe diligências de uma equipe com ACE E ACS aos moradores de área em Zona Rural denominada Borda Sete de Setembro e dá outras providências”.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3467/indicacao_108.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3467/indicacao_108.pdf</t>
   </si>
   <si>
     <t>Para que seja dado manutenção na Quadra de Areia , ao lado do Ginásio Edemar Parzianelo_x000D_
 Para que seja colocada uma nova areia e manutenção no alambrado, para que a mesma não vá para quadra de basquete street.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3468/indicacao_109.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3468/indicacao_109.pdf</t>
   </si>
   <si>
     <t>Para que seja feito tapa buracos nas ruas do Distrito Culuene.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3469/indicacao_110.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3469/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Para que seja arrumada a cerca em volta da Escola e feita reforma geral na quadra de esportes da EMEB Elídio Corbari no Distrito Garapú</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3470/indicacao_111.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3470/indicacao_111.pdf</t>
   </si>
   <si>
     <t>Para que seja feito tapa buracos na rua Derrubadas no Bairro Jardim Tropical, próximo a EMEB Nova Era.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3471/indicacao_112.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3471/indicacao_112.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a contratação do Médico Dr. Marcelo Boleta – Anestesista,  para atendimento no Hospital Municipal Lorena Parode.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3472/indicacao_113.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3472/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Para que sejam tomadas as providências necessárias para que não ocorra mais queimadas no lixão municipal.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3473/indicacao_114.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3473/indicacao_114.pdf</t>
   </si>
   <si>
     <t>Para que seja pago o retroativo dos profissionais da Educação Básica Municipal referente ao ano de 2023.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3474/indicacao_115.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3474/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Para que o Secretário de Educação e o Secretário de Saúde informem as medições, empenhos, liquidação e  pagamentos das obras feitas pela empresa Sorriso Prime.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3480/indicacao_no_116-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3480/indicacao_no_116-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja patrolada a estrada que da acesso a Aldeia Culuene no Parque Indígena do Xingu, Cacique Teté.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3486/indicacao_no_117-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3486/indicacao_no_117-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de efetuar a reposição de materiais de atividade fim e meio no PSF do Distrito do Culuene e dá outras providências ”.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3487/indicacao_no_118-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3487/indicacao_no_118-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que o Poder Executivo Municipal possa de forma emergencial reformar a ponte do Retiro no Assentamento Guatapará e dá outras providências ”.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3491/indicacao_no_119-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3491/indicacao_no_119-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja patrolada a estrada que dá acesso a Aldeia Culuene do Cacique Teteco.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3497/indicacao_no_120-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3497/indicacao_no_120-2024.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria de Saúde de Canarana firme convênio com a Casa de Apoio de Água Boa, para que os acompanhantes de pacientes canaranenses tenham um lugar para ficar, não necessitando de estar vindo e voltando de Canarana todo os dias</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3506/indicacao_121.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3506/indicacao_121.24.pdf</t>
   </si>
   <si>
     <t>Para que seja promovido estudo no sentido de se ativar na comunidade Milagrosa um PSF com atendimento de forma mensal, onde nesta feita serão atendidos muitos munícipes que residem nas fazendas próximas aquela comunidade. O pedido fora feito para este parlamentar informalmente por vários moradores da comunidade.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3507/indicacao_122.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3507/indicacao_122.24.pdf</t>
   </si>
   <si>
     <t>Para que seja instalado iluminação pública na rua Cristo Rei na altura onde fora implantado novos postes, isso no distrito de Serra Dourada.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Reabertura da estrada velha da Saionara.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3512/indicacao_no_124-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3512/indicacao_no_124-2024.pdf</t>
   </si>
   <si>
     <t>Para que o município se adeque a Portaria MCOM nº 2729/2021 do Ministério das Comunicações (em anexo), onde no Art.12. preconiza os requisitos que os bairros tem que preencher para que os Correios façam um estudo de viabilidade para ser implantado a distribuição.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3525/indicacao_125.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3525/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que seja designado caminhão pipa em horários distintos  para que possa ser molhada a estrada do município de Canarana no trevo da MT 020 (rotatória - chegada do sentido Distrito do Garapú).</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3526/indicacao_126.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3526/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que seja desencadeado uma operação de fiscalização de Alvarás de Funcionamento e de Poluição Sonora em casas de shows, conveniências, bares e afins.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Destinada ao Deputado Nininho: Para que seja feita pavimentação da BR 326 no trecho entre Nova Nazaré e Posto Rei da Estrada.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Destinada ao Deputado Nininho: _x000D_
 Para que seja recuperado trecho entre a rotatória do Posto Chimarrão e a empresa John Deere.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3552/indicacao_129.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3552/indicacao_129.24.pdf</t>
   </si>
   <si>
     <t>Para que seja cumprida em Canarana a Lei Nacional nº14.737/23 que assegura às mulheres o direito de serem acompanhadas por pessoa maior de idade durante todo o período do atendimento em unidades de saúde, públicas ou privadas.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3565/indicacao_130.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3565/indicacao_130.24.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja designado equipe da Secretaria de Obras para manutenção corretiva nas ruas da Comunidade da Milagrosa e dá outras providências ”.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3566/indicacao_131.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3566/indicacao_131.24.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja providenciado a manutenção corretiva da Ponte do Retiro no Assentamento Guatapará e dá outras providências ”.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3567/indicacao_132.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3567/indicacao_132.24.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de que seja ampliado a área de atuação do caminhão pipa no Distrito de Serra Dourada e dá outras providências ”.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3568/indicacao_133.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3568/indicacao_133.24.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja providenciado placas informativas sobre o problema asfáltico na Avenida Rio Grande do Sul, após a Rotatória com a Rua Desemigrados e Capoeira Grande sentido saída para a MT 326 e dá outras providências ”.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3571/indicacao_134.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3571/indicacao_134.24.pdf</t>
   </si>
   <si>
     <t>Para que seja alterada a LC 123/2014, seguindo o que dispõe o Estatuto dos Servidores Municipais, LC 28/2022 quanto ao quesito adicional de insalubridade, segue anexo as referidas leis citadas.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3580/indicacao_135.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3580/indicacao_135.24.pdf</t>
   </si>
   <si>
     <t>Para que seja feita limpeza geral do CEMITÉRIO da Matinha.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Celhão</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3586/indicacao_136.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3586/indicacao_136.24.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma faixa elevada em frente ao Hotel Ipê Comfort nas proximidades de Auto Posto Chimarrão devido a grande quantidade de acidentes que acontecem no local.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3587/indicacao137.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3587/indicacao137.24.pdf</t>
   </si>
   <si>
     <t>Venho através desta indicação solicitar que a secretaria de obras verificasse a possibilidade de extensão de rede de água ou poços artesianos para o condomínio de chácaras nova Canarana no final da rua Planalto.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Moacir, BA Dourado, Subtenente Sancler Santarém</t>
   </si>
   <si>
     <t>Para que seja novamente feito contrato com Casa de Apoio em Água Boa para atender a população.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3595/indicacao_139.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3595/indicacao_139.21.pdf</t>
   </si>
   <si>
     <t>Para que seja consertado e aumentada a capacidade do ladrão na Avenida Mato Grosso esquina com a rua Frederico Westphalen, bairro Nova Canarana, nas proximidades do Parque de Exposições. _x000D_
 Justificativa: no período das chuvas o volume das chuvas é grande e o ladrão não consegue captar toda a água.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3596/indicacao_140.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3596/indicacao_140.21.pdf</t>
   </si>
   <si>
     <t>Para que seja disponibilizado uma rede de internet liberada na recepção da Prefeitura exclusiva para que os contribuintes possam realizar o pagamento de seus impostos.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3597/indicacao_141.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3597/indicacao_141.24.pdf</t>
   </si>
   <si>
     <t>Para que a rua Perimetral no Bairro Jardim Bela Vista seja adicionada a obra da Rua 3 de Maio.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3598/indicacao_142.24_13092024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3598/indicacao_142.24_13092024.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas nas rotatórias de todas as Avenidas: _x000D_
 •	Avenida Sete de Setembro: _x000D_
  com Avenida Mato Grosso e Avenida Paraná_x000D_
 •	Avenida Goiás: _x000D_
 Com Av. Mato Grosso, Av. Paraná, Av. São Paulo _x000D_
 •	Avenida Santa Catarina_x000D_
 Com Av. Mato Grosso, Av. Paraná, Av. São Paulo _x000D_
 •	Avenida Rio Grande do Sul: _x000D_
 Com Rua Uberaba, Rua Campo Novo, Av. Mato Grosso, Av. Paraná, Av. São Paulo e Rua Desemigrados _x000D_
 •	Avenida Paraná: _x000D_
 Com Rua Palmeira das Missões, Av. Rio Grande do Sul, Av. Santa Catarina, Av. Goiás e Avenida Sete de setembro_x000D_
 •	Avenida Mato Grosso: _x000D_
 Com Av. Santa Catarina, Av. Goías e Av. Sete de setembro _x000D_
 •	Avenida São Paulo: _x000D_
 Com Av.Rio Grande do Sul, Av. Catarina e Av. Goiás.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3599/indicacao_143.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3599/indicacao_143.24.pdf</t>
   </si>
   <si>
     <t>a ser encaminhada ao Comandante Geral da PMMT Cel PM Alexandre Corrêa Mendes:   _x000D_
 _x000D_
 Para que sejam destinados Policiais Militares para a 5ª CIPM de Canarana MT, para atender a urgente necessidade de mais Policiais Militares em nossa cidade e reforço da segurança pública.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3602/indicacao_144.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3602/indicacao_144.24.pdf</t>
   </si>
   <si>
     <t>Para que seja feita rampa de acesso no monumento da Cuia. _x000D_
 _x000D_
 JUSTIFICATIVA: o Monumento da Cuia é um cartão postal da cidade, muito visitado por munícipes e visitantes, onde também é realizada anualmente a semana farroupilha, evento com grande circulação de pessoas, portanto torna-se necessário a acessibilidade ao monumento assim permitindo e facilitando o acesso de cadeirantes, pais com carrinho de bebê, idosos e demais que visitam o local.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3604/indicacao_145.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3604/indicacao_145.24.pdf</t>
   </si>
   <si>
     <t>•	Para que seja instalado um semáforo na rotatória próxima ao Auto Posto Chimarrão;_x000D_
 •	 Para que a rua lateral a Avenida Rio Grande do Sul, que passa em frente ao Hotel Ipê, seja de mão única, sentido entrada da cidade.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3605/indicacao_146.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3605/indicacao_146.24.pdf</t>
   </si>
   <si>
     <t>Para que o executivo informe como está a parte administrativa do departamento de trânsito e sobre a convocação dos concursados.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3606/indicacao_147.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3606/indicacao_147.24.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo informe como está o andamento da nomeação da comissão da REURB.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Para que seja feita ligação de água nas Chácaras próximas ao loteamento Echer.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3611/indicacao_149-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3611/indicacao_149-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja criada em Canarana uma Clínica Veterinária Municipal onde ofereça os equipamentos e procedimentos necessários para o tratamento básico dos animais domésticos, incluindo vacinação, remédios, castração e cirurgias.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3613/indicacao_150-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3613/indicacao_150-2024.pdf</t>
   </si>
   <si>
     <t>•	Para que seja criada uma campanha anual de atendimento neurológico em Canarana, com foco a atender as crianças atípicas, com Autismo, TDAH e demais transtornos neurológicos, bem como as que já possuem acompanhamento psicológico e que necessitam de avaliação e diagnóstico.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3612/indicacao_151-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3612/indicacao_151-2024.pdf</t>
   </si>
   <si>
     <t>a ser encaminhada aos Deputados Federais Coronel Fernanda e José Medeiros: _x000D_
 _x000D_
 •	Para que sejam destinados recursos para aquisição de um aparelho de Raio-X e/ou Tomografia para atender as necessidades dos munícipes de Canarana, sendo que muitos são encaminhados pela regulação do estado para atendimento em Cuiabá e aquisição dos referidos aparelhos sem dúvida viriam a somar muito na qualidade do atendimento no Hospital Lorena Parode e Centro de Diagnóstico Paulo José Gonçalves, recém inaugurado em Canarana.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3614/indicacao_152-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3614/indicacao_152-2024.pdf</t>
   </si>
   <si>
     <t>a ser encaminhada ao Deputado Estadual Valdir Barranco e ao Ministro da Agricultura e Pecuária Carlos Fávaro: _x000D_
 •	Para que sejam destinados recursos para perfuração de poços artesianos no Assentamento Suyá. _x000D_
 _x000D_
 JUSTIFICATIVA: no Assentamento Suyá residem cerca de 120 famílias as quais tem como forma de subsistência principalmente plantio de hortaliças e criação de aves e acabam perdendo toda sua produção e enfrentando serias dificuldades devido a seca severa na região, sendo esta solicitação prioridade para garantir o sustento básico destas famílias.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3616/indicacao153-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3616/indicacao153-2024.pdf</t>
   </si>
   <si>
     <t>•	Para que seja feito um controle mais efetivo no trânsito do município, com realização de blitz semanalmente, para conferencia de documentos de carros e motos, habilitação, se o capacete está com prazo de validade e condições adequadas de uso e demais atividades correlatas com objetivo de manter a ordem no trânsito.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3617/indicacao_154-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3617/indicacao_154-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um estudo de impacto financeiro/orçamentário para concessão de aumento real, além do RGA, aos Funcionários Públicos Municipais. _x000D_
 _x000D_
 JUSTIFICATIVA: ao longo dos últimos anos fora concedido aos servidores somente o RGA, ou seja, Revisão Geral Anual, que tem com objetivo repor as perdas financeiras causadas pela desvalorização da moeda, decorrente da inflação e o aumento real, além do RGA, é uma cobrança diária por parte dos Servidores Municipais por isso a importância de realização deste estudo e verificar a viabilidade de concessão.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3624/indicacao_155-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3624/indicacao_155-2024.pdf</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3622/indicacao_156-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3622/indicacao_156-2024.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de manutenção emergencial na Ponte do Rio Vanick na Comunidade da Milagrosa e dá outras providências ”.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3621/indicacao_157-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3621/indicacao_157-2024.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade de que seja criado uma Comissão para tratativas sobre os desabrigados do Distrito de Serra Dourada e dá outras providências ”.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>BA Dourado, Márcia, Soni</t>
   </si>
   <si>
     <t>Ao Deputado Nininho_x000D_
 para que seja destinado recurso no valor de R$ 600.000,00 para reforma e ampliação da APAE de Canarana.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Para que seja criada uma Casa de Apoio para atender as pessoas das fazendas que vem para atendimento no Hospital Municipal.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Para que a Secretaria de Assistência Social tome providências sobre os moradores de rua em nossa cidade.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3646/indicacao_no_161-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3646/indicacao_no_161-2024.pdf</t>
   </si>
   <si>
     <t>Cientes do Decreto Municipal nº 3592/2024, de 01 de outubro de 2024, que limita empenhos e movimentação financeira, solicitamos que o mesmo não se aplique nos serviços essenciais de passagens, exames e casa de apoio para pacientes TFD - (Tratamento Fora de Domicílio).</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3647/indicacao_no_162-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3647/indicacao_no_162-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja informado o prazo de execução da emenda no valor de R$ 400.000,00 para aquisição da ambulância.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3670/indicacao_no_163-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3670/indicacao_no_163-2024.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra molas na avenida Rio Grande do Sul nas proximidades do Hotel Raios de Sol e Ipê Confort. Justificando a proximidade do período de férias onde aumenta o fluxo de pessoas na cidade aumentando o risco de acidentes.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3671/indicacaqo_no_164-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3671/indicacaqo_no_164-2024.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitas coberturas em frente aos PSFs Pioneiros e Bela Vista, para abrigo dos pacientes na época de chuva.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3672/indicacao_no_165-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3672/indicacao_no_165-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja encaminhado ao município de Canarana/MT um recurso, o qual será usado na construção de uma Creche no Bairro Morada do Vale (casas da Echer).</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3687/indicacao_no_166-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3687/indicacao_no_166-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que se possa estar fazendo uma Manutenção emergencial em algumas ruas do Distrito de Serra Dourada devido as fortes chuvas.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3688/indicacao_no_167-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3688/indicacao_no_167-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de designar uma equipe da Secretaria de Obras para manutenção em sarjetas das ruas no bairro Jardim Tropical II e dá outras providências.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3689/indicacao_no_168-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3689/indicacao_no_168-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de se instituir uma comissão para melhor deliberar juntos ao setor interessado (conselhos e associações de classe) em especial e claro a população em geral sobre o art.127, parágrafo único da LC 202/2022.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3690/indicacao_no_169-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3690/indicacao_no_169-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de designar uma equipe da SEMOP para manutenção em aduela na MT 109.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Para que seja feita manutenção geral nas ruas do Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Para que seja feita cobrança a empresa que executou serviço na rua Três de Maio e região, pois está um caos.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3183/mocao_01.2024_25012024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3183/mocao_01.2024_25012024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO _x000D_
 PELA 10ª EDIÇÃO DO DINETEC _x000D_
 que foi realizado nos dias 10, 11 e 12 de janeiro pela META CONSULTORIA AGRÍCOLA e reuniu um público total de 17.690 pessoas, incluindo 13.525 profissionais do agro, estudantes e população em geral e 4.167 produtores rurais. Foi registrado um volume impressionante de 1,8 bilhão de reais em negócios realizados pelos expositores,  assim tornando-se um dos principais eventos do agronegócio brasileiro, levando o nome de Canarana para o Brasil e para o mundo.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>AO SENHOR WANDERSON DOS SANTOS OLIVEIRA_x000D_
 assessor de gabinete do Deputado Dr. Eugênio, pelo trabalho desenvolvido em apoio aos munícipes de Canarana, principalmente para melhoria da saúde de nossa população.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>Moção de Aplauso a Secretária Municipal Mariley Bier._x000D_
 Pelo brilhante trabalho, empenho e dedicação no stand de Negócios da Prefeitura Municipal durante a DINETEC.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3291/mocao_04-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3291/mocao_04-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento _x000D_
 Ao senhor João Igor Cricioli_x000D_
 Pelo brilhante trabalho realizado como coordenador da empresa Águas Canarana, onde deixou um legado no bom atendimento aos munícipes.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3318/mocao_05-2025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3318/mocao_05-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento _x000D_
 Ao senhor Bruno Lins Rios_x000D_
 Pelo brilhante trabalho que vem realizando frente a UCMMAT.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3320/mocao_06-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3320/mocao_06-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Aos familiares do senhor Rui Barbosa Gonçalves Junior, pelo seu falecimento.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3321/mocao_07-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3321/mocao_07-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Exmº Delegado de Polícia Civil Dr Flavio Leonardo Santana Silva e a todos os Policiais Civis do município de Canarana MT, pelos belíssimos resultados que vem sendo obtidos no combate ao crime organizado em nosso município, principalmente pelas frentes contra os crimes de tráfico de drogas, contra pessoas e patrimônio.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3322/mocao_08-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3322/mocao_08-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Barbosa, pelo falecimento do Segundo Sargento PMMT Helidiony Barbosa.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3323/mocao_09-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3323/mocao_09-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Nunes Teixeira, pelo falecimento do Soldado PMMT Jaderson Nunes Teixeira.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3352/mocao_10.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3352/mocao_10.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 AO SENHOR FIDELCINO VITORIO DE JESUS _x000D_
 Popular Fidé do frete, pelo serviço prestado a população de Canarana a mais de 25 anos com sua dedicação e atenção.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3353/mocao_11.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3353/mocao_11.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A FAMÍLIA DO SENHOR WELTON LOPES DA COSTA PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3385/mocao_12.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3385/mocao_12.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Senhor FERNANDO VINICIUS SOUZA RODRIGUES_x000D_
 chefe do Cartório Eleitoral, pelo empenho na divulgação de informações e pelo trabalho para regularizar os títulos eleitorais.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A Diretora Maira Pértile e demais professores e servidores da Escola Professora Denise Pértile pela realização do do circo.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A Associação Canaranense de Handbol pela participação na cidade de Anápolis, em nome do presidente Jeferson.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3402/mocao_15.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3402/mocao_15.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A FAMÍLIA DA SENHORA IRACEMA ORSOLIN BROCH PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3403/mocao_16.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3403/mocao_16.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 A SECRETÁRIA ELIANE FELTEN E TODA EQUIPE DA SEMOP _x000D_
 PELA LIMPEZA REALIZADA NA 1ª AGROVILA.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>Suzaninha</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3404/mocao_17.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3404/mocao_17.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 AO SENHOR JOSÉ ABADIA BARBOSA _x000D_
 PELOS TRABALHOS PRESTADOS EM NOSSO MUNICÍPIO A VÁRIOS ANOS ATRAVÉS DA EMPRESA CONSTRUTORA GLOBAL.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3415/mocao_18.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3415/mocao_18.24.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Michael Ferraz do Nascimento, responsável pela Casa de Apoio Nossa Senhora Aparecida na Capital do Estado.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3417/mocao_19.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3417/mocao_19.24.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento_x000D_
 A Chefe de Gabinete Sargento PM Adriana Rodrigues de Oliveira Prudêncio._x000D_
 Pelo trabalho e dedicação junto ao governo do estado para que o Projeto do asfaltamento da localidade do Garapu se concretizasse.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3418/mocao_20.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3418/mocao_20.24.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento_x000D_
 Ao Vice-Governador Otaviano Pivetta._x000D_
 Pela atenção e dedicação na aprovação do Projeto do asfaltamento da localidade do Garapu.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>Moção de Reconhecimento_x000D_
 Ao Deputado Ondanir Bortolini (Nininho)._x000D_
 Pela atenção e dedicação na aprovação do Projeto do asfaltamento da localidade do Garapu.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 AO PADRE FRANCISCO BERNARDONE DOS SANTOS COSTA_x000D_
 Pelo importante trabalho realizado como pároco frente a Paróquia Nossa Senhora Auxiliadora em Canarana, conduzindo a comunidade Católica com fé, deixando um importante legado em nossa cidade.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
@@ -6147,96 +6147,96 @@
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>Márcia, Soni</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A FAMÍLIA DO SENHOR ELMO LAURO GALL PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A FAMÍLIA DO SENHOR ALCIDES ROMAN GRAFFUNDER PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>Celsinho, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3485/mocao_27.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3485/mocao_27.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A FAMÍLIA TUZZI PELO FALECIMENTO DA SENHORA _x000D_
 NELCY TESSARO TUZZI</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A FAMÍLIA DA SENHORA VIVIANE LANGER PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A FAMÍLIA DA DEPUTADA FEDERAL AMÁLIA BARROS PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3494/mocao_30.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3494/mocao_30.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A FAMÍLIA DO SENHOR ELO DICKEL PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3495/mocao_31.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3495/mocao_31.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A FAMÍLIA DA SENHORA KREDI BERVIAN GNADT PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3496/mocao_32.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3496/mocao_32.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 A MATEUS SIQUEIRA _x000D_
 COORDENADOR DOS COROINHAS DA PARÓQUIA NOSSA SENHORA AUXILIADORA PELO BELO TRABALHO DESEMPENHADO.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>Jocasta, Soni</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 A FAMÍLIA IORA PELO FALECIMENTO DA SENHORA HILDA IORA.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>Ao CTG Pioneiros do Centro Oeste_x000D_
 pela belíssima apresentação feita na FIT Pantanal.</t>
   </si>
   <si>
@@ -6259,373 +6259,373 @@
   <si>
     <t>Moção de Aplauso_x000D_
 Ao senhor Valdemar Schonholzer,_x000D_
 Por ter disponibilizado seu caminhão e motorista por duas vezes levando doações ao Rio Grande do Sul.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 à família Alves Pedroso, pelo falecimento do Primeiro Sargento PMMT Odenil Alves Pedroso.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>Moção de Reconhecimento ao Dr Hugo Junqueira e equipe pelo trabalho prestado em Canarana atendendo a população na área de dermatologia desde a época do Vereador Paulinho.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>BA Dourado, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3553/mocao__40.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3553/mocao__40.24.pdf</t>
   </si>
   <si>
     <t>A FAMÍLIA DO SENHOR WILSON WISCH PELO SEU FALECIMENTO OCORRIDO NO DIA 18 DE JULHO.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3554/mocao_41.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3554/mocao_41.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A FAMÍLIA DA SENHORA ERNA VORTMANN NOVOTNY PELO SEU FALECIMENTO OCORRIDO NO DIA 24 DE JULHO.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3555/mocao_42.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3555/mocao_42.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO _x000D_
 ao Senhor Arnaldo Nilson_x000D_
  pela criatividade da invenção da máquina de quebrar PEDRAS em Canarana, máquina esta que facilita e ajuda muito a lida dos produtores rurais.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3556/mocao_43.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3556/mocao_43.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO _x000D_
 ao empreendedor Edson Rodrigues de Souza (SASÁ)_x000D_
 por apostar em nosso Município plantando 25 mil pés de ABACAXI, com previsão para o próximo ano de 125 mil.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3557/mocao_44.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3557/mocao_44.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 a família do Cacique Kotok Kamaiura pelo seu falecimento.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3569/mocao_45.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3569/mocao_45.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A 5ª CIPM de Canarana em especial, sendo estendida ainda a Polícia Militar do Estado de Mato Grosso._x000D_
 Justificativa: Tal moção se deve, pois, o reconhecimento pelos trabalhos realizados pelos policiais militares de todos os grupamentos da PMMT junto as festividades da Queima do Alho e Feican 2024 nos meses de junho e julho de 2024, policiamento a nível de excelência, ficando demonstrado o total comprometimento e profissionalismo desses servidores públicos militares, e por isso, principalmente nesses casos que são meritórios e claro digno de elogios, afinal são pessoas dedicando suas vidas e fazendo a diferença com seu afinco, tratando todas as situações complexas ou não com a mais alta dedicação possível, para assim chegarmos ao final esperado que foi a realização de dois eventos de grande porte porém sem nenhuma ocorrência de maior potencial ofensivo. Isso sim é cumprir a missão!</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>MOÇÃO DE APALUSO_x000D_
 Ao Grupo Teles_x000D_
 por plantar em 24 propriedades gerando emprego e renda e por acreditarem em Canarana.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3572/mocao_47.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3572/mocao_47.24.pdf</t>
   </si>
   <si>
     <t>AO SENHOR RONALDO RAMOS RODRIGUES,_x000D_
  POPULAR NEGUIM DO FRETE_x000D_
 pelo serviço prestado a população de Canarana a mais de 25 anos com sua dedicação e atenção.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>Celsinho, Jocasta, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3578/mocao_48.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3578/mocao_48.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A ALESSANDRO UBEDA _x000D_
 pelo excelente trabalho prestado frente ao setor de licitação do Município há 12 anos, sendo um exemplo de profissional.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>BA Dourado, Moacir</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3579/mocao_49.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3579/mocao_49.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 a família do senhor Francisco Nogueira da Silva pelo seu falecimento.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Murilo Pereira da Silva_x000D_
 pelo excelente trabalho prestado ao município através da empresa Águas Canarana</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>Moção de reconhecimento a todos os Vereadores eleitos, Prefeito, Vice-Prefeita.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3619/mocao_52.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3619/mocao_52.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Subtenente PM RR Domingos Sávio Araújo – RG PMMT 878,072, lotado até então na 5ª CIPM de Canarana MT, por ter sido promovido a referida graduação e pela sua transferência para a inatividade (Reserva Remunerada) na data de 03out2024, conforme diário oficial de MT nº 28.843 de 03out2024.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3620/mocao_53.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3620/mocao_53.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Policial Militar Senhor TEN CEL PM Gyancarlos Paglyneari Cabelho -  RG PMMT 880.780, pela assunção do Comando do 13º Comando Regional de Polícia Militar de Água Boa MT.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3623/mocao_54.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3623/mocao_54.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Policiais Militares lotados na 5ª Companhia Independente de Policia Militar de Canarana MT PROMOVIDOS no último dia 05 de setembro de 2024:_x000D_
  A GRADUAÇÃO DE SARGENTO: _x000D_
 3° SGT PM PRISCILA GALVÃO ATAIDES DE ASSUNÇÃO - RG PMMT 884.154, 3° SGT PM ADVAILTON SOARES DA SILVA - RG PMMT 885.107. _x000D_
 A GRADUAÇÃO DE CABO:_x000D_
 CB PM CLEVER RICHARD DE OLIVEIRA - RG PMMT 886.021, CB PM VICTOR CELSO COSTA REIMER - RG PMMT 886.165.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>Moção de Aplauso à senhora Mirtes Florêncio Neves pela aposentadoria após mais de 25 anos de serviços prestados à educação pública  no estado de Mato Groso</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>Moção de Aplauso _x000D_
 ao Major Rafael Felipe da Silva _x000D_
 pela promoção em 05/09/2024.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>Moção de Pesar _x000D_
 a família de  Matheus Henrique Duarte de Moura pelo seu falecimento.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3633/mocao_58.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3633/mocao_58.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 A Equipe do Hospital de Câncer de Cuiabá e Equipe da Secretaria Municipal de Saúde de Canarana pela campanha realizada em 2023, onde foram atendidos 373 pacientes, sendo: Consulta de buco: 42 pacientes, urologista: 43 pacientes, mama: 98 pacientes, Exame de mamografia: 52 pacientes, pele: 117 pacientes, Exame de CCO: 21 pacientes _x000D_
 Equipe do Hospital de Câncer de Cuiabá_x000D_
 Dr Rafael Matos_x000D_
 Dr Marcus lindote_x000D_
 Dra Maria Carmen_x000D_
 Dr Thiago Teixera_x000D_
 Ana Paula Dias Rodrigues_x000D_
 Samara elma do carmo_x000D_
 Zilda Maria da Silva_x000D_
 Helena de Oliveira_x000D_
 Jose Antonio_x000D_
 Joao Feliciano_x000D_
 Joao Paulo de Miranda_x000D_
 Paulo Geovanny Costa _x000D_
 Wanessa Moura_x000D_
 Zilma Lemes_x000D_
 _x000D_
 Equipe da Secretaria Municipal de Saúde de Canarana: _x000D_
 Márcia Veronese _x000D_
 Lilian Koch _x000D_
 Leandra Ribeiro Faria _x000D_
 Uilma Alves dos Santos _x000D_
 Keila Correia _x000D_
 Cristiania Martins da Conceição _x000D_
 Kelly Almeida_x000D_
 Débora Conceição Almeida _x000D_
 Rodrigo Vieitas da Silva _x000D_
 Lenir Alves do Amaral _x000D_
 Santina Nascimento Ferreira dos Santos de Souza</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3634/mocao_59.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3634/mocao_59.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 ÀS RESPONSÁVEIS PELA REALIZAÇÃO DO EVENTO_x000D_
 ” DESFILE DAS SOBERANAS” NO DIA 24 DE OUTUBRO ALUSIVO AO OUTUBRO ROSA: _x000D_
 _x000D_
 _x000D_
 Antônia Maria da Silva- Fisioterapeuta_x000D_
 Luana Fátima Lucatelli- Gestora do Fórum_x000D_
 Wiliany R. Nabeiro - Consultora da imagem_x000D_
 Claudia Debastiani- Fisioterapeuta do Fórum_x000D_
 Maiara Bruna Machado- Psicológica do Fórum_x000D_
 Maria Amélia Dedone Costa- Gestora do Fórum_x000D_
 Rafaela Catto_x000D_
 Silvia Rodrigues da Silva – Coffee break_x000D_
 Márcia Souza- Decoração</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3635/mocao_60.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3635/mocao_60.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 _x000D_
 Ao Senhor Carlos Eduardo de Moraes e Silva_x000D_
 Juiz de Canarana_x000D_
 e_x000D_
 A Senhora Bruna Caroline de Almeida Affornalli _x000D_
 Promotora de Justiça de Ribeirão Cascalheira_x000D_
 _x000D_
 pelo brilhante trabalho realizado, juntamente com toda equipe, nas eleições 2024 na 31ª Zona Eleitoral que corresponde a Canarana e Ribeirão Cascalheira.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3645/mocao_61.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3645/mocao_61.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 _x000D_
 Ao Lions Clube de Canarana  _x000D_
 Por proporcionar a vinda da Equipe do Hospital de Câncer de Cuiabá, através da arrecadação de fundos com realização de Leilão e rodízio._x000D_
 Na ação realizada em 2023 foram atendidos 373 pacientes, sendo: Consulta de buco: 42 pacientes, urologista: 43 pacientes, mama: 98 pacientes, Exame de mamografia: 52 pacientes, pele: 117 pacientes, Exame de CCO: 21 pacientes.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>Moção de Aplauso _x000D_
 Ao Deputado Estadual Dr. Eugênio_x000D_
 pela realização da campanha de catarata e pterígio realizada em Água Boa que atendeu munícipes de Canarana e de todo Vale do Araguaia.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>Moção de Aplauso _x000D_
 ao Centro de Hemodiálise de Barra do Garças _x000D_
 que atende os pacientes com amor, carinho e dedicação.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>Moção de Aplauso _x000D_
 Ao Lar da Providência que acolhe idosos em Aragarças-GO.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>Moção de Pesar _x000D_
 A Família da Senhora Maria Brentano pelo seu falecimento.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3664/mocao_66.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3664/mocao_66.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A Família do Senhor João Henrique Paro Junior (Janjão) pelo seu falecimento.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3665/mocao_67.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3665/mocao_67.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 Ao senhor Dirceu Ostroski_x000D_
 Pela participação no evento “7ª edição China internacional importação exportação” na Cidade de Xangai na China, representando Canarana, mostrando nosso potencial agrícola principalmente na cultura do Gergelim.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3666/mocao_68.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3666/mocao_68.24.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 _x000D_
 Ao senhor Izaias Salomé dos Santos_x000D_
 Pecuarista e morador de Canarana a mais de 30 anos.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO_x000D_
 _x000D_
 Moção de repúdio ao CEO Mundial do Grupo Carrefour, Alexandre Bompard, por fazer críticas ao modelo produtivo pecuniário do Mercosul, entre eles o Brasil, além de anunciar um boicote à nossa carne. _x000D_
 Vale destacar que o Brasil possui um dos códigos florestais mais rígidos do mundo e, além disso, o Carrefour possui o maior faturamento do varejo brasileiro, o que representa quase um quarto da receita global do grupo. _x000D_
 Nós, vereadores de um município produtor, não podemos aceitar, calados, que o CEO de uma empresa tão importante, se utilize de nosso país para lucrar e, ao mesmo tempo, se utilize de razões incoerentes para lacrar em cima de nossos produtores rurais._x000D_
 A França é o país estrangeiro que mais emprega brasileiros no Brasil, sendo um importante parceiro. Porém, ao mesmo tempo que é bem vindo aqui, toma ações protecionistas em relação ao seu agronegócio, claramente para impedir o acordo da UE com o Mercosul._x000D_
 Seguindo o princípio da reciprocidade, temos o direito e o dever de ‘conceder’ essa moção de repúdio, além de boicotar produtos de empresas francesas que se posicionam contra o agronegócio brasileiro.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 _x000D_
@@ -6664,617 +6664,617 @@
     <t>3694</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A Seleção Canaranense de Futebol, pela conquista do vice-campeonato da SUPER COPA ARAGUAIA DE FUTEBOL "JULIO JOSE DE PAIVA" na data de 28 de outubro de 2024.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 a família de  Gyancarlo Carneiro dos Santos pelo seu falecimento.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CJR - Constituição Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3601/emenda_pl_76.24_23092024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3601/emenda_pl_76.24_23092024.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 ao PL 76/2024 LDO _x000D_
 _x000D_
 Art. 1º - Fica modificado o Art. 10º que passa a vigorar com a seguinte redação: _x000D_
 Art. 10. Para os efeitos do art. 16, §3o, da Lei Complementar no 101, de 2000, são consideradas despesas irrelevantes aquelas cujos valores não ultrapassarem o limite a que se refere o § 2o, do art. 95, da Lei Federal n. 14.133, de 2021.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3640/emenda_modificativa_pl._83-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3640/emenda_modificativa_pl._83-2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica modificado o Artigo 1º, passando a vigorar a seguinte redação. _x000D_
 _x000D_
                           _x000D_
 Art. 1º - _x000D_
 O Aeroporto Municipal de Canarana/MT fica denominado “Aeroporto Municipal Marta Schönholzer Dunck”.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3720/emenda_modificativa_no_01-2024_pl_82-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3720/emenda_modificativa_no_01-2024_pl_82-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01/2024 - PL 082 - LOA - Manutenção, Pessoal e Encargos Legislativo.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3714/emenda_modificativa_2_o-_loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3714/emenda_modificativa_2_o-_loa.pdf</t>
   </si>
   <si>
     <t>Emenda  ao PL 82/2024 - LOA -  nº 02_x000D_
 Tirando do Gabinete para  Secretaria de Esporte</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3715/emenda_modificativa_no_3-_loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3715/emenda_modificativa_no_3-_loa.pdf</t>
   </si>
   <si>
     <t>Emenda ao PL 82/2024 - LOA - nº 03_x000D_
 INSTALAÇÃO DA RÁDIO COMUNITÁRIA</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3716/emenda_modificativa_no_4_-_loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3716/emenda_modificativa_no_4_-_loa.pdf</t>
   </si>
   <si>
     <t>Emenda nº 04 PL 82/24 LOA - AMPLIAÇÃO E REFORMA DOS ESPAÇOS ESPORTIVOS DO MUNICIPIO</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3718/emenda_modificativa_projeto_no_104-2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3718/emenda_modificativa_projeto_no_104-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 - Do Projeto de Lei nº 104/2024. PREVICAN_x000D_
 _x000D_
 Art. 1º - Fica modificado o § 2º do Artigo 1º, passando a vigorar a seguinte redação. _x000D_
                           _x000D_
 Art. 1º - _x000D_
 § 2º É vedado o parcelamento de débitos oriundos de contribuições previdenciárias descontadas dos segurados ativos, aposentados e pensionistas, de débitos não vencidos até 31/12/2024 e débitos não decorrentes de contribuições previdenciárias.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>ECP</t>
   </si>
   <si>
     <t>Edital de Convocação - Prefeitura</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3432/edital_de_convocacao_extraordinaria_02_de_maio_2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3432/edital_de_convocacao_extraordinaria_02_de_maio_2024.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 02 de maio de 2024 com início às 15:00 horas para apreciar a seguinte Ordem do Dia:_x000D_
 _x000D_
 _x000D_
 - Projeto de Lei : “Dispõe sobre a alteração de dispositivo da Lei Municipal nº 1.831, de 19 de março de 2024, que autoriza o Poder Executivo a contratar operações de crédito, e dá outras providencias”.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3475/edital_de_convocacao_extraordinaria__maio__2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3475/edital_de_convocacao_extraordinaria__maio__2024.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso_x000D_
 de suas atribuições legais, e com base no que dispõem o inciso_x000D_
 I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei_x000D_
 Orgânica do Município, convoca os senhores Vereadores para uma_x000D_
 Sessão Extraordinária da Câmara Municipal de Vereadores de_x000D_
 Canarana em Regime de Urgência Especial a ser realizada no dia_x000D_
 10 de maio de 2024 com início às 15:00 horas para apreciar a_x000D_
 seguinte Ordem do Dia:_x000D_
 - Projeto de Lei Municipal: “Dispõe sobre a autorização para o_x000D_
 Executivo realizar ações para prestar auxílio à população do_x000D_
 Estado do Rio Grande do Sul, e dá outras providências”.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3535/edital_de_convocacao_extraordinaria_julho___2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3535/edital_de_convocacao_extraordinaria_julho___2024.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 04 de julho de 2024 com início às 14:00 horas para apreciar a seguinte Ordem do Dia:_x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Municipal: ““Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 - Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 - Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 - Projeto de Lei Municipal N° 065: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 - Projeto de Lei Complementar: “Dispõe sobre alteração de dispositivo da Lei Complementar nº 224 de 12 de dezembro de 2023, e autoriza estender os incentivos fiscais concedidos para empresa AGRÍCOLA ALVORADA S.A também para a sua filial, e dá outras providências”._x000D_
 _x000D_
 Gabinete do Prefeito Municipal de Canarana,01 de julho de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3590/edital_de_convocacao_extraordinaria_stembro__2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3590/edital_de_convocacao_extraordinaria_stembro__2024.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 09 de setembro de 2024 com início às 14:00 horas para apreciar a seguinte Ordem do Dia:_x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação (ALIENAÇÃO DE BENS IMÓVEIS), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3658/edital_de_convocacao_extraordinaria_novembro__2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3658/edital_de_convocacao_extraordinaria_novembro__2024.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 11 de novembro de 2024 com início às 14:00 horas para apreciar as seguintes Ordens do Dia:_x000D_
 _x000D_
 - Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
  _x000D_
 - Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Gabinete do Prefeito Municipal de Canarana, 07 de novembro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 Fábio Marcos Pereira de Faria_x000D_
 Prefeito Municipal</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3721/edital_de_convocacao_extraordinaria_dezembro__2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3721/edital_de_convocacao_extraordinaria_dezembro__2024.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia_x000D_
 20 de dezembro de 2024 com início às 09:00 horas para apreciar a seguinte Ordem do Dia:_x000D_
 _x000D_
 Projeto de Lei Municipal: Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, para atender a parceria com o Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso - IFMT, e  dá outras providências</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3728/edital_de_convocacao_extraordinaria_dezembro__2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3728/edital_de_convocacao_extraordinaria_dezembro__2024.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia_x000D_
 26 de dezembro de 2024 com início às 09:00 horas para apreciar a seguinte Ordem do Dia:_x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 516/2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>RTRI</t>
   </si>
   <si>
     <t>Requerimento Uso Tribuna Livre</t>
   </si>
   <si>
     <t>Externo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3328/inscricao_tribuna_livre.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3328/inscricao_tribuna_livre.pdf</t>
   </si>
   <si>
     <t>Senhor Fernando Vinicius Souza Rodrigues - Falar sobre Eleitorados de Canarana- Estratégia de ação - Regras atualizadas sobre o Processo Eleitoral 2024</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3330/inscricao_tribuna_livre_divina.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3330/inscricao_tribuna_livre_divina.pdf</t>
   </si>
   <si>
     <t>Divina Galvão dos Santos – Falar sobre salário base, tempo de serviço, enquadramento Plano de Cargos dos Técnicos de Enfermagem, e sobre pouco tempo que falta devido ao ano político.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3395/requerimento_tribuna_madelaine_01042024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3395/requerimento_tribuna_madelaine_01042024.pdf</t>
   </si>
   <si>
     <t>Madelainde Terezinha Stragliotto</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3398/inscricao_tribuna_vanessa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3398/inscricao_tribuna_vanessa.pdf</t>
   </si>
   <si>
     <t>Vanessa Gnadt Rauber - Falar sobre contratação de Pediatra Neonatal por período integral, para atuar dentro da sala de cirurgia e acompanhamento dos recém nascidos após o parto, no Hospital Lorena Parode.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3406/requerimento_tribuna_livre_15_04_2024_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3406/requerimento_tribuna_livre_15_04_2024_assinado.pdf</t>
   </si>
   <si>
     <t>Odailton Resende Santeiro - Secretário Municipal de Saúde falar sobre: Ações e Serviços Públicos em Saúde – ASPS, no âmbito municipal.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3445/requerimento_tribuna.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3445/requerimento_tribuna.pdf</t>
   </si>
   <si>
     <t>Cláudia Márcia Gervazoni Costa_x000D_
 tratar dos seguintes assuntos:_x000D_
 •Pediatria na Saúde Pública Municipal de Canarana.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>PARTC</t>
   </si>
   <si>
     <t>Parecer Prévio Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas de Mato Grosso</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3632/parecer_537250_2023_001.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3632/parecer_537250_2023_001.pdf</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Canarana, contas Anuais de Governo do Exercício de 2023. Parecer Prévio Favorável à aprovação. Recomendação ao Poder Legislativo.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>ECC</t>
   </si>
   <si>
     <t>Edital de Convocação - Câmara</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3393/edital_de_convocacao_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3393/edital_de_convocacao_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Rafael Govari, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 04 de abril, com início às 14h, no recinto da sede da Câmara Municipal, para apreciação do pedido de tramitação em regime de urgência da seguinte matéria: _x000D_
 Projeto de Resolução nº 02/2024 - Altera horário de Sessão Ordinária.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3438/convocacao_legislativo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3438/convocacao_legislativo.pdf</t>
   </si>
   <si>
     <t>Rafael Govari, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 02 de maio, com início às 15h, no recinto da sede da Câmara Municipal, para apreciação do pedido de tramitação em regime de urgência da seguinte matéria: _x000D_
 •	Projeto de Lei nº 46/2024 - “Dispõe sobre a alteração de dispositivo da Lei Municipal nº 1.831, de 19 de março de 2024, que autoriza o Poder Executivo a contratar operações de crédito, e dá outras providencias”.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3476/edital_de_convocacao_08052024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3476/edital_de_convocacao_08052024.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA_x000D_
 _x000D_
 _x000D_
 Rafael Govari, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária a pedido do Prefeito Municipal Fábio Marcos Pereira de Faria, através do Edital , a ser realizada no dia 10 de maio de 2024 com início às 15h, no recinto da sede da Câmara Municipal,  para apreciação do pedido de tramitação em regime de urgência da seguinte matéria: _x000D_
 _x000D_
 •	Projeto de Lei nº 52/2024 “Dispõe sobre a autorização para o Executivo realizar ações para prestar auxílio à população do Estado do Rio Grande do Sul, e dá outras providências”.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3546/edital_de_convocacao_legislativo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3546/edital_de_convocacao_legislativo.pdf</t>
   </si>
   <si>
     <t>Rafael Govari, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 04 de julho, com início às 14h, no recinto da sede da Câmara Municipal, para apreciação do pedido de tramitação em regime de urgência da seguinte matéria: _x000D_
 •	Projeto de Lei Municipal: ““Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 •	 Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 •	Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. _x000D_
 •	Projeto de Lei Municipal N° 065: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. _x000D_
 •	Projeto de Lei Complementar: “Dispõe sobre alteração de dispositivo da Lei Complementar nº 224 de 12 de dezembro de 2023, e autoriza estender os incentivos fiscais concedidos para empresa AGRÍCOLA ALVORADA S.A também para a sua filial, e dá outras providências”. _x000D_
 _x000D_
 	Gabinete da Presidência, 01 de julho de 2024._x000D_
 _x000D_
 Rafael Govari_x000D_
 Presidente</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3594/edital_de_convocacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3594/edital_de_convocacao.pdf</t>
   </si>
   <si>
     <t>Rafael Govari, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária a pedido do Prefeito Municipal Fábio Marcos Pereira de Faria, através do Edital , a ser realizada no dia 09 de setembro de 2024 com início às 14h, no recinto da sede da Câmara Municipal,  para apreciação do pedido de tramitação em regime de urgência da seguinte matéria: _x000D_
 _x000D_
 •	Projeto de Lei nº 81/2024: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação (ALIENAÇÃO DE BENS IMÓVEIS), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3600/edital_extraordinaria_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3600/edital_extraordinaria_assinado.pdf</t>
   </si>
   <si>
     <t>Rafael Govari, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 23 de setembro de 2024 com início às 14h, no recinto da sede da Câmara Municipal, para apreciar a seguinte ordem do dia: _x000D_
 _x000D_
 _x000D_
 	Projeto de Lei  nº 76/2024_x000D_
 	De 29 de agosto de 2024. _x000D_
 	“Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2025.”_x000D_
 	Autoria: Executivo_x000D_
 	Regime de Tramitação: Ordinário_x000D_
 	Quórum de Aprovação: Maioria Simples _x000D_
 	Processo de Votação: Nominal_x000D_
 	Parecer das Comissões de Constituição, Justiça Redação e Orçamento e Finanças</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3660/edital_de_convocacao_legislativo28129_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3660/edital_de_convocacao_legislativo28129_assinado.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA_x000D_
 Rafael Govari, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 11 de novembro, com início às 14h, no recinto da sede da Câmara Municipal, para apreciação do pedido de tramitação em regime de urgência da seguinte matéria: _x000D_
 •	Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 •	Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. _x000D_
 _x000D_
 •	Projeto de Lei Municipal: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências._x000D_
 _x000D_
 _x000D_
                                              Gabinete da Presidência, 07 de novembro de 2024._x000D_
 _x000D_
                                                                      Rafael Govari_x000D_
                                                                           Presidente</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3724/edital_de_convocacao_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3724/edital_de_convocacao_1.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA_x000D_
 Rafael Govari, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 20 de dezembro, com início às 09h, no recinto da sede da Câmara Municipal, para apreciação do pedido de tramitação em regime de urgência da seguinte matéria: _x000D_
 •	Projeto de Lei nº 105/2024:  Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, para atender a parceria com o Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso - IFMT, e dá outras providências.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3733/edital_de_convocacao_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3733/edital_de_convocacao_2.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA_x000D_
 Rafael Govari, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 26 de dezembro, com início às 09h, no recinto da sede da Câmara Municipal, para apreciação do pedido de tramitação em regime de urgência da seguinte matéria: _x000D_
 •	Projeto de Lei nº 106/2024: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual 516/2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. _x000D_
 •	Projeto de Lei nº 107/2024: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Cofinanciamento 2024), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
                                              Gabinete da Presidência, 23 de dezembro de 2024._x000D_
 _x000D_
 Rafael Govari_x000D_
 Presidente</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>EII</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3701/emenda_impositiva_no_1_-loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3701/emenda_impositiva_no_1_-loa.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Associação Matogrossense de Combate ao Câncer_x000D_
 CNPJ Nº: 24.672.792/0001-09</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3702/emenda_impositiva_no_2_-_loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3702/emenda_impositiva_no_2_-_loa.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Associação Amigos dos Animais de Canarana - AAAC_x000D_
 CNPJ Nº: 33.667.669/0001-90 Av. Paraná, 796, Centro, CEP: 78.640-000</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3703/emenda_impositiva_no_3-_loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3703/emenda_impositiva_no_3-_loa.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: CASA ESPIRITA CHICO XAVIER_x000D_
 CNPJ Nº 20.011.793/0001-51, Rua Perimetral, 795, Bairro União, CEP: 78-640-000, Canarana-MT</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3704/emenda_impositva_no_4_-_loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3704/emenda_impositva_no_4_-_loa.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Associação Escolinha de Pais e Amigos de Canarana_x000D_
 CNPJ Nº: 05.302.852/0001-57 _x000D_
 Rua Desimigrados, s/nº Jardim Tropical, CEP: 78.640-000, Canarana-MT</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3705/emenda_impositiva_no_05_vereadora_marcia.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3705/emenda_impositiva_no_05_vereadora_marcia.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Aplicação Direta - Castração de animais</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3706/emenda_impositiva_no_6_-_loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3706/emenda_impositiva_no_6_-_loa.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Aplicação Direta - Feira Livre</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3707/emenda_impositiva_no_7_-_loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3707/emenda_impositiva_no_7_-_loa.pdf</t>
   </si>
   <si>
     <t>ENTIDADE BENEFICIADA: ROTARY CLUB DE CANARANA_x000D_
 CNPJ Nº: 03.547.789/0001-93</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3708/emenda_impositiva_no_8_-_loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3708/emenda_impositiva_no_8_-_loa.pdf</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3709/emenda_impositiva_no_9-loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3709/emenda_impositiva_no_9-loa.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Associação de Capoeira Arquebanda</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3710/emenda_impositiva_no_10-loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3710/emenda_impositiva_no_10-loa.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Aplicação Direta - Banda Municipal Átila Rodrigues Falcão.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3711/emenda_impositiva_no_11_-_loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3711/emenda_impositiva_no_11_-_loa.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Associação de Pais e Amigos dos Excepcionais_x000D_
 CNPJ Nº: 02.030.068/0001-49</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3712/emenda_impositiva_no_12_-_loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3712/emenda_impositiva_no_12_-_loa.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Instituto Lions da Visão_x000D_
 CNPJ Nº: 03.984.624/0001-89</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3713/emenda_impositiva_no_13_-_loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3713/emenda_impositiva_no_13_-_loa.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DA EMENDA: Aplicação Direta (Construção de poço artesiano na Comunidade Serra Dourada).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7581,67 +7581,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3300/emenda_a_lei_organica_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3194/projeto_de_lei_acs_e_ace_ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3266/projeto_de_lei_complementar_atualizacao_anexo_i_123.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3269/projeto_de_lei_complementar_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3369/projeto_de_lei_fixa_piso_tecnicos_saude_ok.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3482/peojeto_de_lei_educacao_complementar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3515/projeto_de_lei_agricola_alvorada_incentivo_fiscais_ok.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3529/projeto_de_lei_complementar_gratificacao_medico_especialista_ok.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3545/projeto_de_lei_altera_lei_agricola_alvorada_1-_adirma.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3184/projeto_de_lei__repasse_associacao_rota_turistica_roncador_xingu_ok.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3186/projeto_de_lei_escola_norberto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3189/projeto_de_lei_cessao_uso_aguas_primeira_ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3191/projeto_de_lei_codema.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3192/projeto_de_lei_autoriza_doacao_veiculo_funai_ok.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3197/projeto_de_lei_altera_industrial_ok.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3199/projeto_de_lei_3_de_maio_2.957.46050_ok.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3201/projeto_de_lei_aeroporto__1.330.26932_ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3202/projeto_de_lei_agua_e_esgoto_pequena_comunidades_rurais_852.34657_ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3204/projeto_de_lei_educacao_uniforme_111.86853__ok.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3207/projeto_de_lei_construcao_escola__pioneiros_10.187.52244_ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3208/projeto_de_lei_esportes__material_esportivo_7.97080_ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3211/projeto_de_lei_excesso_de_arrecadacao_mapa__9.484.48052.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3212/projeto_de_lei_esporte_31.14752_ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3215/projeto_de_lei_kit_material_escolar_117.27160__ok.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3216/projeto_de_lei_pavimentacao_4.785.91900__ok.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3219/projeto_de_lei_feira_do_empreendedor_166.93000_ok.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3221/projeto_de_lei_patrulha_agricola_950.000_ok.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3223/projeto_de_lei_playground_6.23034__ok.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3224/projeto_de_lei_sinfra_559.49110__ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3227/projeto_de_lei_society_79.43652_ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_unidade_saude_780.33721___ok.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3230/projeto_de_lei_esporte_559.49110__mil_ok.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3233/projeto_de_lei_operacao_de_credito_1.710.99699__ok.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3235/projeto_de_lei_superavit_5.918.70710_ok.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3274/projeto_de_lei_26-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3288/projeto_de_lei_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3302/projeto_de_lei_finisa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3331/projeto_de_lei_saude_saude_1.000.00000_ok.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3332/projeto_de_lei_altera_conselho_seguranca_alimentar_e_nutricional_ok.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3333/projeto_de_lei_altera_conselho_pessoa_com_deficiencia_ok.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3334/projeto_de_lei_condema_ok.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3335/projeto_de_lei_rga_educacao__2024_ok.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3336/projeto_de_lei_rga_legislativo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3366/projeto_de_lei_rga_legislativo_ok.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3367/projeto_de_lei_administracao_geral_ok.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3368/projeto_de_lei_rga_educacao_ok.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3378/projeto_38.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3379/projeto_39.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3380/projeto_40.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3381/projeto_41.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3382/projeto_42.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3407/projeto_de_lei_abertura_credito_excesso_arrecadacao_1200_000.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3408/projeto_de_lei_credito_especial_185.044._milhoes.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3409/projeto_de_lei_nomina_predio_publico_paulo_jose.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3434/projeto_de_lei_altera_lei_municipal__1831.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3451/projeto_de_lei_adac_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3452/projeto_de_lei_altera_lei_direcao_escolas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3453/projeto_de_lei_asfalto_garapu.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3454/projeto_de_lei_desenvolvimento_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3455/projeto_de_lei_processo_seletivo_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3456/pl_52.24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3477/projeto_de_lei_-_autoriza_doacao_ajuda_ao_estado_do_rs_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3481/projeto_de_lei_verba_atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3483/projeto_de_lei_politica_publica_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3484/projeto_de_lei_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3492/projeto_de_lei_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3493/projeto_de_lei_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3498/ccf_000785.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3499/projeto_de_lei_incentivos_minha_casa_minha_vida_ok.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3500/projeto_de_lei_calculo_autuarial_ok.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3503/dispoe_sobre_alteracao_de_dispositivo_da_lei_municipal_n_1.747_de_20_de_junho_de_2023_que_autoriza_o_poder_executivo_a_alienar_os_lotes_do_loteamento_comercial.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3516/projeto_de_lei_8.00000-_saude.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3517/projeto_de_lei_feican.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3527/projeto_de_lei_saude_5.35000_ok.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3528/projeto_de_lei_semana_farroupilha_ok.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3539/250.00000.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3540/521.00000.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3541/6.000.00000.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3558/pl_70.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3560/projeto_de_lei_altera_valor_repasse_motorista_ambulancia_culuene.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3562/pl_programa_habitacional_ser_familia_habitacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3563/projeto_serra_dourada-_ok.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3573/projeto_de_lei_radio_camara.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3575/projeto_de_lei_habitacao.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3581/ldo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3582/projeto_de_lei_loteamento_alto_cerrado_ii-mesclado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3583/projeto_de_lei_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3584/projeto_de_lei_200_mil_dr_eugenio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3585/projeto_de_lei_anel_viario_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3592/projeto_de_lei_alienacao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3609/projeto_de_lei_loa_2025_-_estima_receita_fixa_a_despesa_do_municipio_de_canarana-_loa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3610/pl_83.24.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3637/projeto_de_lei_abrir_credito_suplementar_5.728.126.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3638/projeto_de_lei_no_85-2024_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3639/projeto_de_lei_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3653/projeto_de_lei_937.66400.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3654/projeto_de_lei_3.800000.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3655/projeto_de_lei_2.825.00000.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3667/projeto_de_lei_fethab_ok.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3668/projeto_de_lei_no_91-2024_-_subsidio_prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3669/projeto_de_lei_no_92_-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3677/projeto_de_lei_suplementacao_10__ok_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3678/projeto_de_lei_elizeu_ok.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3679/projeto_95-2025_certo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3680/projeto_de_lei_gestao_democratica_ok.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3681/projeto_de_lei_conselho_municipal_da_cultura_2_ok.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3682/projeto_de_lei_termo_de_convenio_handebol.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3683/projeto_de_lei_termo_de_convenio_serra.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3684/projeto_de_lei_plano_municipal_de_cultura_2__ok.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3685/projeto_de_lei_termo_de_convenio_ctg.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3686/projeto_de_lei_fundo_municipal_de_cultura_ok.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3695/projeto_de_lei_no_103-2024_celsinho.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3697/projeto_de_lei_prevican.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3723/projeto_de_lei_-_autoriza_processo_seletivo_-_ifmt_3.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3729/projeto_de_lei_100.00000.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3730/projeto_de_lei_1.000.000.00.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3615/pdl_01.24.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3337/pr_01.24.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3394/projeto_de_resolucao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3446/projeto_de_resolulcao_03.2024_02052024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3457/pr04.24_03052024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3559/pr_05.24.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3631/projeto_de_resolucao_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3185/requerimento__votacao_de_projeto__001-2023-__rota_roncador_xingu.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3187/requerimento__votacao_de_projeto__002-2023-__criacao_escola_norberto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3188/requerimento__votacao_de_projeto__003-2023-__aguas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3190/requerimento__votacao_de_projeto__004-2023-__castramovel.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3193/requerimento__votacao_de_projeto__005-2023-__funai.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3195/requerimento__votacao_de_projeto__006-2023-___acs__ace.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3196/requerimento__votacao_de_projeto__007-2023-____industrial.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3198/requerimento__votacao_de_projeto__008-2023-____2.951.460.50.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3200/requerimento__votacao_de_projeto__009-2023-____convenio_0457.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3203/requerimento__votacao_de_projeto__010-2023-____convenio_1548.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3205/requerimento__votacao_de_projeto__011-2023-____111.868.53.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3206/requerimento__votacao_de_projeto__012-2023-____10.187.522.44.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3209/requerimento__votacao_de_projeto__013-2023-____7.970.80.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3210/requerimento__votacao_de_projeto__014-2023-___9.484.480.52.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3213/requerimento__votacao_de_projeto__015-2023-___31.174.52.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3214/requerimento__votacao_de_projeto__016-2024-___117.271.60.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3217/requerimento__votacao_de_projeto__017-2024-___4.785.919.00.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3218/requerimento__votacao_de_projeto__018-2024-_166.930.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3222/requerimento__votacao_de_projeto__019-2024-_6.230.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3220/requerimento__votacao_de_projeto__020-2024-_955.000.00.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3226/requerimento__votacao_de_projeto__021-2024-_559.491.10.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3225/requerimento__votacao_de_projeto__022-2024-_79.436.52.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3229/requerimento__votacao_de_projeto__023-2024-_780.337.21.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3231/requerimento__votacao_de_projeto__024-2024__559.49110.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3232/requerimento__votacao_de_projeto__025-2024__1.710.99699.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3234/requerimento__votacao_de_projeto__026-2024_superavit.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3267/requerimento__votacao_de_projeto__027-2024_-_lotocinograma.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3362/requerimento__votacao_de_projeto__028-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3363/requerimento__votacao_de_projeto__029-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3364/requerimento__votacao_de_projeto__030-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3365/requerimento__votacao_de_projeto__031-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3433/requerimento__votacao_de_projeto__032-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3478/requerimento__votacao_de_projeto__033-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3501/requerimento__votacao_de_projeto__034-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3504/requerimento__votacao_de_projeto__035-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3518/requerimento__votacao_de_projeto__036-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3519/requerimento__votacao_de_projeto__037-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3520/requerimento__votacao_de_projeto__038-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3536/requerimento__votacao_de_projeto__039-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3537/requerimento__votacao_de_projeto__040-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3542/requerimento__votacao_de_projeto__041-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3543/requerimento__votacao_de_projeto__042-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3544/requerimento__votacao_de_projeto__043-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3561/requerimento__votacao_de_projeto__043.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3574/requerimento__votacao_de_projeto__044.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3591/requerimento__votacao_de_projeto__045.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3636/requerimento__votacao_de_projeto__046.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3656/requerimento__votacao_de_projeto__047.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3657/requerimento__votacao_de_projeto__049.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3659/requerimento__votacao_de_projeto__050.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3696/requerimento_pedido_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3722/requerimento_pedido_de_urgencia_052.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3726/requerimento_pedido_de_urgencia_053.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3727/requerimento_pedido_de_urgencia_054.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3239/requerimento_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3240/requerimento_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3241/requerimento_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3242/requerimento_04-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3243/requerimento_m05-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3244/requerimento_06-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3245/requerimento_07-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3246/requerimento_08-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3247/requerimento_09-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3248/requerimento_10-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3249/requerimento_11-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3250/requerimento_12-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3251/requerimento_13-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3252/requerimento_14-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3253/requerimento_15-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3254/requerimento_16-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3255/requerimento_17-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3256/requerimento_18-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3257/requerimento_19-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3258/requerimento_20-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3259/requerimento_21-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3260/requerimento_22-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3262/requerimento_24-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3263/requerimento_25-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3264/requerimento_26-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3268/requerimento_27-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3271/requerimento_28-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3272/requerimento_29-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3292/requerimento_30-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3312/requerimento_dimitri.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3343/requerimento_ver._thiago_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3358/requerimento_no_34-2024_moratoria_da_soja_c.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3360/requerimento_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3361/requerimento_36.24_27032024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3370/requerimento_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3371/requerimento_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3372/requerimento_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3373/requerimento_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3387/requerimento_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3396/requerimento_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3397/requerimento_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3410/requerimento_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3414/requerimento_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3423/requerimento_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3426/requerimento_47.24.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3436/requerimento_48.24.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3437/requerimento_49.24.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3442/requerimento_50.24.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3443/requerimento_51.24.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3447/requerimento_52.24.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3448/requerimento_53.24.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3449/requerimento_54.24.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3488/requerimento_56_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3502/requerimento_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3505/requerimento_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3547/requerimento_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3548/requerimento_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3549/requerimento_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3550/requerimento_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3551/requerimento_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3564/requerimento_69.24.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3577/requerimento_71.24.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3593/requerimento_73.24_09092024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3618/requerimento_74-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3642/requerimento_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3643/requerimento_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3644/requerimento_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3661/requerimento_79-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3662/requerimento_80-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3663/requerimento_81-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3698/requerimento_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3699/requerimento_no_83-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3717/requerimento_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3725/requerimento_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3731/requerimento_86-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3732/requerimento_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3178/indicacao_001.2024_12012024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3179/indicacao_002.2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3180/indicacao_003.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3181/indicacao_004.2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3182/indicacao_05.2024_24012024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3236/indicacao_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3237/indicacao_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3238/indicacao_08.2024_31012024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_10-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_12-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_13-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3279/indicacao_14-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3280/indicacao_15-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3281/indicacao_16-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3282/indicacao_17-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3283/indicacao_18-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3284/indicacao_19-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3285/indicacao_20-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3286/indicacao_21-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3287/indicacao_22-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3294/indicacao_25-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_26-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3295/indicacao_27-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_28-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_29-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3298/indicacao_30-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3299/indicacao_n_31-2024_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_32-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3303/indicacao_33-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3304/indicacao_34-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3305/indicacao_35-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3306/indicacao_36-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3307/indicacao_37-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3308/indicacao_38-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3309/indicacao_39-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3310/indicacao_40-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3311/indicacao_41-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_42-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3314/indicacao_43-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3315/indicacao_44-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3316/indicacao_45-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3317/indicacao_46-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3319/indicacao_47-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3326/indicacao_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3327/indicacao_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3329/indicacao_no_52-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3338/indicacao_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3339/indicacao_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3340/indicacao_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3341/indicacao_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3342/indicacao_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3344/indicacao_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3346/indicacao_no_59-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3347/indicacao_no_60-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3349/indicacao_no_62-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3350/indicacao_no_63-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3351/indicacao_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3354/indicacao_no_65-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3355/indicacao_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3356/indicacao_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3357/indicacao_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3374/indicacao_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3375/indicacao_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3376/indicacao_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3377/indicacao_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3384/indicacao_no_74-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3383/indicacao_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3386/indicacao_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3392/indicacao_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3399/indicacao_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3400/indicacao_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3405/indicacao_no_83-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3411/indicacao_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3412/indicacao_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3413/indicacao_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3416/indicacao_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3420/indicacao_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3421/indicacao_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3422/indicacao_no_90-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3428/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3429/indicacao__95.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3430/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3431/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3435/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3440/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3441/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3444/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3450/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3458/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3459/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3460/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3461/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3462/indicacao107.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3467/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3468/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3469/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3470/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3471/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3472/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3473/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3474/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3480/indicacao_no_116-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3486/indicacao_no_117-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3487/indicacao_no_118-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3491/indicacao_no_119-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3497/indicacao_no_120-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3506/indicacao_121.24.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3507/indicacao_122.24.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3512/indicacao_no_124-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3525/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3526/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3552/indicacao_129.24.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3565/indicacao_130.24.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3566/indicacao_131.24.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3567/indicacao_132.24.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3568/indicacao_133.24.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3571/indicacao_134.24.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3580/indicacao_135.24.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3586/indicacao_136.24.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3587/indicacao137.24.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3595/indicacao_139.21.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3596/indicacao_140.21.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3597/indicacao_141.24.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3598/indicacao_142.24_13092024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3599/indicacao_143.24.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3602/indicacao_144.24.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3604/indicacao_145.24.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3605/indicacao_146.24.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3606/indicacao_147.24.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3611/indicacao_149-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3613/indicacao_150-2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3612/indicacao_151-2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3614/indicacao_152-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3616/indicacao153-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3617/indicacao_154-2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3624/indicacao_155-2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3622/indicacao_156-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3621/indicacao_157-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3646/indicacao_no_161-2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3647/indicacao_no_162-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3670/indicacao_no_163-2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3671/indicacaqo_no_164-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3672/indicacao_no_165-2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3687/indicacao_no_166-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3688/indicacao_no_167-2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3689/indicacao_no_168-2024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3690/indicacao_no_169-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3183/mocao_01.2024_25012024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3291/mocao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3318/mocao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3320/mocao_06-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3321/mocao_07-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3322/mocao_08-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3323/mocao_09-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3352/mocao_10.24.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3353/mocao_11.24.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3385/mocao_12.24.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3402/mocao_15.24.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3403/mocao_16.24.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3404/mocao_17.24.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3415/mocao_18.24.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3417/mocao_19.24.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3418/mocao_20.24.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3485/mocao_27.24.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3494/mocao_30.24.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3495/mocao_31.24.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3496/mocao_32.24.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3553/mocao__40.24.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3554/mocao_41.24.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3555/mocao_42.24.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3556/mocao_43.24.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3557/mocao_44.24.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3569/mocao_45.24.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3572/mocao_47.24.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3578/mocao_48.24.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3579/mocao_49.24.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3619/mocao_52.24.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3620/mocao_53.24.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3623/mocao_54.24.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3633/mocao_58.24.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3634/mocao_59.24.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3635/mocao_60.24.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3645/mocao_61.24.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3664/mocao_66.24.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3665/mocao_67.24.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3666/mocao_68.24.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3601/emenda_pl_76.24_23092024.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3640/emenda_modificativa_pl._83-2024.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3720/emenda_modificativa_no_01-2024_pl_82-2024.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3714/emenda_modificativa_2_o-_loa.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3715/emenda_modificativa_no_3-_loa.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3716/emenda_modificativa_no_4_-_loa.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3718/emenda_modificativa_projeto_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3432/edital_de_convocacao_extraordinaria_02_de_maio_2024.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3475/edital_de_convocacao_extraordinaria__maio__2024.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3535/edital_de_convocacao_extraordinaria_julho___2024.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3590/edital_de_convocacao_extraordinaria_stembro__2024.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3658/edital_de_convocacao_extraordinaria_novembro__2024.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3721/edital_de_convocacao_extraordinaria_dezembro__2024.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3728/edital_de_convocacao_extraordinaria_dezembro__2024.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3328/inscricao_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3330/inscricao_tribuna_livre_divina.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3395/requerimento_tribuna_madelaine_01042024.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3398/inscricao_tribuna_vanessa.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3406/requerimento_tribuna_livre_15_04_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3445/requerimento_tribuna.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3632/parecer_537250_2023_001.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3393/edital_de_convocacao_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3438/convocacao_legislativo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3476/edital_de_convocacao_08052024.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3546/edital_de_convocacao_legislativo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3594/edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3600/edital_extraordinaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3660/edital_de_convocacao_legislativo28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3724/edital_de_convocacao_1.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3733/edital_de_convocacao_2.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3701/emenda_impositiva_no_1_-loa.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3702/emenda_impositiva_no_2_-_loa.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3703/emenda_impositiva_no_3-_loa.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3704/emenda_impositva_no_4_-_loa.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3705/emenda_impositiva_no_05_vereadora_marcia.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3706/emenda_impositiva_no_6_-_loa.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3707/emenda_impositiva_no_7_-_loa.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3708/emenda_impositiva_no_8_-_loa.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3709/emenda_impositiva_no_9-loa.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3710/emenda_impositiva_no_10-loa.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3711/emenda_impositiva_no_11_-_loa.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3712/emenda_impositiva_no_12_-_loa.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3713/emenda_impositiva_no_13_-_loa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3300/emenda_a_lei_organica_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3194/projeto_de_lei_acs_e_ace_ok.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3266/projeto_de_lei_complementar_atualizacao_anexo_i_123.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3269/projeto_de_lei_complementar_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3369/projeto_de_lei_fixa_piso_tecnicos_saude_ok.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3482/peojeto_de_lei_educacao_complementar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3515/projeto_de_lei_agricola_alvorada_incentivo_fiscais_ok.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3529/projeto_de_lei_complementar_gratificacao_medico_especialista_ok.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3545/projeto_de_lei_altera_lei_agricola_alvorada_1-_adirma.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3184/projeto_de_lei__repasse_associacao_rota_turistica_roncador_xingu_ok.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3186/projeto_de_lei_escola_norberto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3189/projeto_de_lei_cessao_uso_aguas_primeira_ok.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3191/projeto_de_lei_codema.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3192/projeto_de_lei_autoriza_doacao_veiculo_funai_ok.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3197/projeto_de_lei_altera_industrial_ok.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3199/projeto_de_lei_3_de_maio_2.957.46050_ok.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3201/projeto_de_lei_aeroporto__1.330.26932_ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3202/projeto_de_lei_agua_e_esgoto_pequena_comunidades_rurais_852.34657_ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3204/projeto_de_lei_educacao_uniforme_111.86853__ok.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3207/projeto_de_lei_construcao_escola__pioneiros_10.187.52244_ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3208/projeto_de_lei_esportes__material_esportivo_7.97080_ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3211/projeto_de_lei_excesso_de_arrecadacao_mapa__9.484.48052.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3212/projeto_de_lei_esporte_31.14752_ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3215/projeto_de_lei_kit_material_escolar_117.27160__ok.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3216/projeto_de_lei_pavimentacao_4.785.91900__ok.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3219/projeto_de_lei_feira_do_empreendedor_166.93000_ok.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3221/projeto_de_lei_patrulha_agricola_950.000_ok.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3223/projeto_de_lei_playground_6.23034__ok.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3224/projeto_de_lei_sinfra_559.49110__ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3227/projeto_de_lei_society_79.43652_ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_unidade_saude_780.33721___ok.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3230/projeto_de_lei_esporte_559.49110__mil_ok.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3233/projeto_de_lei_operacao_de_credito_1.710.99699__ok.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3235/projeto_de_lei_superavit_5.918.70710_ok.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3274/projeto_de_lei_26-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3288/projeto_de_lei_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3302/projeto_de_lei_finisa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3331/projeto_de_lei_saude_saude_1.000.00000_ok.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3332/projeto_de_lei_altera_conselho_seguranca_alimentar_e_nutricional_ok.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3333/projeto_de_lei_altera_conselho_pessoa_com_deficiencia_ok.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3334/projeto_de_lei_condema_ok.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3335/projeto_de_lei_rga_educacao__2024_ok.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3336/projeto_de_lei_rga_legislativo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3366/projeto_de_lei_rga_legislativo_ok.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3367/projeto_de_lei_administracao_geral_ok.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3368/projeto_de_lei_rga_educacao_ok.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3378/projeto_38.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3379/projeto_39.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3380/projeto_40.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3381/projeto_41.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3382/projeto_42.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3407/projeto_de_lei_abertura_credito_excesso_arrecadacao_1200_000.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3408/projeto_de_lei_credito_especial_185.044._milhoes.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3409/projeto_de_lei_nomina_predio_publico_paulo_jose.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3434/projeto_de_lei_altera_lei_municipal__1831.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3451/projeto_de_lei_adac_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3452/projeto_de_lei_altera_lei_direcao_escolas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3453/projeto_de_lei_asfalto_garapu.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3454/projeto_de_lei_desenvolvimento_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3455/projeto_de_lei_processo_seletivo_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3456/pl_52.24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3477/projeto_de_lei_-_autoriza_doacao_ajuda_ao_estado_do_rs_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3481/projeto_de_lei_verba_atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3483/projeto_de_lei_politica_publica_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3484/projeto_de_lei_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3492/projeto_de_lei_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3493/projeto_de_lei_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3498/ccf_000785.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3499/projeto_de_lei_incentivos_minha_casa_minha_vida_ok.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3500/projeto_de_lei_calculo_autuarial_ok.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3503/dispoe_sobre_alteracao_de_dispositivo_da_lei_municipal_n_1.747_de_20_de_junho_de_2023_que_autoriza_o_poder_executivo_a_alienar_os_lotes_do_loteamento_comercial.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3516/projeto_de_lei_8.00000-_saude.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3517/projeto_de_lei_feican.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3527/projeto_de_lei_saude_5.35000_ok.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3528/projeto_de_lei_semana_farroupilha_ok.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3539/250.00000.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3540/521.00000.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3541/6.000.00000.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3558/pl_70.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3560/projeto_de_lei_altera_valor_repasse_motorista_ambulancia_culuene.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3562/pl_programa_habitacional_ser_familia_habitacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3563/projeto_serra_dourada-_ok.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3573/projeto_de_lei_radio_camara.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3575/projeto_de_lei_habitacao.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3581/ldo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3582/projeto_de_lei_loteamento_alto_cerrado_ii-mesclado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3583/projeto_de_lei_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3584/projeto_de_lei_200_mil_dr_eugenio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3585/projeto_de_lei_anel_viario_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3592/projeto_de_lei_alienacao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3609/projeto_de_lei_loa_2025_-_estima_receita_fixa_a_despesa_do_municipio_de_canarana-_loa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3610/pl_83.24.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3637/projeto_de_lei_abrir_credito_suplementar_5.728.126.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3638/projeto_de_lei_no_85-2024_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3639/projeto_de_lei_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3653/projeto_de_lei_937.66400.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3654/projeto_de_lei_3.800000.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3655/projeto_de_lei_2.825.00000.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3667/projeto_de_lei_fethab_ok.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3668/projeto_de_lei_no_91-2024_-_subsidio_prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3669/projeto_de_lei_no_92_-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3677/projeto_de_lei_suplementacao_10__ok_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3678/projeto_de_lei_elizeu_ok.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3679/projeto_95-2025_certo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3680/projeto_de_lei_gestao_democratica_ok.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3681/projeto_de_lei_conselho_municipal_da_cultura_2_ok.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3682/projeto_de_lei_termo_de_convenio_handebol.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3683/projeto_de_lei_termo_de_convenio_serra.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3684/projeto_de_lei_plano_municipal_de_cultura_2__ok.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3685/projeto_de_lei_termo_de_convenio_ctg.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3686/projeto_de_lei_fundo_municipal_de_cultura_ok.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3695/projeto_de_lei_no_103-2024_celsinho.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3697/projeto_de_lei_prevican.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3723/projeto_de_lei_-_autoriza_processo_seletivo_-_ifmt_3.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3729/projeto_de_lei_100.00000.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3730/projeto_de_lei_1.000.000.00.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3615/pdl_01.24.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3337/pr_01.24.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3394/projeto_de_resolucao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3446/projeto_de_resolulcao_03.2024_02052024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3457/pr04.24_03052024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3559/pr_05.24.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3631/projeto_de_resolucao_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3185/requerimento__votacao_de_projeto__001-2023-__rota_roncador_xingu.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3187/requerimento__votacao_de_projeto__002-2023-__criacao_escola_norberto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3188/requerimento__votacao_de_projeto__003-2023-__aguas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3190/requerimento__votacao_de_projeto__004-2023-__castramovel.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3193/requerimento__votacao_de_projeto__005-2023-__funai.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3195/requerimento__votacao_de_projeto__006-2023-___acs__ace.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3196/requerimento__votacao_de_projeto__007-2023-____industrial.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3198/requerimento__votacao_de_projeto__008-2023-____2.951.460.50.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3200/requerimento__votacao_de_projeto__009-2023-____convenio_0457.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3203/requerimento__votacao_de_projeto__010-2023-____convenio_1548.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3205/requerimento__votacao_de_projeto__011-2023-____111.868.53.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3206/requerimento__votacao_de_projeto__012-2023-____10.187.522.44.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3209/requerimento__votacao_de_projeto__013-2023-____7.970.80.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3210/requerimento__votacao_de_projeto__014-2023-___9.484.480.52.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3213/requerimento__votacao_de_projeto__015-2023-___31.174.52.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3214/requerimento__votacao_de_projeto__016-2024-___117.271.60.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3217/requerimento__votacao_de_projeto__017-2024-___4.785.919.00.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3218/requerimento__votacao_de_projeto__018-2024-_166.930.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3222/requerimento__votacao_de_projeto__019-2024-_6.230.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3220/requerimento__votacao_de_projeto__020-2024-_955.000.00.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3226/requerimento__votacao_de_projeto__021-2024-_559.491.10.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3225/requerimento__votacao_de_projeto__022-2024-_79.436.52.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3229/requerimento__votacao_de_projeto__023-2024-_780.337.21.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3231/requerimento__votacao_de_projeto__024-2024__559.49110.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3232/requerimento__votacao_de_projeto__025-2024__1.710.99699.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3234/requerimento__votacao_de_projeto__026-2024_superavit.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3267/requerimento__votacao_de_projeto__027-2024_-_lotocinograma.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3362/requerimento__votacao_de_projeto__028-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3363/requerimento__votacao_de_projeto__029-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3364/requerimento__votacao_de_projeto__030-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3365/requerimento__votacao_de_projeto__031-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3433/requerimento__votacao_de_projeto__032-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3478/requerimento__votacao_de_projeto__033-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3501/requerimento__votacao_de_projeto__034-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3504/requerimento__votacao_de_projeto__035-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3518/requerimento__votacao_de_projeto__036-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3519/requerimento__votacao_de_projeto__037-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3520/requerimento__votacao_de_projeto__038-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3536/requerimento__votacao_de_projeto__039-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3537/requerimento__votacao_de_projeto__040-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3542/requerimento__votacao_de_projeto__041-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3543/requerimento__votacao_de_projeto__042-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3544/requerimento__votacao_de_projeto__043-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3561/requerimento__votacao_de_projeto__043.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3574/requerimento__votacao_de_projeto__044.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3591/requerimento__votacao_de_projeto__045.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3636/requerimento__votacao_de_projeto__046.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3656/requerimento__votacao_de_projeto__047.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3657/requerimento__votacao_de_projeto__049.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3659/requerimento__votacao_de_projeto__050.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3696/requerimento_pedido_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3722/requerimento_pedido_de_urgencia_052.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3726/requerimento_pedido_de_urgencia_053.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3727/requerimento_pedido_de_urgencia_054.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3239/requerimento_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3240/requerimento_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3241/requerimento_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3242/requerimento_04-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3243/requerimento_m05-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3244/requerimento_06-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3245/requerimento_07-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3246/requerimento_08-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3247/requerimento_09-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3248/requerimento_10-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3249/requerimento_11-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3250/requerimento_12-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3251/requerimento_13-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3252/requerimento_14-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3253/requerimento_15-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3254/requerimento_16-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3255/requerimento_17-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3256/requerimento_18-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3257/requerimento_19-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3258/requerimento_20-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3259/requerimento_21-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3260/requerimento_22-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3262/requerimento_24-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3263/requerimento_25-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3264/requerimento_26-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3268/requerimento_27-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3271/requerimento_28-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3272/requerimento_29-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3292/requerimento_30-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3312/requerimento_dimitri.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3343/requerimento_ver._thiago_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3358/requerimento_no_34-2024_moratoria_da_soja_c.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3360/requerimento_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3361/requerimento_36.24_27032024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3370/requerimento_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3371/requerimento_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3372/requerimento_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3373/requerimento_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3387/requerimento_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3396/requerimento_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3397/requerimento_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3410/requerimento_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3414/requerimento_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3423/requerimento_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3426/requerimento_47.24.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3436/requerimento_48.24.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3437/requerimento_49.24.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3442/requerimento_50.24.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3443/requerimento_51.24.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3447/requerimento_52.24.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3448/requerimento_53.24.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3449/requerimento_54.24.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3488/requerimento_56_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3502/requerimento_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3505/requerimento_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3547/requerimento_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3548/requerimento_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3549/requerimento_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3550/requerimento_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3551/requerimento_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3564/requerimento_69.24.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3577/requerimento_71.24.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3593/requerimento_73.24_09092024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3618/requerimento_74-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3642/requerimento_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3643/requerimento_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3644/requerimento_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3661/requerimento_79-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3662/requerimento_80-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3663/requerimento_81-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3698/requerimento_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3699/requerimento_no_83-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3717/requerimento_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3725/requerimento_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3731/requerimento_86-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3732/requerimento_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3178/indicacao_001.2024_12012024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3179/indicacao_002.2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3180/indicacao_003.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3181/indicacao_004.2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3182/indicacao_05.2024_24012024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3236/indicacao_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3237/indicacao_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3238/indicacao_08.2024_31012024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_10-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_12-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_13-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3279/indicacao_14-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3280/indicacao_15-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3281/indicacao_16-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3282/indicacao_17-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3283/indicacao_18-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3284/indicacao_19-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3285/indicacao_20-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3286/indicacao_21-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3287/indicacao_22-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3294/indicacao_25-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_26-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3295/indicacao_27-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_28-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_29-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3298/indicacao_30-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3299/indicacao_n_31-2024_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_32-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3303/indicacao_33-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3304/indicacao_34-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3305/indicacao_35-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3306/indicacao_36-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3307/indicacao_37-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3308/indicacao_38-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3309/indicacao_39-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3310/indicacao_40-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3311/indicacao_41-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_42-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3314/indicacao_43-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3315/indicacao_44-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3316/indicacao_45-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3317/indicacao_46-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3319/indicacao_47-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3326/indicacao_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3327/indicacao_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3329/indicacao_no_52-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3338/indicacao_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3339/indicacao_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3340/indicacao_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3341/indicacao_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3342/indicacao_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3344/indicacao_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3346/indicacao_no_59-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3347/indicacao_no_60-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3349/indicacao_no_62-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3350/indicacao_no_63-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3351/indicacao_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3354/indicacao_no_65-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3355/indicacao_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3356/indicacao_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3357/indicacao_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3374/indicacao_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3375/indicacao_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3376/indicacao_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3377/indicacao_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3384/indicacao_no_74-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3383/indicacao_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3386/indicacao_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3392/indicacao_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3399/indicacao_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3400/indicacao_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3405/indicacao_no_83-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3411/indicacao_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3412/indicacao_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3413/indicacao_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3416/indicacao_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3420/indicacao_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3421/indicacao_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3422/indicacao_no_90-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3428/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3429/indicacao__95.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3430/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3431/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3435/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3440/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3441/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3444/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3450/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3458/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3459/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3460/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3461/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3462/indicacao107.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3467/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3468/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3469/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3470/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3471/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3472/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3473/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3474/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3480/indicacao_no_116-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3486/indicacao_no_117-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3487/indicacao_no_118-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3491/indicacao_no_119-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3497/indicacao_no_120-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3506/indicacao_121.24.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3507/indicacao_122.24.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3512/indicacao_no_124-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3525/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3526/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3552/indicacao_129.24.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3565/indicacao_130.24.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3566/indicacao_131.24.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3567/indicacao_132.24.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3568/indicacao_133.24.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3571/indicacao_134.24.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3580/indicacao_135.24.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3586/indicacao_136.24.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3587/indicacao137.24.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3595/indicacao_139.21.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3596/indicacao_140.21.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3597/indicacao_141.24.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3598/indicacao_142.24_13092024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3599/indicacao_143.24.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3602/indicacao_144.24.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3604/indicacao_145.24.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3605/indicacao_146.24.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3606/indicacao_147.24.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3611/indicacao_149-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3613/indicacao_150-2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3612/indicacao_151-2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3614/indicacao_152-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3616/indicacao153-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3617/indicacao_154-2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3624/indicacao_155-2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3622/indicacao_156-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3621/indicacao_157-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3646/indicacao_no_161-2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3647/indicacao_no_162-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3670/indicacao_no_163-2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3671/indicacaqo_no_164-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3672/indicacao_no_165-2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3687/indicacao_no_166-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3688/indicacao_no_167-2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3689/indicacao_no_168-2024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3690/indicacao_no_169-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3183/mocao_01.2024_25012024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3291/mocao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3318/mocao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3320/mocao_06-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3321/mocao_07-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3322/mocao_08-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3323/mocao_09-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3352/mocao_10.24.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3353/mocao_11.24.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3385/mocao_12.24.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3402/mocao_15.24.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3403/mocao_16.24.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3404/mocao_17.24.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3415/mocao_18.24.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3417/mocao_19.24.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3418/mocao_20.24.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3485/mocao_27.24.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3494/mocao_30.24.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3495/mocao_31.24.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3496/mocao_32.24.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3553/mocao__40.24.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3554/mocao_41.24.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3555/mocao_42.24.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3556/mocao_43.24.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3557/mocao_44.24.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3569/mocao_45.24.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3572/mocao_47.24.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3578/mocao_48.24.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3579/mocao_49.24.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3619/mocao_52.24.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3620/mocao_53.24.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3623/mocao_54.24.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3633/mocao_58.24.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3634/mocao_59.24.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3635/mocao_60.24.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3645/mocao_61.24.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3664/mocao_66.24.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3665/mocao_67.24.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3666/mocao_68.24.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3601/emenda_pl_76.24_23092024.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3640/emenda_modificativa_pl._83-2024.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3720/emenda_modificativa_no_01-2024_pl_82-2024.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3714/emenda_modificativa_2_o-_loa.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3715/emenda_modificativa_no_3-_loa.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3716/emenda_modificativa_no_4_-_loa.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3718/emenda_modificativa_projeto_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3432/edital_de_convocacao_extraordinaria_02_de_maio_2024.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3475/edital_de_convocacao_extraordinaria__maio__2024.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3535/edital_de_convocacao_extraordinaria_julho___2024.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3590/edital_de_convocacao_extraordinaria_stembro__2024.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3658/edital_de_convocacao_extraordinaria_novembro__2024.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3721/edital_de_convocacao_extraordinaria_dezembro__2024.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3728/edital_de_convocacao_extraordinaria_dezembro__2024.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3328/inscricao_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3330/inscricao_tribuna_livre_divina.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3395/requerimento_tribuna_madelaine_01042024.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3398/inscricao_tribuna_vanessa.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3406/requerimento_tribuna_livre_15_04_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3445/requerimento_tribuna.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3632/parecer_537250_2023_001.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3393/edital_de_convocacao_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3438/convocacao_legislativo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3476/edital_de_convocacao_08052024.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3546/edital_de_convocacao_legislativo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3594/edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3600/edital_extraordinaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3660/edital_de_convocacao_legislativo28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3724/edital_de_convocacao_1.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3733/edital_de_convocacao_2.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3701/emenda_impositiva_no_1_-loa.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3702/emenda_impositiva_no_2_-_loa.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3703/emenda_impositiva_no_3-_loa.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3704/emenda_impositva_no_4_-_loa.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3705/emenda_impositiva_no_05_vereadora_marcia.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3706/emenda_impositiva_no_6_-_loa.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3707/emenda_impositiva_no_7_-_loa.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3708/emenda_impositiva_no_8_-_loa.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3709/emenda_impositiva_no_9-loa.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3710/emenda_impositiva_no_10-loa.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3711/emenda_impositiva_no_11_-_loa.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3712/emenda_impositiva_no_12_-_loa.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2024/3713/emenda_impositiva_no_13_-_loa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H554"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="232.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="231.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>