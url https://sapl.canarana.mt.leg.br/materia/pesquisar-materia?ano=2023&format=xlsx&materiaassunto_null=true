--- v0 (2025-12-17)
+++ v1 (2026-05-18)
@@ -54,3456 +54,3456 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fabio Marcos Pereira de Faria</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_lei_complementar_anistia_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_lei_complementar_anistia_c.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Complementar: “Autoriza o Poder Executivo a conceder anistia de multa, juros e parcelamento de débitos inscritos em Dívida Ativa e dá outras providências”.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2579/projeto_de_lei_-_altera_lei_028_2022_-__13_salario.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2579/projeto_de_lei_-_altera_lei_028_2022_-__13_salario.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração de dispositivo da Lei Complementar 028, de 23 de dezembro de 2002, quanto a forma de pagamento da gratificação natalina, e dá outras providencias”.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2649/projeto_de_lei_regulamenta_departamento_de_transito.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2649/projeto_de_lei_regulamenta_departamento_de_transito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Departamento Municipal de Trânsito e Transporte Urbano, e da Junta Administrativa de Recursos de Infração – JARI, e dá outras providencias.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2683/plc_04.2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2683/plc_04.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração e atualização de anexos da Lei Complementar 201/2022, que “Dipõe sobre a nova redação da Estrutura Administrativa e Organizacional da Câmara Municipal de Canarana-MT e dá outras providências.”</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_lei_cargos_concurso.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_lei_cargos_concurso.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre criação de cargos para provimento efetivo no Município, e dá outras providências”.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2847/projeto_de_lei_departamento_de_imprensa_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2847/projeto_de_lei_departamento_de_imprensa_ok.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Complementar: “Dispõe sobre criação do Departamento de Imprensa, com a respectiva chefia, vinculado à Secretaria Municipal de Gestão Governamental, e dá outras providências. ”</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2864/projeto_de_lei_complementar_no_07-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2864/projeto_de_lei_complementar_no_07-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DO CARGO EM COMISSÃO DE ASSESSOR DE LICITAÇÃO DA CÂMARA MUNICIPAL DE CANARANA - MT, FICANDO INSERIDO NA ESTRUTURA ADMINISTRATIVA E NO LOTACIONOGRAMA DO LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2922/projeto_de_lei_cria_coordenacao_contabil.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2922/projeto_de_lei_cria_coordenacao_contabil.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre criação da Coordenadoria de Contabilidade vinculada à Secretaria Municipal de Finanças, e uma vaga para o cargo de Contador, e dá outras providências. ”</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2923/projeto_de_lei_complementar_parcelamento_e_uso_do_solo_ok_revisada.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2923/projeto_de_lei_complementar_parcelamento_e_uso_do_solo_ok_revisada.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Parcelamento e Uso do Solo Urbano, e dispõe sobre outras providências</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3073/projeto_de_lei_altera_lei_lei_123_2014_escolaridade_acs_e_ace.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3073/projeto_de_lei_altera_lei_lei_123_2014_escolaridade_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Complementar: ” Altera a escolaridade exigida para os cargos de Agente Comunitário de Saúde e do Agente de Combate às Endemias, e dá outras providencias.”</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3074/projeto_de_lei_requisito_promocao_de_classe_d_para_e.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3074/projeto_de_lei_requisito_promocao_de_classe_d_para_e.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Complementar: “Altera dispositivo da Lei Complementar 125, de 02 de setembro de 2014, que dispõe sobre a reestruturação do Plano de Cargos, Carreiras e Vencimentos dos Servidores da Administração Geral do Município, e dá outras providencias. ”</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3124/projeto_de_lei_-_altera_lei_174_de_2018__profissionais_da_educacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3124/projeto_de_lei_-_altera_lei_174_de_2018__profissionais_da_educacao.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivo da Lei Complementar 174, de 04 de dezembro de 2018, que dispõe sobre a Carreira dos Profissionais da Educação Básica do Município, e dá outras providencias. ”</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3128/projeto_de_lei_incentivo_fiscal_agricola_alvorada.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3128/projeto_de_lei_incentivo_fiscal_agricola_alvorada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Poder Executivo conceder incentivo fiscal à empresa AGRÍCOLA ALVORADA S.A, e dá outras providências.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3129/projeto_de_lei_coleta_de_lixo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3129/projeto_de_lei_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Complementar: Dispõe sobre a instituição da Taxa de Coleta de Resíduos Sólidos – TCRS, destinada a custear os serviços públicos específicos e divisíveis de coleta, remoção, transporte, tratamento, destinação e disposição final de resíduos sólidos, e dá outras providências“.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3154/projeto_de_lei_-_altera_lei_123_de_2014_-_evolucao_classe_ace_acs.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3154/projeto_de_lei_-_altera_lei_123_de_2014_-_evolucao_classe_ace_acs.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar 123, de 2014, para possibilitar a evolução para os cargos de Agente Comunitário de Saúde e Agente de Combate às Endemias, e dá outras providencias</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3158/projeto_de_lei__altera_anexo_x__lei_complementar_163_2017_codigo_tributario.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3158/projeto_de_lei__altera_anexo_x__lei_complementar_163_2017_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Complementar: “Dispõe sobre alteração do Anexo X, da Lei Complementar 163, de 03 de outubro de 2017, que Instituiu o Código Tributário Municipal de Canarana - MT, quanto a Tabela para cobrança da Taxa de Coleta de Lixo, e dá outras providências”;</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3163/projeto_lei_complementar_refis_2024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3163/projeto_lei_complementar_refis_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar campanha de Recuperação Fiscal – REFIS,  concedendo anistia de multa, juros e parcelamento dos créditos tributários e não tributários inscritos em Dívida Ativa e dá outras providências.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Celsinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_lei_no_01-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_lei_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da execução do Hino Municipal em todos os eventos esportivos realizados no Município de Canarana/MT.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2520/projeto_de_lei_no_02-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2520/projeto_de_lei_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Inclusão Social e Possibilidades no Município de Canarana/MT.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2521/projeto_de_lei_no_03-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2521/projeto_de_lei_no_03-2023.pdf</t>
   </si>
   <si>
     <t>ASSEGURA A RESERVA DE 30% (TRINTA POR CENTO) DOS ESPAÇOS DESTINADOS ÀS BARRACAS, NAS FESTIVIDADES OFICIAIS DO MUNICÍPIO, PARA BARRAQUEIROS E COMERCIANTES RESIDENTES E INSTITUIÇÕES SITUADAS NO ÂMBITO DO MUNICÍPIO DE CANARANA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2524/projeto_de_lei_unidade_saude_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2524/projeto_de_lei_unidade_saude_c.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_micro_revestimento_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_micro_revestimento_c.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio 1648-2021), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2527/projeto_de_lei_construcao_escola_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2527/projeto_de_lei_construcao_escola_c.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2529/projeto_de_lei_aeroporto_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2529/projeto_de_lei_aeroporto_c.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio 0457-2022), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2531/projeto_de_lei_veiculo_sec_turismo__c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2531/projeto_de_lei_veiculo_sec_turismo__c.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2534/projeto_de_lei_circuito_equestre_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2534/projeto_de_lei_circuito_equestre_c.pdf</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2536/projeto_de_lei_diesel_aldeias_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2536/projeto_de_lei_diesel_aldeias_c.pdf</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_de_lei_assistencia_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_de_lei_assistencia_c.pdf</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_lei_society_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_lei_society_c.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_lei_casas_populares_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_lei_casas_populares_c.pdf</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2544/projeto_de_lei_guatapara.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2544/projeto_de_lei_guatapara.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio com a Associação dos Pequenos Produtores Rurais do P. A. Guatapará</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2547/projeto_de_lei_diarias.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2547/projeto_de_lei_diarias.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe sobre alteração e atualização do anexo I da Lei Municipal nº 1.076/2013, quanto aos valores das diárias a serem pagas aos agentes políticos e servidores do Município, e dá outras providências”.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2577/projeto_de_lei_cria_fundo_municipal_de_esportes.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2577/projeto_de_lei_cria_fundo_municipal_de_esportes.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do Fundo Municipal para os Esportes, e dá outras providências”.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2578/projeto_de_lei_cria_fundo_municipal_de_cultura.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2578/projeto_de_lei_cria_fundo_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do Fundo Municipal de Cultura, e dá outras providências</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2628/projeto_de_lei_termo_de_colaboracao_hospital_do_cancer.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2628/projeto_de_lei_termo_de_colaboracao_hospital_do_cancer.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Autoriza o Poder Executivo Municipal a firmar TERMO DE COLABORAÇÃO com a ASSOCIAÇÃO MATOGROSSENSE DE COMBATE AO CÂNCER - AMCC - e dá outras providências”.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2648/projeto_de_lei_altera_beneficios_eventuais_1114_de_2013.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2648/projeto_de_lei_altera_beneficios_eventuais_1114_de_2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações de diversos dispositivos da Lei Municipal 1.114, de 19 de dezembro de 2013, que trata dos Benefícios Eventuais, e dá outras providências</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2645/projeto_de_lei_operacao_de_credito.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2645/projeto_de_lei_operacao_de_credito.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Operação de Crédito), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2646/projeto_de_lei_kit_material_escolar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2646/projeto_de_lei_kit_material_escolar.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2647/projeto_de_lei_casas_populares.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2647/projeto_de_lei_casas_populares.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_lei_apae_convenio.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_lei_apae_convenio.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe sobre autorização ao poder público municipal firmar convênio com APAE de Canarana - MT.”</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2664/projeto_de_lei_doacao_pro_memoria.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2664/projeto_de_lei_doacao_pro_memoria.pdf</t>
   </si>
   <si>
     <t>“Autoriza a desafetação e doação de área de terras urbanas para a Fundação Pró-Memória de Canarana, e dá outras providências.“</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2665/projeto_de_lei_assentamento_suya.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2665/projeto_de_lei_assentamento_suya.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio com a Associação dos Pequenos Produtores Rurais do Assentamento Suya.”</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2666/projeto_de_lei_assentamento_guatapara.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2666/projeto_de_lei_assentamento_guatapara.pdf</t>
   </si>
   <si>
     <t>” Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio com a Associação dos Pequenos Produtores Rurais do P. A. Guatapará. ”</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2672/projeto_de_lei_altera_lei_cmdca.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2672/projeto_de_lei_altera_lei_cmdca.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei:” Dispõe sobre Reestruturação Conselho Municipal dos Direitos da Criança e do Adolescente e Conselho Tutelar de Canarana, e dá outras providências”.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2680/projeto_de_lei_altera_valor_conselheiro.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2680/projeto_de_lei_altera_valor_conselheiro.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração de dispositivo da Lei Municipal 1.719, de 30 de março de 2023, que trata da Reestruturação do Conselho Municipal dos Direitos da Criança e do Adolescente e Conselho Tutelar de Canarana, e dá outras providências. ”</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2699/projeto_de_lei_no_29-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2699/projeto_de_lei_no_29-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre imóveis com obras paradas a mais de 60 (sessenta) dias no âmbito do município e dá outras providências”.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2700/projeto_de_lei_no_30-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2700/projeto_de_lei_no_30-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o plano de evacuação das escolas públicas e privadas no âmbito do município e dá outras providências”.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2710/projeto_de_lei_no_31-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2710/projeto_de_lei_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei federal nº 12.527, de 18 de novembro de 2011, que dispõe sobre o acesso à informação, em relação ao estoque de medicamentos de distribuição gratuita do Município de Canarana/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2711/projeto_de_lei_no_32-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2711/projeto_de_lei_no_32-2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DA PAVIMENTAÇÃO OU "BRITAGEM" DOS PÁTIOS DE MANOBRAS E VIAS INTERNAS DAS EMPRESAS INSTALADAS NO PERÍMETRO URBANO DE CANARANA E DÁ OUTRAS PROVIDÊNCIAS.".”</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2713/pl_33.2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2713/pl_33.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de adicionais de insalubridade e periculosidade aos servidores da Câmara Municipal de Canarana – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2716/projeto_de_lei_altera_consignado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2716/projeto_de_lei_altera_consignado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivo na Lei Municipal n° 1.387, de 07 de agosto de 2018, que trata da concessão de empréstimos sob garantia de consignação em folha de pagamento, e dá outras providências. ”</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2717/projeto_de_lei_cat.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2717/projeto_de_lei_cat.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial Suplementar, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.“</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2718/projeto_de_lei_ctg.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2718/projeto_de_lei_ctg.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com o CENTRO DE TRADICÕES GAUCHAS PIONEIROS DO CENTRO OESTE - e dá outras providências.”</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2731/projeto_de_lei_no_37-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2731/projeto_de_lei_no_37-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre Autorização ao Poder Legislativo para Filiar a Câmara Municipal de Vereadores de Canarana à UCMMAT– União das Câmaras Municipais de Mato Grosso e dá outras providências”.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2734/prevican.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2734/prevican.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Poder Executivo Municipal realizar o parcelamento de débitos da parte patronal da PREVICAN, e dá outras providências</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2735/projeto_de_lei_calculo_atuarial.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2735/projeto_de_lei_calculo_atuarial.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a homologação do Relatório da Reavaliação Atuarial de 2023 – data focal 31/12/2022, mantém o Custo Normal e modifica o Plano de Amortização do Regime Próprio de Previdência Social, custeados pelo Ente Federativo, conforme diretrizes Emanadas pela Portaria MTP 1.467/2022 e das outras providências.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2736/projeto_de_lei_ifmt.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2736/projeto_de_lei_ifmt.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Poder Executivo conceder Direito Real de Uso, de uma área de 12,608,26m², ao Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso - IFMT, e dá outras providências.“</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2737/projeto_de_lei_assentamento_suya_reforma.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2737/projeto_de_lei_assentamento_suya_reforma.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio com a ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DO ASSENTAMENTO SUYA.”</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2738/projeto_de_lei_altera_convenio_culuene.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2738/projeto_de_lei_altera_convenio_culuene.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar valor do Convênio com a Associação de Desenvolvimento Comunitário do Culuene, e dá outras providências. ”</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2739/projeto_de_lei_conseg_-_auxilio_seguranca_escola_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2739/projeto_de_lei_conseg_-_auxilio_seguranca_escola_ok.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com o Conselho Comunitário de Segurança Pública do Município de Canarana - MT - CONSEG – e dá outras providências.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2755/projeto_de_lei_altera_lei_conselho_tutelar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2755/projeto_de_lei_altera_lei_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivo da Lei Municipal 1.719, de 30 de março de 2023, que trata da Reestruturação do Conselho Municipal dos Direitos da Criança e do Adolescente e Conselho Tutelar de Canarana, e dá outras providências.”</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2756/projeto_de_lei_cooperacao_tecnica_ribeirao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2756/projeto_de_lei_cooperacao_tecnica_ribeirao.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: Dispõe sobre autorização para firmar Acordo de Cooperação Técnica com o Município de Ribeirão Cascalheira - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2757/projeto_de_lei_altera_lei_1282__2017_cessao_servidores_apae.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2757/projeto_de_lei_altera_lei_1282__2017_cessao_servidores_apae.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei:” Dispõe sobre alteração da Lei Municipal nº 1.292 de 28 de abril de 2017, que trata da cedência de servidores para a APAE, e dá outras providências.”</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2761/projeto_de_lei_adac_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2761/projeto_de_lei_adac_2023.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: ”Dispõe sobre a autorização para firmar Acordo de cooperação com a Associação dos Amigos de Canarana - ADAC, e dá outras providências. ”</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Márcia</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2762/pl_48.2023_12052023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2762/pl_48.2023_12052023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de alimentos não perecíveis como forma de entrada na FEICAN 2023.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2763/pl_49.2023_12052023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2763/pl_49.2023_12052023.pdf</t>
   </si>
   <si>
     <t>Reconhece, no âmbito do município de Canarana, a visão monocular como deficiência sensorial do tipo visual e da outras providencias.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2774/projeto_de_lei_casa_da_crianca.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2774/projeto_de_lei_casa_da_crianca.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: ”Dispõe sobre a criação da “Casa Lar da Criança” de Canarana - MT, com a finalidade de acolhimento de crianças e adolescentes, e dá outras providencias.”</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2775/projeto_de_lei_operacao_de_credito_finisa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2775/projeto_de_lei_operacao_de_credito_finisa.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal – CEF, no âmbito do Programa FINISA – Financiamento à Infraestrutura e ao Saneamento na Modalidade Apoio Financeiro, e dá outras providências. ”</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2776/projeto_de_lei_arquivo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2776/projeto_de_lei_arquivo.pdf</t>
   </si>
   <si>
     <t>- Dispõe sobre a Sistemática de Arquivo público do Município de Canarana - MT, e dá outras providências. ”</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2817/projeto_de_lei_rga.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2817/projeto_de_lei_rga.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: ” estabelece o índice de Revisão Geral na remuneração dos servidores do poder executivo e legislativo, e dá outras providências. ”</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2818/projeto_de_lei_alienacao_setor_industrial.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2818/projeto_de_lei_alienacao_setor_industrial.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para o Poder Executivo alienar os lotes do Loteamento Comercial e Industrial, aprovado pela Lei Municipal nº 1.680, de 23 de novembro de 2022. ”</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2822/projeto_de_lei_no_55-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2822/projeto_de_lei_no_55-2023.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivo da Lei Municipal Nº 1.335/2017 que estabelece o valor de verba de natureza indenizatória pelo exercício da atividade parlamentar e dá outras providências.”</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2823/projeto_de_ler_no_56-2023_c.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2823/projeto_de_ler_no_56-2023_c.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o regime de concessão de diárias da Câmara Municipal de Canarana - MT e dá outras providências.”</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2845/projeto_de_lei_no_57-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2845/projeto_de_lei_no_57-2023.pdf</t>
   </si>
   <si>
     <t>"TORNA PÚBLICAS AS LISTAS DE ESPERA DOS INSCRITOS NOS PROGRAMAS HABITACIONAIS NO MUNICÍPIO DE CANARANA/MT”.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto_de_lei_cessao_servidor_2_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto_de_lei_cessao_servidor_2_ok.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei: ”Dispõe sobre a permuta e/ou cedência de servidores públicos, e dá outras providencias. ”</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2849/projeto_de_lei_reurb_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2849/projeto_de_lei_reurb_ok.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Institui, no âmbito do município de Canarana - MT, as normas e os procedimentos aplicáveis à regularização fundiária urbana - REURB, conforme Lei Federal n. 13.465, de 11 de julho de 2017, e dá outras providências</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2850/projeto_de_lei_alteracao_lei_n.o_1498_2020_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2850/projeto_de_lei_alteracao_lei_n.o_1498_2020_ok.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe sobre a alteração da Lei Municipal nº 1.498 de 05 de março de 2020 e dá outras providências”.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2851/projeto_de_lei_permissao_uso_bem_publico_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2851/projeto_de_lei_permissao_uso_bem_publico_ok.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe sobre a permissão de uso de bem público municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2852/dispoe_sobre_autorizacao_permuta.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2852/dispoe_sobre_autorizacao_permuta.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe sobre autorização de permuta de imóvel, em razão de extinção de rua e unificação de lotes, e dá outras providências</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2906/projeto_de_lei_aquisicao_oleo_diesel.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2906/projeto_de_lei_aquisicao_oleo_diesel.pdf</t>
   </si>
   <si>
     <t>: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”;</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2907/projeto_de_lei_3_de_maio.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2907/projeto_de_lei_3_de_maio.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2908/projeto_de_lei_aditivo_pioneiros.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2908/projeto_de_lei_aditivo_pioneiros.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_lei_excesso_de_arrecadacao_26__milhoes.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_lei_excesso_de_arrecadacao_26__milhoes.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2917/projeto.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2917/projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de Cessão de Direito Real de Uso, de uma área de 54m², dentro da área do Aeroporto de Canarana – MT, para a COMISSÃO DE IMPLANTAÇÃO DO SISTEMA DE CONTROLE DO ESPAÇO AÉREO - CISCEA, e dá outras providências. ”</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2918/projeto_de_lei_processo_seletivo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2918/projeto_de_lei_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei: “Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, visando contratação por tempo determinado para atender à necessidade temporária                                                     e de excepcional interesse público, e  dá outras providências.”</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2919/projeto_de_lei_prova_loteamento_parque_flamboyant_iii_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2919/projeto_de_lei_prova_loteamento_parque_flamboyant_iii_ok.pdf</t>
   </si>
   <si>
     <t>“Aprova o loteamento denominado Parque Flamboyant III, e dá outras providências</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2920/projeto_de_lei_regulamenta_uso_parque_de_exposicoes_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2920/projeto_de_lei_regulamenta_uso_parque_de_exposicoes_ok.pdf</t>
   </si>
   <si>
     <t>“Autoriza a locação das dependências do Parque de Exposição “Luiz Cancian”, e dá outras providências.”.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2921/projeto_de_lei_zoneamento_uso_e_ocupacao_do_solo_ok_revisada.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2921/projeto_de_lei_zoneamento_uso_e_ocupacao_do_solo_ok_revisada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Zoneamento, Ocupação e Uso do Solo Urbano e dá outras Providências. ”</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2926/projeto_de_lei_acordo_de_cooperacao_epac.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2926/projeto_de_lei_acordo_de_cooperacao_epac.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: ” Autoriza o Poder Executivo Municipal a firmar Acordo de Cooperação Técnica com a EPAC-Escolinha de Pais e Amigos de Canarana - e dá outras providências. ”</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2946/projeto_de_lei_desafetar_e_doar_bem_imovel.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2946/projeto_de_lei_desafetar_e_doar_bem_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a desafetar e doar bem imóvel ao donatário Olenir Bernando Bernardi, e dá outras providências.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2958/projeto_de_lei_ldo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2958/projeto_de_lei_ldo.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária de 2024.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2963/projeto_de_lei_aldeias_indigenas.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2963/projeto_de_lei_aldeias_indigenas.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: Dispõe sobre a autorização de doação de bens móveis para aldeias indígenas do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2964/projeto_de_lei_uber.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2964/projeto_de_lei_uber.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei: Dispõe sobre o Serviço de Transporte Remunerado Privado Individual de Passageiros com o Uso de Plataformas Tecnológicas de Transporte no Município de Canarana-MT, e dá outras providências</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2965/projeto_de_lei_300.00000_saude_van.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2965/projeto_de_lei_300.00000_saude_van.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2966/projeto_de_lei_excesso_de_arrecadacao_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2966/projeto_de_lei_excesso_de_arrecadacao_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá Outras Providências.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2967/projeto_de_lei_-_altera_lei_1.114_de_2013_-_beneficios_eventuais_andarilhos-_timbrado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2967/projeto_de_lei_-_altera_lei_1.114_de_2013_-_beneficios_eventuais_andarilhos-_timbrado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações de diversos dispositivos da Lei Municipal 1.114, de 19 de dezembro de 2013, que trata dos Benefícios Eventuais, e dá outras providências.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2968/projeto_de_lei_600.000-_saude.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2968/projeto_de_lei_600.000-_saude.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2984/projeto_de_lei-__revoga_lei_1.765_-_doacao_de_area_niki_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2984/projeto_de_lei-__revoga_lei_1.765_-_doacao_de_area_niki_ok.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: Dispõe sobre a revogação de artigos e incisos e_x000D_
 parágrafos, da Lei Municipal Nº.1.765, de 22 de agosto de 2023.”</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2985/projeto_de_lei_doacao_thomas_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2985/projeto_de_lei_doacao_thomas_ok.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: ” autoriza o Poder Executivo municipal a_x000D_
 desafetar e doar bem imóvel à ao donatário THOMAS KALMBACH, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2986/projeto_de_lei_festival_da_cancao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2986/projeto_de_lei_festival_da_cancao.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito_x000D_
 Adicional Suplementar por Excesso de arrecadação (Convênio), com base nos_x000D_
 Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da_x000D_
 Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2987/projeto_de_lei_altera_lei_conselho_do_trabalho_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2987/projeto_de_lei_altera_lei_conselho_do_trabalho_ok.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe sobre alteração de dispositivo da Lei_x000D_
 Municipal 691, de 25 de abril de 2005, que trata do Conselho_x000D_
 Municipal do Trabalho, e dá outras providências”</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2988/projeto_de_lei_festival_de_pesca.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2988/projeto_de_lei_festival_de_pesca.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei:” “Dispõe Sobre a Autorização para Abertura de Crédito_x000D_
 Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos_x000D_
 Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da_x000D_
 Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2989/saude.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2989/saude.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito_x000D_
 Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar_x000D_
 Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167,_x000D_
 inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2990/projeto_de_lei_esporte.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2990/projeto_de_lei_esporte.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: ” “Dispõe Sobre a Autorização para Abertura de_x000D_
 Crédito Adicional Suplementar por Excesso de arrecadação (Convênio), com_x000D_
 base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da_x000D_
 Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3011/projeto_de_lei_no_88-2023_ciclovia.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3011/projeto_de_lei_no_88-2023_ciclovia.pdf</t>
   </si>
   <si>
     <t>NOMINA CICLOVIA DE CANARANA/MT.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3012/projeto_de_lei_no_89-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3012/projeto_de_lei_no_89-2023.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Comemorações Oficiais do Município de Canarana/MT, o Dia do Clube de Desbravadores e dá outras providências.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3013/projeto_de_lei_no_90-2023_indigenas.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3013/projeto_de_lei_no_90-2023_indigenas.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a “Organização Ação Social Indígena Xingu” situada no município de Canarana, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3015/projeto_de_lei_no_91-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3015/projeto_de_lei_no_91-2023.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO PARA REGISTRO DE IMAGENS EM TODAS AS CRECHES, NAS ÁREAS NESTA LEI ESPECIFICADAS</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3016/projeto_de_lei_no_92-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3016/projeto_de_lei_no_92-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORDENAMENTO TERRITORIAL E HORÁRIO DE FUNCIONAMENTO DE ENTIDADES DE TIRO DESPORTIVO NO MUNICÍPIO DE CANARANA-MT.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3032/centro_universaitario.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3032/centro_universaitario.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: ” Autoriza o Poder Executivo do Município de Canarana a firmar Convênio com CENTRO UNIVERSITÁRIO DO VALE DO ARAGUAIA. ”</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3033/saude_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3033/saude_2.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. ”</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3034/esporte_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3034/esporte_2.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3035/projeto_de_lei_parceria_ifmt.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3035/projeto_de_lei_parceria_ifmt.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: Dispõe sobre alterações de dispositivo da Lei Municipal 1.613, de 02 de fevereiro de 2022, que trata da parceria com o Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso - IFMT, e dá outras providências.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3041/loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3041/loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CANARANA-MT , PARA O EXERCICIO DE 2024</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3042/matriculas_ser_famila.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3042/matriculas_ser_famila.pdf</t>
   </si>
   <si>
     <t>” Autoriza o Poder Executivo Municipal a repassar as verbas da Assistência Financeira Complementar, advindas da União, destinadas ao cumprimento do piso salarial nacional, instituído pela Lei nº 14.434/2022, e dá outras providências</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3043/projeto_de_lei_altera_lei_1779_5_milhoes_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3043/projeto_de_lei_altera_lei_1779_5_milhoes_ok.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração de dispositivo da Lei Municipal nº 1.779, de 03 de outubro de 2023, que trata sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual), e dá outras providências._x000D_
 . ”</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3070/projeto_de_lei_convenio_idoso.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3070/projeto_de_lei_convenio_idoso.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: ” Autoriza o Poder Executivo do Município de Canarana a firmar Termo de Colaboração com a ASSOCIAÇÃO BENEDITA DA PROVIDÊNCIA, MANTENEDORA DO LAR DA PROVIDÊNCIA.”</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3071/projeto_de_lei_altera_conselho_idoso.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3071/projeto_de_lei_altera_conselho_idoso.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe sobre alteração do art. 6°, da Lei Municipal n° 438, de 04 de dezembro de 2000, que dispõe sobre a Política Municipal do Idoso e cria o Conselho Municipal do Idoso, e dá outras providências.”</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3072/projeto_de_lei_fixa_piso_enfermagem_tecnico_e_auxiliar_de_saude.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3072/projeto_de_lei_fixa_piso_enfermagem_tecnico_e_auxiliar_de_saude.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Autoriza o Poder Executivo Municipal a repassar as verbas da Assistência Financeira Complementar, advindas da União, destinadas ao cumprimento do piso salarial nacional, instituído pela Lei nº 14.434/2022, e dá outras providências. ”</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3103/projeto_de_lei__feira_de_empreendedor_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3103/projeto_de_lei__feira_de_empreendedor_ok.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: ““Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3104/projeto_de_lei_circuito_equestre_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3104/projeto_de_lei_circuito_equestre_ok.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: ” Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.”</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3105/projeto_de_lei_quintais_produtivos_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3105/projeto_de_lei_quintais_produtivos_ok.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3106/projeto_de_lei_altera_lei_condema_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3106/projeto_de_lei_altera_lei_condema_ok.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: Dispõe sobre alterações de dispositivos da Lei Municipal n° 844, de 03 de junho de 2008, que trata do Conselho Municipal de Defesa do Meio Ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3107/projeto_de_lei_cria_escola__denise_pertile_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3107/projeto_de_lei_cria_escola__denise_pertile_ok.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: Dispõe sobre a criação da Escola Municipal de Educação Infantil “Professora Denise Pertile”, e dá outras providencias.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3108/projeto_lei_setor_industrial_alteracao_ok.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3108/projeto_lei_setor_industrial_alteracao_ok.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe sobre alterações de dispositivos da Lei Municipal n° 1.747, de 20 de junho de 2023, e dá outras providências.”</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3125/projeto_de_lei_fundo_municipal_do_idoso.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3125/projeto_de_lei_fundo_municipal_do_idoso.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a restruturação do Fundo Municipal de Apoio à Política do Idoso (FUMAPI), e dá outras providências”.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3126/projeto_de_lei_autoriza_processo_seletivo_ifmt.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3126/projeto_de_lei_autoriza_processo_seletivo_ifmt.pdf</t>
   </si>
   <si>
     <t>” Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, visando contratação por tempo determinado para atender a parceria com o Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso - IFMT, e  dá outras providências.”</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_de_lei_jeton_prevican.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_de_lei_jeton_prevican.pdf</t>
   </si>
   <si>
     <t>“Institui o pagamento de Jeton de Presença aos membros do Conselho Fiscal, do     Comitê de Investimentos e do Conselho Curador do Fundo Municipal de Previdência Social dos Servidores de Canarana-MT - PREVICAN, e dá outras Providência.”</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3141/projeto_lei_orcamento_abrir_credito_suplementar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3141/projeto_lei_orcamento_abrir_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a abrir crédito suplementar e dá outras providências”.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3156/projeto_de_lei_superavit_1_296_000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3156/projeto_de_lei_superavit_1_296_000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei- Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Superávit Financeiro e dá Outras Providências</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3161/projeto_de_lei_excesso_de_arrecadacao_700_mil.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3161/projeto_de_lei_excesso_de_arrecadacao_700_mil.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei: Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá Outras Providências</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3165/projeto_de_lei_altera_industrial.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3165/projeto_de_lei_altera_industrial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei:: “Dispõe sobre alteração de dispositivo da Lei Municipal n° 1.747, de 20 de junho de 2023, que autoriza o Poder Executivo a alienar os lotes do Loteamento Comercial e Industrial, e dá outras providências”.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3083/projeto_de_decreto_legislativo_no_01-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3083/projeto_de_decreto_legislativo_no_01-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO (Ã) BENEMÉRITO (A) DE CANARANA.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2543/projeto_de_resolucao_no_01-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2543/projeto_de_resolucao_no_01-2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece o índice de Revisão Geral do Auxílio Alimentação dos Servidores da Câmara Municipal de Canarana – MT.”</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>Dr. Dimitri</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2623/projeto_de_resolucao_no_02-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2623/projeto_de_resolucao_no_02-2023.pdf</t>
   </si>
   <si>
     <t>CRIA A "GALERIA LILÁS" NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE CANARANA, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2991/projeto_de_resolucao_no_03-2023_dias_folga.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2991/projeto_de_resolucao_no_03-2023_dias_folga.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de 01 (um) dia de folga ao servidor público que prestar serviço voluntário, sem prejuízo dos seus vencimentos, e da outras providências.”</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2992/projeto_de_resolucao_no_04-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2992/projeto_de_resolucao_no_04-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O TELETRABALHO NO ÂMBITO DA CAMARA MUNICIPAL DE CANARANA – MT, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2993/projeto_de_resolucao_no_05-20231.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2993/projeto_de_resolucao_no_05-20231.pdf</t>
   </si>
   <si>
     <t>Ementa: “Dispõe sobre o controle de jornada por sistema de produtividade e implementa o teletrabalho ao cargo de Advogado no âmbito da Câmara Municipal de Canarana/MT e dá outras providências”.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3065/projeto_de_resolucao_no_6-2023_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3065/projeto_de_resolucao_no_6-2023_.pdf</t>
   </si>
   <si>
     <t>Altera data de Sessão Ordinária.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>RURG</t>
   </si>
   <si>
     <t>Requerimento Pedido de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento__votacao_de_projeto__001-2023-_aeroporto.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento__votacao_de_projeto__001-2023-_aeroporto.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio 0457-2022), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2523/requerimento__votacao_de_projeto__002_-2023-_assistencia_social_3.155.63904.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2523/requerimento__votacao_de_projeto__002_-2023-_assistencia_social_3.155.63904.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2525/requerimento__votacao_de_projeto__003-2023-_assistencia_social_50.00000.doc</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2525/requerimento__votacao_de_projeto__003-2023-_assistencia_social_50.00000.doc</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2528/requerimento__votacao_de_projeto__004-2023-_circuito_equestre.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2528/requerimento__votacao_de_projeto__004-2023-_circuito_equestre.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2530/requerimento__votacao_de_projeto__005-2023-_reforma_escola.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2530/requerimento__votacao_de_projeto__005-2023-_reforma_escola.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2532/requerimento--votacao-de-projeto--006-2023--aldeias.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2532/requerimento--votacao-de-projeto--006-2023--aldeias.pdf</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2533/requerimento__votacao_de_projeto__007-2023-_lama_asfaltica.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2533/requerimento__votacao_de_projeto__007-2023-_lama_asfaltica.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio 1648-2021), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2535/requerimento_de_votacao_008-2023_-_campo_society.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2535/requerimento_de_votacao_008-2023_-_campo_society.pdf</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2537/requerimento_de_votacao_009-2023_saude.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2537/requerimento_de_votacao_009-2023_saude.pdf</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2538/requerimento_de_votacao_010_-2023__caminonete_turismo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2538/requerimento_de_votacao_010_-2023__caminonete_turismo.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_de_votacao_011_-2023__-jari.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_de_votacao_011_-2023__-jari.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 -Projeto de Lei Complementar: “Dispõe sobre a reestruturação do Departamento Municipal de Trânsito e Transporte Urbano, e da Junta Administrativa de Recursos de Infração – JARI, e dá outras providencias.”</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2652/requerimento_de_votacao_012-2023__-_benficios_eventuais.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2652/requerimento_de_votacao_012-2023__-_benficios_eventuais.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: ”Dispõe sobre alterações de diversos dispositivos da Lei Municipal 1.114, de 19 de dezembro de 2013, que trata dos Benefícios Eventuais, e dá outras providências.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimento_de_votacao_013-2023__-_operacao_de_credito_2.321.37529.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimento_de_votacao_013-2023__-_operacao_de_credito_2.321.37529.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Operação de Crédito), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências “</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2660/requerimento_de_votacao_014-2023__-_educacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2660/requerimento_de_votacao_014-2023__-_educacao.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências. ”</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2661/requerimento_de_votacao_015-2023__-_casas_populares.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2661/requerimento_de_votacao_015-2023__-_casas_populares.pdf</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2671/requerimento_de_votacao_016-2023__-_cmdca.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2671/requerimento_de_votacao_016-2023__-_cmdca.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe sobre Reestruturação Conselho Municipal dos Direitos da Criança e do Adolescente e Conselho Tutelar de Canarana, e dá outras providências “</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2733/requerimento_de_votacao_17-2023__-_prevican.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2733/requerimento_de_votacao_17-2023__-_prevican.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe sobre autorização para o Poder Executivo Municipal realizar o parcelamento de débitos da parte patronal da PREVICAN, e dá outras providências. ”</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2760/requerimento_de_votacao_18-2023__-_servidor_da_apae.doc</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2760/requerimento_de_votacao_18-2023__-_servidor_da_apae.doc</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe sobre alteração da Lei Municipal nº 1.292 de 28 de abril de 2017, que trata da cedência de servidores para a APAE, e dá outras providências.”. ”</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2758/requerimento_de_votacao_19-2023__-_escolha_conselho.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2758/requerimento_de_votacao_19-2023__-_escolha_conselho.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe sobre alteração de dispositivo da Lei Municipal 1.719, de 30 de março de 2023, que trata da Reestruturação do Conselho Municipal dos Direitos da Criança e do Adolescente e Conselho Tutelar de Canarana, e dá outras providências.”</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2759/requerimento_de_votacao_20-2023__-_ribeirao_cascalheira.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2759/requerimento_de_votacao_20-2023__-_ribeirao_cascalheira.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe sobre autorização para firmar Acordo de Cooperação Técnica com o Município de Ribeirão Cascalheira - MT, e dá outras providências.”</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2903/requerimento_de_votacao_21-2023__-.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2903/requerimento_de_votacao_21-2023__-.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:021/2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”;</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2904/requerimento_de_votacao_22-2023__-.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2904/requerimento_de_votacao_22-2023__-.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:022/2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2905/requerimento_de_votacao_23-2023__-.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2905/requerimento_de_votacao_23-2023__-.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:023/2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2909/requerimento_de_votacao_24-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2909/requerimento_de_votacao_24-2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:024/2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: ”Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2982/requerimento_de_votacao_25-_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2982/requerimento_de_votacao_25-_2023.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: ” autoriza o Poder Executivo municipal a desafetar e doar bem imóvel à ao donatário THOMAS KALMBACH, e dá outras providências. ”</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2983/requerimento_de_votacao_26-_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2983/requerimento_de_votacao_26-_2023.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de_x000D_
 Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91,_x000D_
 venho por meio deste solicitar tramitação em regime de urgência_x000D_
 do seguinte: - Projeto de Lei: Dispõe sobre a revogação de artigos e incisos e_x000D_
 parágrafos, da Lei Municipal No.1.765, de 22 de agosto de 2023.”</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3075/requerimento_de_votacao_27-_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3075/requerimento_de_votacao_27-_2023.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: ” Autoriza o Poder Executivo do Município de Canarana a firmar Termo de Colaboração com a ASSOCIAÇÃO BENEDITA DA PROVIDÊNCIA, MANTENEDORA DO LAR DA PROVIDÊNCIA.”</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3076/requerimento_de_votacao_28-_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3076/requerimento_de_votacao_28-_2023.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe sobre alteração do art. 6°, da Lei Municipal n° 438, de 04 de dezembro de 2000, que dispõe sobre a Política Municipal do Idoso e cria o Conselho Municipal do Idoso, e dá outras providências.”</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3077/requerimento_de_votacao_29-_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3077/requerimento_de_votacao_29-_2023.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Autoriza o Poder Executivo Municipal a repassar as verbas da Assistência Financeira Complementar, advindas da União, destinadas ao cumprimento do piso salarial nacional, instituído pela Lei nº 14.434/2022, e dá outras providências. ”</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3140/requerimento_de_votacao_30-_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3140/requerimento_de_votacao_30-_2023.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Autoriza o Executivo Municipal a abrir crédito suplementar e dá outras providências”.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3172/requerimento_de_votacao_31-_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3172/requerimento_de_votacao_31-_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:031/2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Complementar: “Altera dispositivos da Lei Complementar 123, de 2014, para possibilitar a evolução para os cargos de Agente Comunitário de Saúde e Agente de Combate às Endemias, e dá outras providencias“.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3173/requerimento_de_votacao_32-_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3173/requerimento_de_votacao_32-_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:032/2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Complementar: “Dispõe sobre alteração do Anexo X, da Lei Complementar 163, de 03 de outubro de 2017, que Instituiu o Código Tributário Municipal de Canarana - MT, quanto a Tabela para cobrança da Taxa de Coleta de Lixo, e dá outras providências”.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_de_votacao_33-_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_de_votacao_33-_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:033/2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 Projeto de Lei- Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Superávit Financeiro e dá Outras Providências_x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento._x000D_
 _x000D_
 _x000D_
 Canarana-MT, em ,15 de dezembro de 2023.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3175/requerimento_de_votacao_34-_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3175/requerimento_de_votacao_34-_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:034/2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte_x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Complementar: “Autoriza o Poder Executivo campanha de Recuperação Fiscal – REFIS através da concessão de anistia de multa e juros, além do parcelamento dos créditos tributários e não tributários inscritos na Dívida Ativa e dá outras providências. ”</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3176/requerimento_de_votacao_35-_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3176/requerimento_de_votacao_35-_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:035/2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 Projeto de Lei: Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá Outras Providências_x000D_
 _x000D_
 Nestes Termos, _x000D_
 Pede Deferimento.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3177/requerimento_de_votacao_36-_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3177/requerimento_de_votacao_36-_2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO:036/2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 AO PRESIDENTE DA CAMARA MUNICIPAL DE VEREADORES_x000D_
 	_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 Projeto de Lei:: “Dispõe sobre alteração de dispositivo da Lei Municipal n° 1.747, de 20 de junho de 2023, que autoriza o Poder Executivo a alienar os lotes do Loteamento Comercial e Industrial, e dá outras providências”.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2548/requerimento_no_001-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2548/requerimento_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Rafael Govari, Presidente da Mesa Diretora, venho através deste conforme Regimento Interno Artigo 153, comunicar a ausência do Vereador Paulo José Gonçalves, pois o mesmo se encontra de atestado médico, sendo um de 15 dias com data de 19 de dezembro de 2022, e outro de 90 dias com data de 03 de janeiro de 2023, conforme atestados em anexo. Sendo assim é regimental que se aprove este Requerimento concedendo Licença médica ao nobre Vereador.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>BA Dourado, Celsinho, Márcia, Suzaninha</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2549/requerimento_no_02-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2549/requerimento_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 04/2023, que “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2550/requerimento_no_03-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2550/requerimento_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 05/2023, que “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio 1648-2021), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2551/requerimento_no_04-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2551/requerimento_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 06/2023, que “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2552/requerimento_no_05-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2552/requerimento_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 07/2023, que “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio 0457-2022), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2553/requerimento_no_06-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2553/requerimento_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 08/2023, que “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2554/requerimento_no_07-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2554/requerimento_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 09/2023, que “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2555/requerimento_no_08-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2555/requerimento_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 10/2023, que “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2556/requerimento_no_09-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2556/requerimento_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 11/2023, que “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2557/requerimento_no_10-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2557/requerimento_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 12/2023, que “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2558/requerimento_no_11-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2558/requerimento_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 13/2023, que “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/</t>
+    <t>http://sapl.canarana.mt.leg.br/media/</t>
   </si>
   <si>
     <t>adiamento de  votação do Projeto de Lei Complementar nº 01/2023</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimento_marcia.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimento_marcia.pdf</t>
   </si>
   <si>
     <t>Para que a sessão ordinária do dia 20 de março seja transferida para o dia 27 de março.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2659/requerimento_no_14-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2659/requerimento_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Rafael Govari, Presidente da Mesa Diretora, venho através deste conforme Regimento Interno Artigo 153, comunicar a ausência do Vereador Paulo José Gonçalves, pois o mesmo se encontra de atestado médico, de pelo menos 90 dias, a partir de 17 de março de 2023. Sendo assim é regimental que se aprove este Requerimento concedendo a prorrogação do período de licença médica ao nobre Vereador conforme atestado em anexo.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>BA Dourado, Márcia, Soni, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_no_15-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 03/2023, que: Dispõe sobre a reestruturação do Departamento Municipal de Trânsito e Transporte Urbano, e da Junta Administrativa de Recursos de Infração – JARI, e dá outras providencias, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimento_no_16-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimento_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 19/2023, que: Dispõe sobre alterações de diversos dispositivos da Lei Municipal 1.114, de 19 de dezembro de 2013, que trata dos Benefícios Eventuais, e dá outras providências, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_no_17-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 20/2023, que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Operação de Crédito), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”,   seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_no_18-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 21/2023, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2658/requerimento_no_19-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2658/requerimento_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 22/2023, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2679/requerimento_no_20-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2679/requerimento_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 27/2023, que: “Dispõe sobre Reestruturação Conselho Municipal dos Direitos da Criança e do Adolescente e Conselho Tutelar de Canarana, e dá outras providências”, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2705/requerimento_no_21-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2705/requerimento_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada uma Sessão Solene no dia 03 de maio de 2023 as 19 horas, em Comemoração aos 40 anos da Câmara Municipal de Canarana/MT.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_no_22-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 38/2023, que: “Dispõe sobre autorização para o Poder Executivo Municipal realizar o parcelamento de débitos da parte patronal da PREVICAN, e dá outras providências., seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>Moacir</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2743/requerimento_no_23-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2743/requerimento_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo encaminhe a esta Casa de Leis o valor mensal repassado para a Cooper Vale referente a cada funcionário,  o valor mensal repassado aos funcionários desta cooperativa, e o número total de funcionários da mesma.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_no_24-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 44/2023 “Dispõe sobre alteração de dispositivo da Lei Municipal 1.719, de 30 de março de 2023, que trata da Reestruturação do Conselho Municipal dos Direitos da Criança e do Adolescente e Conselho Tutelar de Canarana, e dá outras providências”, seja incluso na ordem do dia desta sessão.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_no_25-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 45/2023 “Dispõe sobre autorização para firmar Acordo de Cooperação Técnica com o Município de Ribeirão Cascalheira - MT, e dá outras providências”, seja incluso na ordem do dia desta sessão.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_no_26-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 46/2023 “Dispõe sobre alteração da Lei Municipal nº 1.292 de 28 de abril de 2017, que trata da cedência de servidores para a APAE, e dá outras providências”, seja incluso na ordem do dia desta sessão.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que nosso município possa sediar uma fase da competição Regional Circuito de Futevôlei Araguaia e dá outras providências”.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>Soni</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2829/requerimento_no_29-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2829/requerimento_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 53/2023 que: Estabelece o índice de Revisão Geral na remuneração dos servidores do Poder Executivo e Legislativo, e dá outras providências, conste na Ordem do Dia e seja votado nesta Sessão.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2841/requerimento_30-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2841/requerimento_30-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 53/2023,  de 31 de maio de 2023, seja votado em Regime de Urgência nesta Sessão.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2843/requerimenti_no_31-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2843/requerimenti_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Requer da Empresa ENERGISA, resposta do Ofício nº 062/CM/2023, que foi enviado e protocolado no dia 12 de maio de 2023, o qual solicita informações sobre ligação de novas unidades consumidoras.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>BA Dourado, Jocasta, Soni, Subtenente Sancler Santarém, Suzaninha</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2854/requerimento_no_32-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2854/requerimento_no_32-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 60/2023 que, “Dispõe sobre a alteração da Lei Municipal nº 1.498 de 05 de março de 2020, seja inserido na Ordem do Dia e votado em regime de urgência nesta Sessão.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>Jocasta, Soni, Subtenente Sancler Santarém, Suzaninha</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2868/requerimento_no_33-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2868/requerimento_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 07/2023 que, DISPÕE SOBRE CRIAÇÃO DO CARGO EM COMISSÃO DE ASSESSOR DE LICITAÇÃO DA CÂMARA MUNICIPAL DE CANARANA - MT, FICANDO INSERIDO NA ESTRUTURA ADMINISTRATIVA E NO LOTACIONOGRAMA DO LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.  seja votado em regime de urgência.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2869/requerimento_no_34-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2869/requerimento_no_34-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 07/2023 que, DISPÕE SOBRE CRIAÇÃO DO CARGO EM COMISSÃO DE ASSESSOR DE LICITAÇÃO DA CÂMARA MUNICIPAL DE CANARANA - MT, FICANDO INSERIDO NA ESTRUTURA ADMINISTRATIVA E NO LOTACIONOGRAMA DO LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.  Seja inserido na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2891/requerimento_35-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2891/requerimento_35-2023.pdf</t>
   </si>
   <si>
     <t>1 – QUAL O VALOR QUE O MUNICÍPIO DE CANARANA-MT GASTOU COM A FESTA FEICAN_x000D_
 2 – QUE INFORME DE QUAL DOTAÇÃO ORÇAMENTÁRIA E DE QUAL SECRETARIA FORAM OS VALORES_x000D_
 4 – PRESTE CONTA DETALHADA ATRAVÉS DE DOCUMENTOS, NOTAS, EMPANHOS, LIQUIDAÇÃO DE TODOS OS GASTOS</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2892/requerimento__36-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2892/requerimento__36-2023.pdf</t>
   </si>
   <si>
     <t>1 – ORDEM CRONOLÓGICA DOS PAGAMENTOS JUNTO AOS FORNECEDORES/CREDORES 2022/2023</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2893/requerimento_37-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2893/requerimento_37-2023.pdf</t>
   </si>
   <si>
     <t>1 – SUPRESSÃO DOS VALORES REFERENTE A PRODUTOS DE QUALIDADE E VALOR INFERIOR ENTREGUE PELOS SUPERMERCADOS.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>BA Dourado, Márcia, Soni, Suzaninha</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2912/requerimento_no_38-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2912/requerimento_no_38-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 63/2023, que: Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_no_39-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_no_39-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 64/2023, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2914/requerimento_no_40-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2914/requerimento_no_40-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 65/2023, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_no_41-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_no_41-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 66/2023, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja incluso na Ordem do Dia desta Sessão</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2952/requerimento_no_42-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2952/requerimento_no_42-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 73/2023, que: Autoriza o Poder Executivo municipal a desafetar e doar bem imóvel ao donatário Olenir Bernando Bernardi, e dá outras providências: Seja votado em Regime de Urgência nesta Sessão.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2953/requerimento_no_43-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2953/requerimento_no_43-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 73/2023, que: Autoriza o Poder Executivo municipal a desafetar e doar bem imóvel ao donatário Olenir Bernando Bernardi, e dá outras providências: Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>BA Dourado</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2961/requerimento_ver._ba_dourado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2961/requerimento_ver._ba_dourado.pdf</t>
   </si>
   <si>
     <t>Eu, Edilson Francisco Dourado, venho através deste conforme Regimento Interno Artigo 151, comunicar minha ausência na Sessão Ordinária de 04 de setembro de 2023, por motivo de saúde. Sendo assim é regimental que se aprove este Requerimento. Conforme atestado em anexo.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2975/requerimento_no_45-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2975/requerimento_no_45-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 77/2023, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja votado em Regime de Urgência nesta Sessão.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2976/requerimento_46-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2976/requerimento_46-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 80/2023, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja votado em Regime de Urgência nesta Sessão.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2977/requerimento_47-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2977/requerimento_47-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 77/2023, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2978/requerimento_48-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2978/requerimento_48-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 80/2023, que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2994/requerimento_no_49-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2994/requerimento_no_49-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 81/2023, que:  Dispõe sobre a revogação de artigos e incisos e parágrafos, da Lei Municipal Nº.1.765, de 22 de agosto de 2023.”. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2995/requerimento_no_50-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2995/requerimento_no_50-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 82/2023, que: autoriza o Poder Executivo municipal a desafetar e doar bem imóvel à ao donatário THOMAS KALMBACH, e dá outras providências. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3003/requerimento_no_51-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3003/requerimento_no_51-2023.pdf</t>
   </si>
   <si>
     <t>Eu Vereador Subtenente Sancler Santarém, com amparo no Regimento Interno no Art. 170, item II, venho através do presente requerer a realização de Audiência Pública como canal inicial de comunicação com a população e sociedade civil organizada a fim de discutir, buscando sugestões para soluções definitivas quanto aos problemas causados pelas empresas de telefonia móvel no que se remete aos serviços prestados e a falta deste no município de Canarana MT, à ser realizada no dia 27 de Setembro de 2023 às 19 horas no plenário da Câmara, inclusive com transmissão pelas redes sociais de nossa Casa de Leis.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>Jocasta</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3055/requerimento_no_52-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3055/requerimento_no_52-2023.pdf</t>
   </si>
   <si>
     <t>Para que a Sessão Ordinária do dia 18 de dezembro de 2023 seja antecipada para o dia 11 de dezembro de 2023.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3056/requerimento_53-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3056/requerimento_53-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 99/2023 “Dispõe sobre alteração de dispositivo da Lei Municipal nº 1.779, de 03 de outubro de 2023, que trata sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual), e dá outras providências. Seja votado em regime de urgência nesta sessão.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3057/requerimento_54-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3057/requerimento_54-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 99/2023, que: “Dispõe sobre alteração de dispositivo da Lei Municipal nº 1.779, de 03 de outubro de 2023, que trata sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar Individual), e dá outras providências. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3078/requerimento_no_55-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3078/requerimento_no_55-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 100/2023, que: “Autoriza o Poder Executivo do Município de Canarana a firmar Termo de Colaboração com a ASSOCIAÇÃO BENEDITA DA PROVIDÊNCIA, MANTENEDORA DO LAR DA PROVIDÊNCIA.”  Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3079/rerquerimento_no_56-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3079/rerquerimento_no_56-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 101/2023, que: “Dispõe sobre alteração do art. 6°, da Lei Municipal n° 438, de 04 de dezembro de 2000, que dispõe sobre a Política Municipal do Idoso e cria o Conselho Municipal do Idoso, e dá outras providências.”  Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3080/requerimento_no_57-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3080/requerimento_no_57-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 102/2023, que: “Autoriza o Poder Executivo Municipal a repassar as verbas da Assistência Financeira Complementar, advindas da União, destinadas ao cumprimento do piso salarial nacional, instituído pela Lei nº 14.434/2022, e dá outras providências.” Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3081/requerimento_no_58-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3081/requerimento_no_58-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Decreto Legislativo nº 01/2023, que: CONCEDE TÍTULO DE CIDADÃO (Ã) BENEMÉRITO (A) DE CANARANA.” Seja votado em Regime de urgência nesta Sessão.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3082/requerimento_no_59-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3082/requerimento_no_59-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Decreto Legislativo nº 01/2023, que: CONCEDE TÍTULO DE CIDADÃO (Ã) BENEMÉRITO (A) DE CANARANA.” Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal:_x000D_
 Que providencia a compra de 04 cadeiras de coleta de sangue (modelo em anexo), para serem usadas nos PSFs das localidades de Serra Dourada, Matinha, Culuene e Garapú.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3142/requerimento_com_atestado_ver._marcia.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3142/requerimento_com_atestado_ver._marcia.pdf</t>
   </si>
   <si>
     <t>Eu, Vereadora Márcia Luft, venho através deste conforme Regimento Interno Artigo 151, comunicar e justificar minha ausência na Sessão Ordinária de 11 de dezembro de 2023, pelo motivo de estar acompanhando minha mãe, que está em tratamento na cidade de Goiânia. Sendo assim é regimental que se aprove este Requerimento. Conforme atestado em anexo.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3143/requerimento_no_62-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3143/requerimento_no_62-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 112/2023, que: “Autoriza o Executivo Municipal a abrir crédito suplementar e dá outras providências. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3146/requerimento_no_63-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3146/requerimento_no_63-2023.pdf</t>
   </si>
   <si>
     <t>Eu Vereador Subtenente Sancler Santarém, com amparo no Regimento Interno no Art. 170, venho através do presente requerer a presença do Secretário Municipal de Esportes Juventude e Lazer Felipe Nogueira em nossa Casa de Leis, fins prestar esclarecimentos devido acusações em nossa tribuna por um parlamentar, bem como que esse momento também seja utilizado para que se faça justiça onde iremos oportunizar ao r. servidor o direito do Contraditório e Ampla Defesa, uma vez que foi acusado diretamente sendo inclusive citado seu nome, bem como de seus familiares.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3166/requerimento_no_64-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3166/requerimento_no_64-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 113/2023, que:  Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Superávit Financeiro e dá Outras Providências. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3167/requerimento_no_65-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3167/requerimento_no_65-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 114/2023, que: Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá Outras Providências. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 15/2023, que: Altera dispositivos da Lei Complementar 123, de 2014, para possibilitar a evolução para os cargos de Agente Comunitário de Saúde e Agente de Combate às Endemias, e dá outras providencias. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3169/requerimento_no_67-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3169/requerimento_no_67-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 16/2023, que: “Dispõe sobre alteração do Anexo X, da Lei Complementar 163, de 03 de outubro de 2017, que Instituiu o Código Tributário Municipal de Canarana - MT, quanto a Tabela para cobrança da Taxa de Coleta de Lixo, e dá outras providências”;  Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3170/requerimento_no_68-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3170/requerimento_no_68-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 17/2023, que: “Autoriza o Poder Executivo campanha de Recuperação Fiscal – REFIS através da concessão de anistia de multa e juros, além do parcelamento dos créditos tributários e não tributários inscritos na Dívida Ativa, e dá outras providências”; Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 115/2023, que: Dispõe sobre alteração de dispositivo da Lei Municipal n° 1.747, de 20 de junho de 2023, que autoriza o Poder Executivo a alienar os lotes do Loteamento Comercial e Industrial, e dá outras providências”. Seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2512/indicacao_no_001-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2512/indicacao_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja criado em Canarana o Centro de Tradições Nordestinas, sendo um espaço cultural dedicado a valorização e preservação da cultura nordestina.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2513/indicacao_no_002-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2513/indicacao_no_002-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma Quadra de areia, ao lado do local onde será construída a academia ao ar livre no Bairro União.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2514/indicacao_no_03-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2514/indicacao_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Haja vista a iniciativa ser privativa do executivo a de firmar convênio de acordo com o art. 66, XX da Lei Orgânica Municipal, portanto não sendo possível ser de iniciativa do Vereador. _x000D_
 E haja vista já ter sido autorizada a dotação orçamentária através da emenda ao Projeto de Lei Orçamentária 2023, Lei 1690/2022, indico para que o executivo municipal encaminhe a Câmara o Projeto de Lei que autoriza firmar convenio com o Hospital de Câncer de Mato Grosso, Associação Mato-grossense de combate ao Câncer, de acordo com todas as justificativas anteriormente apresentadas e discutidas.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2515/indicacao_no_004-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2515/indicacao_no_004-2023.pdf</t>
   </si>
   <si>
     <t>Para que o ponto de apoio aos freteiros e taxistas receba o nome de Valni Alberto Durão Larroque, em homenagem pelos serviços prestados à comunidade canaranense, por sua atuação como freteiro por muitos anos.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2542/indicacao_no_05-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2542/indicacao_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Para que o telefone do hospital municipal de Canarana seja colocado como WhatsApp também, para melhor atendimento aos nossos Munícipes.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2559/indicacao_06-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2559/indicacao_06-2023.pdf</t>
   </si>
   <si>
     <t>Para que cada um destine para Canarana uma Ambulância semi-UTI, sendo de grande necessidade e importância para a saúde pública municipal._x000D_
 Encaminhada aos Dep. Nininho, Dr. Eugênio e Carlos Avallone.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2560/indicacao_no_07-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2560/indicacao_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Município faça análise para regulamentação do Bairro Jardim Vitória.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2561/indicacao_no_08-2023-_solicitacao_de_analise_para_implantacao_de_faixa_elevada.docx</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2561/indicacao_no_08-2023-_solicitacao_de_analise_para_implantacao_de_faixa_elevada.docx</t>
   </si>
   <si>
     <t>“Dispões sobre a necessidade de estudo para a construção de uma faixa elevada na Avenida São Paulo nas proximidades da Escola Jesus Maria José e dá outras providências”.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2562/indicacao_no_09-2023_-_solicitacao_para_delimitacao_da_estrada_de_acesso_a_hipica.docx</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2562/indicacao_no_09-2023_-_solicitacao_para_delimitacao_da_estrada_de_acesso_a_hipica.docx</t>
   </si>
   <si>
     <t>“Dispões sobre a necessidade de delimitação da estrada de acesso à Hípica e dá outras providências”.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>Para que seja feito o alargamento da Avenida Paraná em frente ao Atacado Portal e Escola Portal do Xingu, situação que se estende ao longo de anos.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>Para que o Secretário de Finanças informe a ordem cronológica dos pagamentos.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>Que seja informado o motivo de não estar pagando a PREVICAN desde outubro/2022.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>Para que as Secretarias de Assistência Social, Educação e Saúde informem o trabalho realizado através dos contratos para serviço de dedetização e controle de pragas, contratos com valores elevados.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>Para que a Secretaria de Saúde informe o motivo dos PSFs do interior não estarem recebendo medicamentos.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>Para que a Secretaria de Obras informe sobre a situação da tubulação de Serra Dourada que está ao sol e chuva e sem a destinação correta.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>Para que seja feiro um levantamento minucioso nos lotes do Bairro Nova Esperança, pessoas tem casa na cidade e tem lotes lá e estão vendendo.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2580/indicacao_no_17-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2580/indicacao_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Para que se faça em Canarana um parque municipal com lago, playground, árvores e plantas ornamentais, e equipamentos esportivos.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2581/indicacao_no_18-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2581/indicacao_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja criado com urgência o Departamento Municipal de Trânsito no Município de Canarana.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2582/indicacao_no_19-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2582/indicacao_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Para que sejam colocadas placas indicando o nome das ruas dentro da cidade.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2583/indicacao_no_20-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2583/indicacao_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja construída uma pista de caminhada na Avenida Rio Grande do Sul a baixo do supermercado Coma Bem entre os Bairros União e Jardim Bela Vista.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2584/indicacao_no_21-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2584/indicacao_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja instalada uma academia ao ar livre no Bairro União.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2585/indicacao_no_22-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2585/indicacao_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja fornecido uniformes aos alunos das escolinhas da Secretaria de Esportes.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao_no_23-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja construída uma piscina, para oferecer aulas gratuitas de natação a população canaranense.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao_no_24-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feita irrigação no gramado do Estádio Municipal Elídio Corbari.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2588/indicacao_no_25-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2588/indicacao_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feita reforma completa no Ginásio de Esporte Pedro Cancian.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2589/indicacao_no_26-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2589/indicacao_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a reformulação da pista de skate do município.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2590/indicacao_no_27-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2590/indicacao_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada iluminação pública e podas das árvores na ciclovia da Avenida Rio Grande do Sul, desde a rotatória do semáforo até o Posto Chimarrão.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2591/indicacao_no_28-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2591/indicacao_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Para que o município de Canarana venha a aderir a Lei Federal nº 13.465, de 11 de julho de 2017, quanto a regularização fundiária rural e urbana, sendo esta Lei de interesse dos poderes executivo, legislativo e judiciário.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2592/indicacao_no_29-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2592/indicacao_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um projeto  para duplicação da MT 020 dando sequência a Avenida Sete de Setembro, ao menos até a Empresa Sinagro.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2593/indicacao_no_30-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2593/indicacao_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Para que a SEJEL disponibilize horários para seleção de futsal masculina e feminina adulta, no Ginásio de Esporte Edemar Parzianello.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2594/indicacao_no_31-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2594/indicacao_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Para que se faça uma academia ao ar livre na Avenida Goiás, Bairro Morada do Sol, próximo a Escola Monteiro Lobato.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2595/indicacao_no_32-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2595/indicacao_no_32-2023.pdf</t>
   </si>
   <si>
     <t>Para que se faça um quebra-molas na Avenida Rio Grande do Sul, em frente ao Hotel Raios de Sol, devido ao fluxo de caminhões e da retirada das tartarugas após o recapeamento, tornando o local propicio a acidentes.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2596/indicacao_no_33-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2596/indicacao_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Para que a equipe da Secretaria de Assistência Social faça visita in loco no Bairro Nova Esperança, casa por casa para saber da realidade de cada morador, principalmente onde existem crianças e idosos que precisam ser assistidos pela Assistência Social.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2605/indicacao_no_34-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2605/indicacao_no_34-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre colocar o nome do grande desportista de nosso município Edigar Eunes de Andrade - In Memorian no novo campo de Futebol Society que será construído em nosso município e dá outras providências”.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2606/indicacao_no_35-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2606/indicacao_no_35-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja feita instalação de aparelhos de ar condicionado ou climatizadores na recepção da secretaria municipal de saúde”.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2607/indicacao_no_36-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2607/indicacao_no_36-2023.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a possibilidade de destinar a EEMT – Escola Estadual Militar Tiradentes de Canarana MT bolas para todas as modalidades e dá outras providências. “</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2608/indicacao_no_37-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2608/indicacao_no_37-2023.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade urgente de se solicitar a fiscalização do contrato da empresa que asfaltou o bairro Jardim Tropical II para verificar a necessidade de manutenção em pontos de alagamento em frente a residências e dá outras providências. “</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2609/indicacao_no_38-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2609/indicacao_no_38-2023.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a necessidade urgente de se organizar uma campanha de conscientização/fiscalização no trânsito e dá outras providências. “</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2610/indicacao_no_39-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2610/indicacao_no_39-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja feita a aquisição e instalação de balança para cadeirante em alguns dos PSFs e no hospital municipal de Canarana”.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>Para que seja reformado o telhado do CRIDAC, e feito adequação de acessibilidade para atender melhor as pessoas que ali buscam atendimento.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>Para que seja gramado ou colocado brita no pátio do Ginásio de esporte do Bairro Sol Nascente, evitando assim que na época da chuva a água escorra levando terra e sujeira para a rua, e na época da seca evite o pó.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>Para que seja colocado uma placa na rua Campina Grande esquina com a Bela Vista do Goiás no Bairro Sol Nascente (casas da Echer), indicando a depressão no asfalto.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>Para que seja instalada uma academia ao ar livre no Bairro Sete de Setembro.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>Para que sejam arrumadas as estradas do Assentamento Suiá.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2624/indicacao_no_45-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2624/indicacao_no_45-2023.pdf</t>
   </si>
   <si>
     <t>Para que se arrume um lugar adequado para a sala de vacinas, ou então que seja colocado um toldo na entrada, para proteger as pessoas do sol, e se faça melhorias na entrada com rampa de acesso para pessoas idosas e com deficiências.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2625/indicacao_no_46-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2625/indicacao_no_46-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja disponibilizado internet aberta para os contribuintes na sala de recepção da Prefeitura. Pois os mesmos tem que sair do local para fazer pagamento de boletos.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>Dr. Thiago</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2630/indicacao_no_47-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2630/indicacao_no_47-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Secretário de Finanças envie a este Parlamentar o consolidado de arrecadado do nosso município nos 24 meses.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2631/indicacao_no_48-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2631/indicacao_no_48-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um quebra-molas na Avenida São Paulo, com a Avenida Rio Grande do Sul próximo a Primus Pizzaria.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2632/indicacao_no_49-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2632/indicacao_no_49-2023.pdf</t>
   </si>
   <si>
     <t>Para que feita limpeza no cemitério da localidade do Garapu.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2633/indicacao_no_50-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2633/indicacao_no_50-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito processo de tapa buracos na Rua Desimigrados, Avenida São Paulo e Avenida Santa Catarina esquina com a avenida Mato Grosso. Seja feito também o concerto do asfalto desde a rotatória do Posto Chimarrão até a empresa Araguaia Produtos Agropecuários, e nas rotatórias em frente a empresa Primavera Máquinas, Posto Chimarrão e Hotel Ipê.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>Secretaria de Esportes: _x000D_
 - Para que seja realizado torneio de vôlei, futevôlei, basquete; _x000D_
 - Que seja inaugurada quadra de areia ao lado do Ginásio Edemar Parzianello; _x000D_
 - Que tenha o retorno das aulas de futevôlei.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas nas zonas urbanas dos distritos Culuene e Garapu, onde já fora autorizado município fazer.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas em frente as empresas Sinagro e Cofco, devido ao grande fluxo de caminhões e a eminencia de acidentes.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas ou faixa elevada em frente ao Hotel Ype.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2643/indicacao_no_55-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2643/indicacao_no_55-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a triagem de prioridade no atendimento às pessoas conforme Art. 1º, da Lei nacional nº 10.048, de 08 de novembro de 2000. (em anexo).</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_no_56-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_no_56-2023.pdf</t>
   </si>
   <si>
     <t>Para que disponibilize mais um professor para o Ensino Médio da sala anexa que fica no distrito do Culuene.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>Para que a Secretaria Municipal de Educação faça um estudo com a comunidade e escola para troca do nome da Escola Coronel Vanick para Raimundo Ribeiro da Silva, foi orador da comunidade e Vereador.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2681/indicacao_no_58-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2681/indicacao_no_58-2023.pdf</t>
   </si>
   <si>
     <t>Informar que encaminhei o Ofício nº 21/CM/2023 para a Secretaria Municipal de Obras no qual: “Solicito rede em baixa tensão para instalação de iluminação pública na Rua perimetral 3 onde dá acesso a Arena Soccer Ball com circulação diária de crianças e seus familiares, sendo 120 alunos matriculadas e circulação diária de ao menos 250 pessoas, além de acesso a 8 chácaras. _x000D_
 E também o Ofício nº 30/CM/2023, encaminhado ao senhor Prefeito Municipal no qual:” Solicito que seja feita a instalação de dois postes com iluminação de led na quadra de areia anexa a EMEB Nova Era – Jardim Tropical. _x000D_
 Sendo que não obtive resposta de nenhum dos dois ofícios, estou encaminhado como Indicação.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>Para que seja feita a pintura da Ciclovia que vai até a Empresa Caramuru.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2690/indicacao_no_60-2023_sancler.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2690/indicacao_no_60-2023_sancler.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a reposição de contêineres e dá outras providências”.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2689/indicacao_no_61-2023_sancler.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2689/indicacao_no_61-2023_sancler.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de Fiscalização e Notificação da Agência da Caixa Econômica Federal por não cumprimento da Lei nº 1602 de 22nov2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>Para que sejam patroladas as ruas do distrito de Serra Dourada.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>Para que seja feito rampa de acesso para maca nos PSFs que ainda não tem.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>Para que seja feita limpeza da rua no final da Avenida Mato Grosso nas proximidades da Metalúrgica Paloma.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>Reitera a indicação feita dia 06 de março onde solicita que sejam enviados as arrecadações municipais dos últimos 24 meses, o portal transparência não está totalmente abastecido.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>Para que sejam arrumadas as lombadas elevadas, o concreto lateral está juntando muito entulho e não é possível fazer a limpeza.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>Para que seja enviado a ordem cronológica dos pagamentos, há empresas recebendo em tempo recorde enquanto outras não receberam.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2701/indicacao_no_68-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2701/indicacao_no_68-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma cobertura no PSF Pioneiros para proteger as pessoas do sol e da chuva, e também seja instalado ar condicionada na sala recepção.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2702/indicacao_no_69-2023_ver._celsinho.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2702/indicacao_no_69-2023_ver._celsinho.pdf</t>
   </si>
   <si>
     <t>Para que seja providenciado a contratação de guardas e/ou seguranças armadas, bem como, instalar cercas elétricas nas creches e escolas do município de Canarana/MT.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>Para que seja feito um quebra molas na Avenida São Paulo, nas proximidades da Igreja Congregação Cristã no Brasil.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>Para que seja feito estacionamentos privativos em frente a supermercados e farmácias, para uso de pessoas com deficiência física e idosos.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>Para que o executivo informe a este Vereador, como está a regularização do conjunto Habitacional Seringueira (COHAB).</t>
   </si>
   <si>
     <t>2715</t>
   </si>
@@ -3519,278 +3519,278 @@
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>Para que a secretaria de obras faça o levantamento das indicações feitas solicitando quebra-molas.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>Para que seja colocado climatizadores no Ginásio Edemar Parzianello.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>Dr. Dimitri, Rafael Govari</t>
   </si>
   <si>
     <t>Para que o Deputado Sebastião Rezende possa destinar emeda para patrulhamento nas escolas.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2730/indicacao_no_78-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2730/indicacao_no_78-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma academia ao ar livre, na localidade da Matinha, próxima a caixa da água.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2732/indicacao_no_79-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2732/indicacao_no_79-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja criada uma Lei Municipal em consonância com a Lei nº 14.434 de 04 de agosto de 2022, que institui o piso salarial nacional do enfermeiro, do técnico de enfermagem, do auxiliar de enfermagem e da parteira. Sendo assegurada a manutenção das remunerações e salários vigentes superiores ao piso.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2745/indicacao_no_80-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2745/indicacao_no_80-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um descedor no Rio 7 de Setembro.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>Para que na Escola Nova Era seja construída uma passarela entre a Escola e o almoxarifado para passagem das servidoras que fazem a limpeza da escola e também verificado na área externa material  de dedetização deixado, que seja recolhido caso não seja um material necessário de deixar no local.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>Para que seja amparado o PSF Serra Dourada na questão de computadores.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>Para que sejam instaladas câmeras de monitoramento na torre em Serra Dourada para monitorar a Escola, PSF e comunidade.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>No PSF Tropical em dias de campanha tem muito movimento, portanto para que seja colocada tenda na frente para não deixar a população no sol.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>Para que seja feito cobertura em frente a todos os PSFs.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2754/indicacao_no_86-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2754/indicacao_no_86-2023.pdf</t>
   </si>
   <si>
     <t>Para que sejam colocados os papa entulhos nos pontos específicos em que eram colocados no bairro Sol Nascente.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2764/indicacao_no_87-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2764/indicacao_no_87-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja trocada a areia da quadra poliesportiva do bairro Sete de Setembro e seja colocada iluminação, para que os munícipes possam usar a quadra no período noturno.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>Jocasta, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2765/indicacao_no_88-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2765/indicacao_no_88-2023.pdf</t>
   </si>
   <si>
     <t>a ser encaminhada ao Deputado Federal José Medeiros: _x000D_
 Para que seja destinado ao município de Canarana um aparelho de Raio X - DR 400 para atender a demanda da Secretaria Municipal de Saúde, conforme ofício em anexo.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2770/indicacao_no_89-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2770/indicacao_no_89-2023.pdf</t>
   </si>
   <si>
     <t>seguinte medida de interesse público, a ser encaminhada ao Secretário Municipal de Saúde: _x000D_
 Para que seja agendada uma reunião com todo o quadro médico da Secretaria Municipal de Saúde e a Comissão de Segurança pública.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2771/indicacao_no_90-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2771/indicacao_no_90-2023.pdf</t>
   </si>
   <si>
     <t>a ser encaminhada a Secretária Municipal de Obras, ao Comando da Polícia Militar e ao Delegado de Polícia Civil:  _x000D_
 Para que seja agendada uma reunião entre a  Secretária Municipal de Obras que é a secretaria responsável pela fiscalização dos Alvarás, Comando da Polícia Militar e  Delegado de Polícia Civil juntamente com a Comissão de Segurança pública.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2772/indicacao_no_91-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2772/indicacao_no_91-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Prefeito Municipal veja a possibilidade apoiar a Polícia Militar e dar manutenção na viatura utilizada pelo serviço de inteligência da Polícia Militar que trabalha também no município de Canarana desempenhando um relevante serviço. Esta viatura trata-se de uma caminhonete Hilux que se encontra com problemas mecânicos. Ressaltamos que a viatura foi reintegrada do Tribunal de Justiça a Polícia Militar e portanto precisa deste apoio por parte do poder público.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2773/indicacao_no_92-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2773/indicacao_no_92-2023.pdf</t>
   </si>
   <si>
     <t>a ser encaminhada ao Deputado Coronel Assis e ao Deputado Fábio Garcia: _x000D_
 Para que seja destinada emenda parlamentar ao município de Canarana para construção de uma Creche no Bairro União. Tal solicitação se faz necessária tendo em vista ser um bairro com um grande número de habitantes e o atendimento a Creche ser distante, dificultando aos pais que tanto necessitam para levar seus filhos e deixa-los para que possam trabalhar e trazer o sustento as suas famílias.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>Ao Secretário de Saúde: Disponibilidade de medicamentos nos PSFs dos distritos.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>Que seja informado o motivo pelo qual não foram os procuradores do município que deram os pareceres nos contratos licitatórios da FEICAN.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2780/indicacao_no_95-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2780/indicacao_no_95-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja fornecido açúcar, café e chá para que os professores e funcionários da rede municipal de ensino possam tomar nas escolas.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>Para que seja feita faixa elevada em frente ao Hospital Lorena Parode, para evitar problemas maiores.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2784/indicacao_no_97-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2784/indicacao_no_97-2023.pdf</t>
   </si>
   <si>
     <t>Para colocar mais uma equipe médica de atendimento no PSF Tropical, pois a demanda do PSF Tropical abrange 10 bairros. Onde só uma equipe hoje não consegue atender essa demanda._x000D_
 Que o município faça a remapeamento da área que o PSF atende, e havendo a necessidade possa construir mais um PSF na área.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2785/indicacao_no_98-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2785/indicacao_no_98-2023.pdf</t>
   </si>
   <si>
     <t>Para que o município construa uma praça de lazer no Jardim Tropical, ao fundo do PSF, com academia ao ar livre e playground para as crianças.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2786/indicacao_no_99-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2786/indicacao_no_99-2023.pdf</t>
   </si>
   <si>
     <t>Para que o executivo informe como está a situação da construção da academia ao ar livre e quadra de areia do Bairro União.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2796/indicacao_no_100-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2796/indicacao_no_100-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade da aquisição e instalação de academias ao ar livre nos bairros União, Jardim Tropical II e Jardim Bela Vista e dá outras providências”.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2797/indicacao_no_101-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2797/indicacao_no_101-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que a Prefeitura Municipal possa através da secretaria responsável efetuar levantamento para solicitação de instalação de rede de energia elétrica na Comunidade da Milagrosa e dá outras providências. ”</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2798/indicacao_no_102-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2798/indicacao_no_102-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de a Prefeitura Municipal possa interceder junto a empresa Energisa no sentido de apoiar os moradores da Rua Cristo Rei no Distrito de Serra Dourada com pedido de extensão de rede e dá outras providências”.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2799/indicacao_no_103-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2799/indicacao_no_103-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de se realizar uma fiscalização junto as empresas que utilizam as calçadas e causam transtornos aos pedestres e pessoas com necessidades especiais e dá outras providências”.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2800/indicacao_no_104-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2800/indicacao_no_104-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de se realizar de forma urgente a limpeza de lotes baldios no bairro Jardim Tropical II e dá outras providências”.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2803/indicacao_no_105-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2803/indicacao_no_105-2023.pdf</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>Para que o executivo informe a este Vereador, quantos caminhões e caminhonetes tem alugados, e quantos caminhões da Prefeitura estão com o motor fundido.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>Para que seja arrumado a erosão na Rua Três de Maio nº 693, em frente à casa da Dona Valdirene Luz de Sousa.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>Para que sejam trocadas as lâmpadas queimadas da iluminação pública na Avenida Paraná a partir do Banco do Brasil até a Rua Três de Maio.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>Para que seja tomada providência sobre a erosão causada pelas chuvas no final da Avenida Goiás, sendo que já está quase atingindo casas naquele local.</t>
   </si>
@@ -3883,1504 +3883,1504 @@
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Para que se faça a limpeza e podas das árvores nas esquinas, onde as mesmas estão tapando e escondendo as placas de trânsito.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Para que seja feito um quebra molas nas proximidades da Igreja Cristã no Brasil, na Avenida São Paulo.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2844/indicacao_n_123-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2844/indicacao_n_123-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Município faça a pavimentação das ruas do Bairro São Caetano, as quais se encontram em péssimas condições.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2846/indicacao_no_124-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2846/indicacao_no_124-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um quebra molas na Av. Goiás com a Rua Palmitinho no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2857/indicacao_no_125-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2857/indicacao_no_125-2023.pdf</t>
   </si>
   <si>
     <t>Para que veja da possibilidade de providenciar com urgência a documentação dos lotes dos moradores do Jardim Vitória.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2858/indicacao_no_126-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2858/indicacao_no_126-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a solicitação de padronização do canteiro central da Avenida Sete de Setembro no Bairro Jardim Tropical II, com plantio de grama e arborização, além da construção da ciclovia central, de acordo com o que é existente em outras Avenidas dá outras providências”.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2859/indicacao_no_127-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2859/indicacao_no_127-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja efetuado Rondas rotineiras por parte da Polícia Militar nos Distrito de Serra Dourada, Matinha e Culuene dá outras providências”.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2865/indicacao_128-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2865/indicacao_128-2023.pdf</t>
   </si>
   <si>
     <t>Para que no município seja criada uma Lei que:” Crie e Regulamente o Programa de Redução de Carga Horária de Trabalho para Servidor Público Municipal Efetivo que seja Responsável Legal pelo Dependente com Deficiência”. Seguindo exemplo de Projeto em anexo.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2874/indicacao_129-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2874/indicacao_129-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja disponibilizado atendimento médico quinzenal ou mensal no Assentamento Guatapará e dá outras providências”.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2875/indicacao_130-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2875/indicacao_130-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja disponibilizado atendimento de um Agente de Saúde no Assentamento Guatapará e dá outras providências”.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2876/indicacao_131-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2876/indicacao_131-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que a Prefeitura Municipal possa firmar convênio com a Casa de Apoio de Água Boa e dá outras providências”.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2878/indicacao_132-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2878/indicacao_132-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que a Prefeitura Municipal possa através da secretaria responsável possa efetuar a fiscalização de acordo com a legislação vigente quanto a veículos abandonados na via pública, neste caso em específico atendendo a denúncia anônima e dá outras providências”.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2879/indicacao_133-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2879/indicacao_133-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que a Prefeitura Municipal possa através da secretaria de esportes/Obras efetuar a manutenção na iluminação da quadra de esportes do Distrito do Culuene, além de instalar iluminação no Campo de Futebol Society e dá outras providências”.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2886/indicacao_134-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2886/indicacao_134-2023.pdf</t>
   </si>
   <si>
     <t>Que o município realize um mutirão de limpeza no distrito do Culuene, para retirada de lixo e entulhos. _x000D_
 Este é um pedido dos moradores, pois os casos positivos de dengue estão alto naquela localidade.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2887/indicacao_135-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2887/indicacao_135-2023.pdf</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2894/indicacao_136-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2894/indicacao_136-2023.pdf</t>
   </si>
   <si>
     <t>“Para que seja alterada a Lei Complementar nº 123/2014, estendendo o direito da promoção horizontal aos agentes comunitários de saúde e agentes de combate a endemias, para que esses Profissionais do Sistema Único de Saúde de nosso município possam ter os mesmos direitos dos demais profissionais, que é o de evoluir na carreira mediante comprovação da habilitação e/ou certificação de aperfeiçoamento, e/ou qualificação, e/ou capacitação profissional.”</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacao_137-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacao_137-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas ou faixa elevada nas aproximações da Luni Locações, na MT-110 - Rural, Canarana.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2896/indicacao_138-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2896/indicacao_138-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado água nas chácaras próximas a Luni Locações.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2897/indicacao_139-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2897/indicacao_139-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas ou faixa elevada nas proximidades do Jato de areia, na MT -110 – Rural Canarana.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2924/indicacao_140-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2924/indicacao_140-2023.pdf</t>
   </si>
   <si>
     <t>Para que se faça quebra-molas ou redutor de velocidade na Avenida São Paulo próximo a Igreja Congregação Cristã no Brasil.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Para que seja organizado os plantões das farmácias, para que tenha uma farmácia de grande porte e uma de pequeno porte nos plantões.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Para que sejam colocadas 2 caixas d’água na localidade de Serra Dourada, sendo uma de cada lado da BR, e que sejam trocadas as mangueiras da rede de água, pois as mangueiras já se encontram na Escola daquela localidade.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Para que seja feita reforma na Escola Municipal da localidade da Matinha._x000D_
  Que seja construída uma dispensa para guardar os materiais da escola (brinquedos etc)._x000D_
  Para que concluam a construção da quadra de esporte, pois a mesma se encontra inadequada para jogos, sendo que as travas de gol estão soltas podendo cair e causar acidente com alunos._x000D_
  Para que seja construído muro ao redor da Escola. _x000D_
 Para que seja construído um armário na cozinha embaixo da pia. _x000D_
 Para que seja feita uma cobertura no fundo da escola, para fazer sombra no tempo de seca e proteção no tempo da chuva.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_144-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_144-2023.pdf</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_145-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_145-2023.pdf</t>
   </si>
   <si>
     <t>Para que o executivo informe a este Vereador, como está a entrega da documentação definitiva do Conjunto Habitacional do Bairro União.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Para que seja molhada a rua Três de Maio e feito quebra- molas na parte que não é asfaltada.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Para que o Secretário de Educação, preste esclarecimentos a respeito das rachaduras nas paredes da Escola Monteiro Lobato, a respeito do piso da entrada que já se encontra danificado e também das rachaduras nos muros. Para que seja construída calçadas ao redor da escola.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Para que o Secretário de Saúde tome providência e construa a rampa de acesso e faça melhorias no CRIDAC.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Para que o Secretário de Saúde cumpra com o ofício respondido, referente ao retorno dos medicamentos nos Postos de Saúde do Município e Distritos, e do horário de atendimento integral da Farmácia Municipal.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2936/indicacao_150-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2936/indicacao_150-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma faixa elevada em frente à Escola ABC.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Para que seja analisada a possibilidade de criação de lei para atender o uso de transporte de passageiros por meio de aplicativo.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2944/indicacao_no_152-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2944/indicacao_no_152-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um estudo (levantamento) para ver a possibilidade de tornar em mão única as Rua Barra do Graças e Tenente Portela, entre a Av. Rio Grande do Sul e Rua Santa Rosa.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2945/indicacao_no_153-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2945/indicacao_no_153-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um estudo (levantamento) para ver a possibilidade de tornar em mão única no sentido Sul/Norte a Rua Desemigrados.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2947/indicacao_no_154-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2947/indicacao_no_154-2023.pdf</t>
   </si>
   <si>
     <t>Para que a verba que será devolvida após o balanço da Câmara ao Executivo Municipal, parte dela seja destinada a compra de um aparelho bioquímico para o Laboratório Adelaide Winter.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2948/indicacao_no_155-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2948/indicacao_no_155-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Secretário de Educação preste esclarecimento a respeito do sistema elétrico da Escola Monteiro Lobato.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2949/indicacao_no_156-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2949/indicacao_no_156-2023.pdf</t>
   </si>
   <si>
     <t>Para que sejam construídos quiosques nos canteiros da Avenida Santa Catarina (em frente ao Hospital e Hotel Tangará), na Avenida Rio Grande do Sul (em frente a Caixa, a Câmara, ao Economia e a Cuia).</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2950/indicacao_no_157-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2950/indicacao_no_157-2023.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitos estacionamentos oblíquos nos canteiros das Avenidas.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2951/indicacao_no_158-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2951/indicacao_no_158-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado o nome de Paulo José Gonçalves na Unidade de Atenção Especializada em Saúde no Município de Canarana.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2959/indicacao_no_159-2023_ver._celsinho.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2959/indicacao_no_159-2023_ver._celsinho.pdf</t>
   </si>
   <si>
     <t>Para que seja feito estudo da possibilidade de estar ligando a Rua Palmeira dos Missões com o Loteamento Alto Serrado.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2960/indicacao_no_160-2023_ver._celsinho.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2960/indicacao_no_160-2023_ver._celsinho.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a contratação de um Médico Neuropediatra, para atender na Secretaria de Saúde de Município, devido à grande demanda e procura de atendimento de médicos com esta especialização.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_no_161-2023_ver._moacir.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_no_161-2023_ver._moacir.pdf</t>
   </si>
   <si>
     <t>Para que sejam arrumadas as bocas de lobo localizadas na Avenida Mato Grosso esquina com a Rua Cuiabá, pois os mesmos se encontram quebrados e entupidos, sendo necessário fazer uma encanação com manilhas dentro do canteiro.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Para que o Executivo veja da possibilidade da construção de um PSF no Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Para que o executivo veja da possibilidade da contratação de mais um médico fisioterapeuta para a Secretaria de Saúde do município.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_164-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_164-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a solicitação de que seja reforçada a fiscalização junto a administração do local onde são jogados os lixos da cidade devido várias queimadas que estão surgindo naquele local e dá outras providências”.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3000/indicacao_165-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3000/indicacao_165-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a solicitação de manutenção em estrada vicinal (área nas proximidades da obra de corte do morro) no interior do Assentamento Guatapará em que devido suas más condições os usuários da via tem que adentrar em área particular para desviarem e não causarem danos em seus veículos dá outras providências”.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3001/indicacao_166-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3001/indicacao_166-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a solicitação de que vossa excelência possa intensificar rondas e abordagens no bairro União principalmente nas ruas Perimetral e Rio de Janeiro devido ao grande número de pessoas praticando direção perigosa com veículos duas rodas e dá outras providências”.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3002/indicacao_167-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3002/indicacao_167-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a solicitação de que vossa excelência possa intensificar rondas e abordagens no bairro Jardim Tropical II e dá outras providências”.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3004/indicacao_168-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3004/indicacao_168-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a análise de demanda para uma possível contratação de mais um profissional de educação física para a academia municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_169-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_169-2023.pdf</t>
   </si>
   <si>
     <t>Para que sejam numeradas as casas da Echer e colocado os nomes das Ruas.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_170-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_170-2023.pdf</t>
   </si>
   <si>
     <t>Para que por tempo provisório transformar a Casa da Criança em Lar dos Idosos.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Para que seja enviado à Câmara um projeto de lei que dispõe sobre o procedimento de fiscalização e o funcionamento das residências que prestam serviços de cuidados de crianças. (tendo como exemplo projeto em anexo).</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3019/indicacao_172-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3019/indicacao_172-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma porta no fundo dos PSFs das Localidades de Serra Dourada, Matinha, Garapu e Culuene.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_173-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_173-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja arrumada a cerca e colocado portão na quadra de esporte, arrumada a cerca do parquinho infantil que está toda quebrada, e também a cerca geral da Escola Elídio Corbari da Localidade do Garapu. (se possível fazer muro em volta da escola).</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3021/indicacao_174-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3021/indicacao_174-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas na rua da escola, e arrumada as luminárias da Localidade do Garapu.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3022/indicacao_175-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3022/indicacao_175-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja trocada a porta principal, colocado ar condicionada na sala de atendimento, adquirido uma impressora, uma maca e uma cadeira própria para aplicação de medicação para o PSF da Localidade do Culuene.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_176-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_176-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feita dedetização para matar os ratos do forro, seja feita a limpeza da fossa que está cheia, e adquirido um bebedor industrial para o PSF do Culuene.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3024/indicacao_177-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3024/indicacao_177-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas ao lado do PSF, e feita a limpeza no pátio do fundo no PSF da Localidade do Culuene.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_178-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_178-2023.pdf</t>
   </si>
   <si>
     <t>Para que sejam colocadas cortinas nas janelas, arrumada a fechadura da porta que está quebrada da sala do enfermeiro, e adquirido um biombo para atendimento médico para o PSF da Localidade do Culuene.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3026/indicacao_no_179-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3026/indicacao_no_179-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito muro ao redor da escola, e derrubado o muro ao redor da Creche, pois o mesmo está caindo, causando perigo as crianças. Seja também colocado câmeras na escola e na Creche, da Localidade do Culuene. Os pais fizeram esta cobrança.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3027/indicacao_no_180-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3027/indicacao_no_180-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja construída uma ponte nova no lugar da Ponte do Rio Barra do Ouro, pois a mesma está podre e quebrada, podendo causar acidente sério, pois o ônibus escolar precisa passar por ela para trazer os alunos para a escola.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3028/indicacao_181-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3028/indicacao_181-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de manutenção ao final da rua Palmitinho, no bairro Morada do Sol (fundos da CASAI) e dá outras providências”.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3029/indicacao_182-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3029/indicacao_182-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que se providencie de forma mais célere a reposição de placas PARE em determinados cruzamentos em que o fluxo de veículos é grande e dá outras providências”.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3030/indicacao_no_183-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3030/indicacao_no_183-2023.pdf</t>
   </si>
   <si>
     <t>Para que sejam adquiridas 2 (duas) ambulâncias para a Secretaria de Saúde com urgência.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Para que o Executivo encaminhe a esta Casa de Leis um  Projeto de Lei denominado Umbiguinho. para ter acompanhamento psicológico das gestantes - Assistência Psicológica no parto e pós-parto - Todo parto importa - Assistência ás perdas gestacionais e Neonatal.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3046/indicacao_185-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3046/indicacao_185-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja concertado o giroflex da ambulância placa RA05E40.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3047/indicacao_186-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3047/indicacao_186-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma campanha com médicos urologistas em Canarana, para atendimento da população.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3048/indicacao_187-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3048/indicacao_187-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja arrumada na Escola Viriato Correia da Localidade da Matinha os seguintes itens: Quadra - Parque e Colocado cobertura no parque e no bebedouro.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3049/indicacao_188-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3049/indicacao_188-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja concedida gratificação para as coordenadoras Pedagógicas do Município.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3050/indicacao_189-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3050/indicacao_189-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo marque uma reunião e receba os proprietários dos imóveis do Loteamento Urbano Morada do Sol, para discussão e recebimento das reinvindicações conforme documento lido nesta sessão (em anexo).</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3060/indicacao_no_190-20213.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3060/indicacao_no_190-20213.pdf</t>
   </si>
   <si>
     <t>Para que o Município faça o Projeto de reforma da quadra municipal do Bairro Nova Canarana e do Ginásio Pedro Cancian.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3061/indicacao_no_191-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3061/indicacao_no_191-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma faixa elevada em frente a Creche São Francisco.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3066/indicacao_no_192-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3066/indicacao_no_192-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma cerca em volta do parquinho infantil, colocado ar condicionado nas salas, feita uma cobertura no bebedor e também uma cobertura no fundo da escola, construir uma academia pra escola e comunidade, e instalar hidrômetros na localidade da Matinha.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3067/indicacao_no_193-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3067/indicacao_no_193-2023.pdf</t>
   </si>
   <si>
     <t>Para que sejam disponibilizados medicamentos nos PSFs das localidades da Matinha, Serra Dourada, Garapu e Culuene.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3068/indicacao_no_194-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3068/indicacao_no_194-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja feito asfalto nos acostamentos da BR 158, na localidade da Matinha.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3069/indicacao_no_195-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3069/indicacao_no_195-2023.pdf</t>
   </si>
   <si>
     <t>Para que sejam colocados ar condicionados nas recepções dos PSFs das localidades da Matinha, Serra Dourada, Garapu e Culuene e também nos PSFs dentro da cidade.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_no_196-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_no_196-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que a SEAGRIMA possa efetuar o devido acompanhamento EMERGENCIAL e o efetivo combate junto as queimadas que estão ocorrendo no pátio do local onde são destinados os lixos do município de Canarana (Lixão) e dá outras providências”.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3085/indicacao_no_197-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3085/indicacao_no_197-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de análise in loco para a devida manutenção das pontes do trecho entre Distrito do Garapú e a Milagrosa e dá outras providências”.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3086/indicacao_no_198-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3086/indicacao_no_198-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de análise in loco para a devida manutenção junto a iluminação pública do Distrito do Culuene e dá outras providências”.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3087/indicacao_n_199-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3087/indicacao_n_199-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que os “begues” de armazenamento de lixos leves sejam restituídos aos proprietários das residências pela empresa que faz o recolhimento e dá outras providências”.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3088/indicacao_no_200-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3088/indicacao_no_200-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que a Secretaria responsável por fiscalizar entregadores de empresas ou mesmo autônomos possa em conjunto com a ACECAN/POLÍCIA MILITAR promover reunião para debates sobre as necessidades de que o setor necessita para melhor atender com mais segurança e cumprindo as legislações vigentes e dá outras providências ”.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3089/indicacao_no_201-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3089/indicacao_no_201-2023.pdf</t>
   </si>
   <si>
     <t>Para que o Deputado Estadual Dr. João, destine recursos para a aquisição de uma ambulância para o município.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_no_202-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_no_202-2023.pdf</t>
   </si>
   <si>
     <t>Para que por meio da Sec. de Agricultura, seja criada no município de Canarana a feira da Lua, uma vez por mês nas quartas feiras, a fim de fortalecer o pequeno produtor e dando opção de compras para os moradores.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_no_203-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_no_203-2023.pdf</t>
   </si>
   <si>
     <t>Para que o deputado Emanuel Pinheiro (Emanuelzinho), destine uma emenda parlamentar ao município de Canarana, para aquisição de uniformes escolar. O kit será composto 1 agasalho, 2 camisetas, 1 bermuda/calça ou short saia, meia e tênis.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Para que seja feita reforma na ponte sobre o Rio Canastra na região do Garapú, próximo a fazenda do senhor Beto Barbosa.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Para que seja feito a reforma na ponte que liga a rodovia MT 020 à Cachoeira dos Dieter.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Para que volte a colocar as caçambas papa entulhos nos bairros do município.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3099/indicacao_no_207-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3099/indicacao_no_207-2023.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal:_x000D_
 Que providencia a compra de 04 cadeiras de coleta de sangue (modelo em anexo), para serem usadas nos PSFs das localidades de Serra Dourada, Matinha, Culuene e Garapú.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_no_208-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_no_208-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que a Secretaria responsável possa direcionar diligências em edificação abandonada na rua Boa Vista do Buricá ao lado da EMEB Monteiro Lobato, bairro Jardim Bela Vista e dá outras providências”.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_no_209-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_no_209-2023.pdf</t>
   </si>
   <si>
     <t>Para seja instalado na localidade do Garapú uma academia ao ar livre e um parquinho infantil.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3109/indicacao_no_210-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3109/indicacao_no_210-2023.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, se a empresa Staf que presta serviço de sistema será substituída. Se sim, por qual motivo.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3110/indicacao_no_211-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3110/indicacao_no_211-2023.pdf</t>
   </si>
   <si>
     <t>Para que informe a esta Casa de Leis, se é cobrada alguma taxa dos uniformes dos atletas da Secretaria de Esportes. Se sim qual o valor, forma de pagamento e para quem é pago?</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3111/indicacao_no_212-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3111/indicacao_no_212-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja efetuado manutenção corretiva EMERGENCIAL na ponte do “Queixada” no assentamento Guatapará e dá outras providências”.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Para que o Executivo faça um Decreto, declarando Situação de Emergência, tendo em vista a forte seca que assola  o nosso município e toda a região, causando prejuízos e queda eminente na produção.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3118/indicacao_no_214-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3118/indicacao_no_214-2023.pdf</t>
   </si>
   <si>
     <t>Para que seja disponibilizado um horário no ginásio Edemar Parzianello, para o futsal feminino.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3121/indicacao_no_215-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3121/indicacao_no_215-2023.pdf</t>
   </si>
   <si>
     <t>Para solicitar que no momento que for demolida a Escola Pioneiros, o material que for ser descartado seja doado ao Assentamento Guatapará, para ser utilizado na construção de um barracão com cozinha, onde também serão realizadas as reuniões com a comunidade deste assentamento.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3132/indicacao_no_216-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3132/indicacao_no_216-2023.pdf</t>
   </si>
   <si>
     <t>Solicito a prefeitura municipal de Canarana através da secretaria de saúde, que pactue com urgência os exames de tomografia computadorizada através do consórcio com o Hospital Regional de Água Boa Paulo Alemão.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3133/indicacao_no_217-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3133/indicacao_no_217-2023.pdf</t>
   </si>
   <si>
     <t>“Dispões sobre a necessidade de que seja substituída tampa em bueiro localizado na Rua Caaró, nas proximidades da Academia Studio Fitnes e Escritório da Fazendas S/A e dá outras providências”.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3134/indicacao_no_218-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3134/indicacao_no_218-2023.pdf</t>
   </si>
   <si>
     <t>“Dispões sobre a necessidade de que seja efetuado manutenção emergencial em tampa de bueiro situado na avenida Rio Grande do Sul (Na pista de caminhada próximo a academia ao ar livre, em frente a Claudio Autopeças – sentido centro) e dá outras providências”.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3135/indicacao_no_219-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3135/indicacao_no_219-2023.pdf</t>
   </si>
   <si>
     <t>“Dispões sobre a necessidade de manutenção emergencial na Rua Diamantino – Bairro União (Setor Carazinho) e dá outras providências”.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Solicita ao Deputado Diego Guimarães, uma emenda no valor de R$ 150.000.00 (cento e cinquenta mil reais), para o município de Canarana o qual será usada na realização da Semana Farroupilha do CTG Pioneiros do Centro Oeste que será realizado na Avenida Rio Grande do Sul, no mês de setembro de 2024.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Encaminhando ao Deputado Valmir Moretto, solicitando recurso ao município de Canarana, o qual será usado na aquisição de uma ambulância de grande porte para atender as necessidades do município.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3145/indicacao_no_222-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3145/indicacao_no_222-2023.pdf</t>
   </si>
   <si>
     <t>Solicito o montante de 120 Kits agrícolas, os quais serão destinados ao Assentamento Guatapará, o qual é composto por 120 famílias, e estes utensílios serão de grande importância para o cultivo familiar de cada família.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3147/indicacao_no_223-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3147/indicacao_no_223-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que o banheiro público da Praça do Avião fique aberto ao público até as 22:00 horas e dá outras providências”.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2516/mocao_01.2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2516/mocao_01.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 AO SENHOR GILDOMAR (GIL) AVRELLA_x000D_
 Pelos relevantes trabalhos prestados a EMPAER de Canarana,_x000D_
 Destacando-se na DINETEC 2023 em especial na realização da 1ª EDIÇÃO DO PRÊMIO EMPAER DE CRIATIVIDADE E DESTAQUE RURAL FAMILIAR, cujo objetivo é reconhecer as inovações e tecnologias que geram melhorias em sistemas de produção, processamento e comercialização de produtos agropecuários que promovem impactos positivos no campo social, econômico e ambiental durante o ano.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>Celsinho, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2517/mocao_02.2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2517/mocao_02.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 A META CONSULTORIA AGRÍCOLA, SÓCIOS PROPRIETÁRIOS E COOLABORADORES _x000D_
 Pela realização do DINETEC 2023, tendo sido esta a 9ª edição do evento, o qual é destaque a nível regional, estadual e nacional, transformando Canarana durante os dias deste evento na capital nacional do agronegócio, proporcionando aos produtores e visitantes conhecer novas tecnologias e inovações. Destaca-se também a robustez do evento no que se diz respeito a negociações e negócios que foram feitos durante o evento, passando da cifra dos R$ 3 bilhões de reais, mostrando a todos a potencialidade do agronegócio em nossa cidade e na região do Vale do Araguaia. Por este e outros motivos temos a honra e satisfação de homenageá-los através desta moção.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>Suzaninha</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2518/mocao_03.2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2518/mocao_03.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A SENHORA CLÁUDIA AIRES VASCONCELOS _x000D_
 Referente ao excelente trabalho prestado na coordenação da Atenção Básica na Secretaria de saúde, onde a mesma sempre dedicada ao seu trabalho de enfermeira e coordenadora.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>Moção de Pesar a Família da Senhora Márcia pelo falecimento de sua filha e senhor Maicon pelo falecimento de seu pai.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>Moção de Aplauso ao senhor Robert Oliveira por levar presentes a alegria as crianças ao final de cada ano.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>Moção de Aplauso aos senhores _x000D_
 CASSIANO DOS SANTOS E _x000D_
 MARCIO ROBERTO PEREIRA DE OLIVEIRA _x000D_
 Pelo trabalho realizado na Energisa.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>Celsinho, Márcia, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2574/mocao_07.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2574/mocao_07.23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
  família da jovem Mônica Alessandra Dick Locatelli pelo seu falecimento.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2575/mocao_08.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2575/mocao_08.23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 Ao senhor Andara e família pelo falecimento de sua mãe senhora Ilze da Cruz Andara.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2576/mocao_09.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2576/mocao_09.23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A todos os integrantes da Banda Municipal Átila Rodrigues Falcão em especial:  Músicos, Corpo Coreográfico_x000D_
 Pela belíssima apresentação realizada no desfile alusivo ao 42º aniversário de Canarana.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2597/mocao_10.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2597/mocao_10.23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 AOS ORGANIZADORES DO EVENTO CÍVICO EM COMEMORAÇÃO AO 42º ANIVERSÁRIO DE CANARANA.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2598/mocao_11.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2598/mocao_11.23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 A Família Fernandes _x000D_
 Pelo falecimento do Jovem Wesley Fernandes.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2599/mocao_12.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2599/mocao_12.23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 AO MESTRE VALDSON SOUZA E SILVA, PROFESSOR DE ARTES MARCIAIS - ACADEMIA KORPUS_x000D_
 Por ter sido convidado para ser Diretor Técnico do ParaTaekwondo em Goiás, onde estará diretamente ligado na organização dos campeonatos de parataekwondo, bem como terá um caminho menos burocrático para buscar melhorias para os profissionais da área e os atletas.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2600/mocao_13.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2600/mocao_13.23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Policial Militar SD PM CLAUDIOMAR FERRAZ DE CARVALHO – RG PMMT 887.136, pelo brilhante início de trabalho desenvolvido nas ações da Escola Estadual Militar Tiradentes “CB PM RR Sebastião Ferreira Miranda”, principalmente já no desfile alusivo ao Aniversário do Município de Canarana em 15fev2023.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2601/mocao_14.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2601/mocao_14.23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A TODOS OS ALUNOS da Escola Estadual Militar Tiradentes “CB PM RR Sebastião Ferreira Miranda”, pela brilhante participação no desfile alusivo ao Aniversário do Município de Canarana em 15fev2023.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2602/mocao_15.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2602/mocao_15.23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Policial Militar Senhor 2º SGT PM JABES RAONI STURM AROCA – RG PMMT 884.125, pelo brilhante início de trabalho desenvolvido nas ações da Escola Estadual Militar Tiradentes “CB PM RR Sebastião Ferreira Miranda”, principalmente já no desfile alusivo ao Aniversário do Município de Canarana em 15fev2023.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2603/mocao_16.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2603/mocao_16.23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Policial Militar Senhor CAP PM RAFAEL FELIPE DA SILVA – RG PMMT , pela assunção da diretoria da Escola Estadual Militar Tiradentes “CB PM RR Sebastião Ferreira Miranda” e pelo brilhante início de trabalho desenvolvido nas ações escolares, principalmente já no desfile alusivo ao Aniversário do Município de Canarana em 15fev2023.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2604/mocao_17.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2604/mocao_17.23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 AO SENHOR ALEX FERREIRA SOUSA _x000D_
 Servidor da Prefeitura Municipal como Diretor Tributário pelo trabalho desenvolvido excelente atendimento.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2614/mocao_18.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2614/mocao_18.23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A TODAS INSTITUIÇÕES PÚBLICAS E PRIVADAS do município de Canarana que tiveram a brilhante participação no desfile alusivo ao Aniversário do Município de Canarana em 15fev2023.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao senhor Rafael Salamoni, Secretário executivo do Consórcio Intermunicipal de Saúde do Médio Araguaia, diretor do Hospital Regional de Água Boa._x000D_
 A Senhora Dra Giordana Rizzardo, médica intensivista responsável técnica pela UTI do Hospital Regional de Água Boa.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
  A família do casal Marcos Vinicius e Laudilene da Silva Marciano pelo falecimento, casal que deixou  05 filhos.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 Aos senhores Cassiano e Márcio e demais servidores da ENERGISA  de Canarana e Presidente da Energisa MT _x000D_
 pela conclusão da instalação da rede elétrica do Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A todas as empresas que participaram do desfile do aniversário de Canarana.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A Comitiva Mandacaru pela participação no desfile de aniversário de Canarana.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2627/mocao_24.2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2627/mocao_24.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 AO SENHOR ADAILTON RIBEIRO_x000D_
 Pelo trabalho realizado na Igreja Assembleia de Deus Missão _x000D_
 em especial no Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2629/mocao_25.2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2629/mocao_25.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO_x000D_
 Ao Vereador de Caxias do Sul Sandro Fantinel_x000D_
 pelo discurso xenófobo, racista e covarde tecido aos nordestinos, direcionado principalmente aos 200 trabalhadores baianos que trabalhavam em condições análogas à escravidão na colheita da uva na região de Caxias do Sul, onde os mesmos afirmam que eram extorquidos, ameaçados, agredidos e torturados com choques elétricos e spray de pimenta. Esta atitude é inadmissível principalmente vinda de um Vereador, representante do povo, que deveria usar de seu mandato para defender o povo brasileiro e os princípios constitucionais.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2634/mocao_26.2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2634/mocao_26.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos senhores_x000D_
 Fabrício Maria de Jesus e André Borges_x000D_
 Por serem designados ao Presbitério na Igreja Assembleia de Deus Missão.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2635/mocao_27.2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2635/mocao_27.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Senhores: _x000D_
 Professor Luís Tamba: Coordenador de esporte de inclusão da Secel_x000D_
 Jeferson Neves Carvalho: Secretário de estado da Secel _x000D_
 Davi Moura:  Secretário adjunto de esporte e Lazer_x000D_
 Pela doação de cadeiras de rodas e materiais esportivos ao Centro de Referência paraolímpico.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2636/mocao_28.2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2636/mocao_28.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Senhora ELIANA DE MOURA FAITÃO GONÇALVES ROMÃO_x000D_
 Pela iniciativa do projeto  de criação do Centro de Referência paraolímpico em Canarana/MT.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2637/mocao_29.2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2637/mocao_29.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A SENHORA ALESSANDRA PEREIRA SILVA PRESIDENTE DA CÂMARA MUNICIPAL DE ALTO BOA VISTA - MT E A CÂMARA MUNICIPAL DE ALTO BOA VISTA _x000D_
 Pela receptividade dispensada aos Vereadores da região do Araguaia que estiveram presentes em reunião no plenário daquela Casa de Leis, onde foi tratado dentre os assuntos o término das obras do asfalto da BR 158.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A POLÍCIA MILITAR DE CANARANA E A POLÍCIA RODOVIARIA FEDERAL _x000D_
 Pela apreensão de 150 kg de pasta base de cocaína no dia 21 de março em Canarana/MT.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 AO GRUPO ECHER_x000D_
 Por ser uma das construtoras de casas que tem acreditado e investido em nosso município, ajudando a diminuir nosso déficit habitacional, devido ao grande crescimento populacional que Canarana vive.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
@@ -5445,242 +5445,242 @@
     <t>2686</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Excelentíssimo Senhor Secretário Estadual de Educação do Estado de Mato Grosso ALAN PORTO e toda a equipe da SEDUC-MT (em especial a NRE-Querência MT), por toda a atenção dispensada ao nosso pleito inicialmente apresentado ao Senhor Governador e Vice-Governador, o que resultou termos nesse ano de 2023 em nossa cidade de Canarana MT uma Escola Militar Tiradentes “CB PM Sebastião Ferreira Miranda”.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A TODOS OS PROFESSORES DA REDE MUNICIPAL DE ENSINO_x000D_
 Por todo trabalho realizado na educação e formação das crianças atendidas nas escolas municipais.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Excelentíssimo Senhor Comandante Geral da Polícia Militar do Estado de Mato Grosso Coronel PM ALEXANDRE CORREA MENDES, por toda a atenção dispensada ao nosso pleito inicialmente apresentado ao Senhor Governador, Vice-Governador e Secretário Estadual de Educação, o que resultou termos nesse ano de 2023 em nossa cidade de Canarana MT uma Escola Militar Tiradentes “CB PM Sebastião Ferreira Miranda”.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2704/mocao_no_42-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2704/mocao_no_42-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Aos familiares, pelo falecimento da senhora Renata Vieira.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2708/mocao_43.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2708/mocao_43.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 Ao Casal Bruno Eugênio Ganzer Mazurek e Mônica Mazurek, proprietários da Sorveteria Creme Mania, por terem aberto várias filiais dentro do estado de Mato Grosso e também no estado de Goiás, sendo que a matriz está localizada em Canarana.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2709/mocao_44.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2709/mocao_44.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 As senhoras Janice Reffati – Marly Mayer – Ione Loch – Ivete Loch – Marlice Novoty – Conceição Aparecida da Silva Dantas – Aparecida Claudia Ruas Rocha, e ao senhor Odaior Luiz Senger, pelo excelente trabalho prestado como colaboradores na agência do Banco do Brasil em nossa cidade,  trabalho prestado com excelência, deixando saudades aos munícipes pela presteza no trabalho que realizavam.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2712/mocao_no_45-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2712/mocao_no_45-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Aos familiares, pelo falecimento do senhor Belocino Alves Machado.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2714/mocao_46.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2714/mocao_46.23.pdf</t>
   </si>
   <si>
     <t>A Empresa Steak Store Confporto, na pessoa de Jaffi e Vanessa, por terem escolhido a cidade de Canarana para se instalar.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2719/mocao_47.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2719/mocao_47.23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 A Família Wegner, pelo falecimento do senhor Nelson Wegner.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2720/mocao_48.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2720/mocao_48.23.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 A Família da Senhora Lindaura de Sousa Macedo pelo seu falecimento.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2721/mocao_49.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2721/mocao_49.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 A DIRETORIA DA APAE _x000D_
 Pela Realização da Gincana do Amor</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2722/mocao_50.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2722/mocao_50.23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 A CASA DE APOIO NOSSA SENHORA APARECIDA_x000D_
 Em nome do senhor Michael Ferraz do Nascimento _x000D_
 Pelo excelente trabalho prestado aos munícipes de Canarana em prol do apoio aos pacientes que fazem tratamento de saúde na cidade de Cuiabá onde o mesmo auxilia com muita presteza e empatia para com todos.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>Moção de Aplauso _x000D_
 A CASA DE APOIO AMASS_x000D_
 Em nome do senhor Diego Araújo Oliveira Pelo excelente trabalho prestado aos munícipes de Canarana em prol do apoio aos pacientes que fazem tratamento de saúde na cidade de Goiânia onde o mesmo auxilia com muita presteza e empatia para com todos.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 ao Ederson Porsch (Soni) e ao Valdoir Favreto pelo trabalho com excelência realizado como leiloeiros na festa da APAE.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 As equipes que participaram da Gincana da APAE: _x000D_
 Brothers _x000D_
 Ampare _x000D_
 Terceirão Fantástico</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2740/mocao_54.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2740/mocao_54.23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Calebe Cruz Marques _x000D_
 Por se consagrar campeão Estadual de Jiu-Jitsu</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2742/mocao_55.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2742/mocao_55.23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos atletas de Canarana que participaram do Campeonato Brasileiro de Taekwondo na modalidade Poomsae que aconteceu no dia 30 de abril na Estação Cidadania e Esporte em Aparecida de Goiânia – GO, onde conquistaram as seguintes colocações: _x000D_
 _x000D_
 - Ely Gabriel da Silva Centa - Categoria Mirim: 3°Lugar_x000D_
 - Samuel de Oliveira Souza - Categoria infantil: 1° Lugar_x000D_
 - Mateus Haag de Freitas - Categoria Cadete Para-Taekwondo: 1°Lugar_x000D_
 - Márcio Alves da Silva Junior - Categoria sub 30  Para-Taekwondo: 1°Lugar_x000D_
 - Valdson Souza e Silva - Categoria sub 60: 2°Lugar</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>Celsinho, Márcia</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2744/mocao_56.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2744/mocao_56.23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Atletas de Canarana que participaram do 4º Extreme 70 km de XCM em Vila Rica e obtiveram a seguinte colocação: _x000D_
 _x000D_
 - Selma Pereira da Cruz, 1º lugar categoria elite_x000D_
 - Jean Carlos Winter, 2º lugar categoria expert_x000D_
  - Leandro Holland Pereira, 4º lugar categoria master A_x000D_
 - Cleiton, 5º lugar categoria expert</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A Professora de Taekwondo Kelly Locatelli pela prova de passagem de faixa.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A Comunidade Santa Luzia no Garapu pela realização da festa da comunidade.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR  _x000D_
 A Família de Daniele pelo seu falecimento.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A FAMÍLIA TEN CATEN PELO FALECIMENTO DO SENHOR _x000D_
  CARLOS TEN CATEN.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2781/mocao_no_61-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2781/mocao_no_61-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 As Senhoras: _x000D_
 SUELI CURVO – Diretora do SER III – Centro de Reabilitação_x000D_
 ROSILENE GARCIA DE SOUZA – Técnica Administrativa _x000D_
 TAÍS AUGUSTA DE PAULA – Superintendente de Promoção e Articulação de Políticas Públicas Para as Pessoas com Deficiência_x000D_
 Pela articulação feita quanto a entrega de Cadeiras de Rodas para nossa população.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 Ao Padre Francisco Bernardone dos Santos Costa, pelo excelente trabalho que vem realizando frente a Igreja Católica de Canarana/MT.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>Moção de Aplauso - Ao Senhor Deputado Estadual Dr. José Eugênio de Paiva - Por aceitar o convite e participar da Audiência Pública proposta pela Comissão de Vereadores e Prefeitos da região do Araguaia, na cidade de Alto do Boa Vista MT, que se realizou no último dia 27 de maio de 2023 às 09 horas na Feira do Produtor Rural.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
@@ -5717,320 +5717,320 @@
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Excelentíssimo Promotor de Justiça Senhor Fabrício Miranda Mereb – Ministério Público de São Félix do Araguaia MT, pela brilhante participação de Audiência Pública realizada na cidade de Alto Boa Vista MT em prol da pavimentação das BRs 158 e 242.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Senhor Prefeito Municipal da cidade de Alto Boa Vista MT JOSÉ PEREIRA MARANHÃO, por aceitar o desafio de sediar a Audiência Pública proposta pela Comissão de Vereadores e Prefeitos do Vale do Araguaia em prol da pavimentação das BRs 158 e 242 em conjunto com a Câmara Municipal de Alto Boa Vista MT, que se realizou naquele município no último dia 27 de maio de 2023 na Feira Coberta do Produtor Rural.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Excelentíssima Presidente da Câmara Municipal de Alto Boa Vista MT Senhora Vereadora ALESSANDRA PEREIRA SILVA, pela organização do local da Audiência Pública, proposta pela Comissão de Vereadores e Prefeitos do Vale do Araguaia em prol da pavimentação das BRs 158 e 242, que se realizou naquele município no último dia 27 de maio de 2023 na Feira Coberta do Produtor Rural.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2804/mocao_no_72-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2804/mocao_no_72-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso: A Equipe de Futsal Masculino da Escola Estadual 31 de Março de Canarana MT pela conquista 2º lugar nos Jogos Escolares (12 a 14 anos) realizado na cidade de Nova Xavantina MT de 26 a 31 de maio de 2023.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2805/mocao_73-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2805/mocao_73-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso: A Equipe de Voleibol Feminino do Colégio Portal do Xingu de Canarana MT pela conquista 2º lugar nos Jogos Escolares (12 a 14 anos) realizado na cidade de Nova Xavantina MT de 26 a 31 de maio de 2023.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2806/mocao_74-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2806/mocao_74-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso: A Equipe de Voleibol Masculino do Colégio Portal do Xingu de Canarana MT pela conquista 4º lugar nos Jogos Escolares (12 a 14 anos) realizado na cidade de Nova Xavantina MT de 26 a 31 de maio de 2023.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2807/mocao_75-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2807/mocao_75-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso: A Equipe de Basquete Masculino do Instituto de Educação ABC de Canarana MT pela conquista 3º lugar nos Jogos Escolares (12 a 14 anos) realizado na cidade de Nova Xavantina MT de 26 a 31 de maio de 2023.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2808/mocao_76-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2808/mocao_76-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso: A Seleção de Basquete Masculino de Canarana MT pela conquista 3º lugar nos Jogos Estudantis de Seleções (15 a 17 anos) realizado na cidade de Nova Xavantina MT de 26 a 31 de maio de 2023.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2809/mocao_77-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2809/mocao_77-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Seleção de Voleibol Masculino de Canarana MT pela conquista 3º lugar nos Jogos Estudantis de Seleções (15 a 17 anos) realizado na cidade de Nova Xavantina MT de 26 a 31 de maio de 2023.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2810/mocao_78-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2810/mocao_78-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 As Seleções de Futsal Masculino, Feminino e de Voleibol Feminino de Canarana MT por suas brilhantes participações nos Jogos Estudantis de Seleções (15 a 17 anos) realizado na cidade de Nova Xavantina MT de 26 a 31 de maio de 2023.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2812/mocao_79-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2812/mocao_79-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação; A Casa Espírita Chico Xavier pela comemoração dos seus 10 anos de fundação em Canarana.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2842/mocao_no_80-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2842/mocao_no_80-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos motoristas escolar, pelo trabalho prestado com excelência, o que faz que o trabalho seja de ótima qualidade.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2853/mocao_no_81-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2853/mocao_no_81-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 Aos Formandos do Curso Bíblico infantojuvenil IBUC, da Igreja Evangélica Assembleia de Deus._x000D_
 Ao Diretor e Pastor Enock Nonato da Silva._x000D_
 A coordenadora do curso Eliane Úrsula da Silva._x000D_
 A Secretária do curso Lariza Úrsula da Silva._x000D_
 As Professoras; Késia Cipriano da Silva Aguiar Vilela, Keila Xavier Gomes, e Maida Marques Cunha._x000D_
 As Auxiliares de sala; Andressa Lima Feitosa, Julia Abigail Cavalcante da Silva, Aline Pereira Nascimento e Alice Pereira Nascimento._x000D_
 Pelo Brilhante trabalho realizado através deste curso, ensinando as crianças a conhecer a Bíblia, e pela belíssima cerimônia de Formatura.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2855/mocao_no_82-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2855/mocao_no_82-2023.pdf</t>
   </si>
   <si>
     <t>Aos Policiais Militares 1º TEN PM JULIANO DA COSTA LIMA PAZETO (BOPE), 1º SGT PM LUIS ANTONIO GUIMARÃES (BOPE), 2º SGT PM MARCUS VINICIUS TROLESI LEITE (BOPE), 2º SGT PM NIVALDO SAVALA DA SILVA (BOPE), 3º SGT PM DENIZEL MOREIRA DOS SANTOS JUNIOR (BOPE), 3º SGT PM ALEX SANDRE SOUZA DOS SANTOS (BOPE), 3º SGT PM AIRTON DA SILVA PEREIRA (PEL CAMPINÁPOLIS) e SD PM CLEVER RICHARD DE OLIVEIRA (5ª CIPM CANARANA) , SD PM RENAN MARCOS DE OLIVEIRA SILVA (BOPE) e SD PM LUAN MEDEIROS DE ASSIS (BOPE), pôr na data de 21 de março de 2023 de acordo com o Boletim de Ocorrência nº 2023.77560, conseguirem obter êxito em apreender uma grande quantidade de entorpecente, cerca de 153 quilos de substância análoga à pasta base de cocaína, que estava em posse de um suspeito dentro de um veículo Fiat/Strada, sendo esse suspeito detido.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2856/mocao_no_83-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2856/mocao_no_83-2023.pdf</t>
   </si>
   <si>
     <t>Aos Policiais Militares 3º SGT PM ALTAIR MARCOS FERREIRA DE OLIVEIRA e CB PM HENRIQUE GALVÃO ATAIDES, pôr na data de 13 de junho de 2023 de acordo com o Boletim de Ocorrência nº 2023.164391, conseguirem obter êxito em apreender uma grande quantidade de entorpecente, 12 (doze) invólucros de substância análoga à pasta base de cocaína e 10 invólucros de substância análoga a cloridrato de cocaína, que estava em posse de um suspeito dentro de um veículo Hyundai/HB20 e valores em dinheiro que se encontravam com o suspeito sendo esse detido.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>Soni, Subtenente Sancler Santarém</t>
   </si>
   <si>
     <t>Ao Esporte Clube São Bento, pelo seu aniversário de 30 anos.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>A todos os finalistas da Competição Circuito de Quadra 2023.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>Ao senhor Mario de Negri, pelo título de Campeão de Rodeio, conquistado na 32º Expovale na cidade de Dom Aquino/MT.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>Moção de Aplauso aos funcionários da ECOURB, senhores Gismar Gomes Soares, Manoel Messias Dias de Aguiar, Ordiley dos Santos Lima, Israel Cardoso de Carvalho e Jomerildo de Melo Nascimento, pelo trabalho que vêm realizando na limpeza de nossa cidade.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2870/mocao_88-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2870/mocao_88-2023.pdf</t>
   </si>
   <si>
     <t>Ao Atleta Guilherme Santarém_x000D_
 Pela Medalha de Ouro no AJP Goiânia Internacional Jiu-Jitsu Championship 2023, categoria até 45kg, onde representou Canarana brilhantemente.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2871/mocao_89-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2871/mocao_89-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Aos familiares da senhora Antônia Lima da Silva, pelo seu falecimento</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2872/mocao_90-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2872/mocao_90-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Aos familiares da senhora Elyra Gehrke Röpke, pelo seu falecimento.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2873/mocao_91-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2873/mocao_91-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Aos familiares do senhor Irineu Darci Mayer, pelo seu falecimento.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>BA Dourado, Celsinho, Dr. Dimitri, Dr. Thiago, Jocasta, Márcia, Moacir, Rafael Govari, Soni, Subtenente Sancler Santarém, Suzaninha</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2877/mocao_92-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2877/mocao_92-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Em nome da Câmara Municipal._x000D_
 Aos familiares do Vereador Paulo José Gonçalves, pelo seu falecimento.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2880/mocao_93-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2880/mocao_93-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Policiais Militares Sub Ten PM Moises Santos Conceição – RG PMMT 879.900, CB PM Gregório Ramos Lobo – RG PMMT 884.475, CB PM André de Araújo Batista – RG PMMT 884.475, SD PM Alécio Silva Morais – RG PMMT 885.800, SD PM Luís de Araújo Junior – RG PMMT 887.006, SD PM, João Batista Pereira Rocha – RG PMMT 887.781 e SD PM Anderson Soares de Oliveira -  RG PMMT 887.784, todos componentes do Batalhão de Cavalaria, os quais estiveram trabalhando no apoio à 5ª CIPM de Canarana MT no policiamento das festividades da FEICAN 2023 no período de 12 a 16 de julho de 2023.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2881/mocao_94-20231.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2881/mocao_94-20231.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Policiais Militares Capitão PM Marcos Vinicius Macedo Yamada, 1º Ten PM Alexandro da Silva Santos, Sub Ten PM Roberto Alves da Silva, 2º SGT PM Weuller Costa de Moraes, 3º SGT PM Eulanio Rosa da Silva, 3º SGT PM Cassio Henrique Montel de Oliveira, 3º SGT PM Rafael Gomes de Sousa, 3º SGT PM Airton Pereira da Silva, CB PM Carlo Leopoldo Marques Fernandes, CB PM Carlos Henrique da Silva Mauerveck, CB PM Josielker Moraes de Souza, CB PM Marcio Roque Bertol, CB PM Leandro Manoel Francisco Dantas, CB PM Diego Tavares, CB PM Mauri Alberto Moresco Junior, CB PM Cleiton Dourado da Silva, CB PM Geovany Pereira de Oliveira, CB PM Vilmar Benedito de Moura, SD PM Thiago Faustino de Oliveira, SD PM Lucas Monttana Passos de Faria, SD PM Dhonatan Ferreira de Oliveira, SD PM Diozef Ferreira de Oliveira, SD PM Venilson Sousa Matos, SD PM Marcelo Henrique Gomes, SD PM Gabriel Gomes Ferreira, SD PM Tiago Nunes da Silva, SD PM Gilberto Teles Giacomolli, SD PM Valtair Bittencourt de Carvalho, SD PM Romário Liohandyo Magalhães, SD PM Raffael Resende Ferreira, SD PM Matheus Rocha Muniz, SD PM Graciano Moura Lima, SD PM Marcos Silva Oliveira, SD PM Francis Moreira Brito, SD PM Marcos Antonio Oliveira da Costa, SD PM Rhangel Nunes Ramos, SD PM Wanderson Fernandes Abreu dos Santos e SD PM Thiago Silva Pereira, todos componentes do 13º Comando Regional entre os diversos municípios da região de Água Boa MT, os quais estiveram trabalhando no apoio à 5ª CIPM de Canarana MT no policiamento das festividades da FEICAN 2023 no período de 12 a 16 de julho de 2023.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2882/mocao_95-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2882/mocao_95-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Senhor CARLOS CÂMARA e a todos os envolvidos do IFMT Canarana MT nas ações da Instituição junto a FEICAN 2023.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2883/mocao_96-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2883/mocao_96-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos servidores da EMPAER Canarana MT: ATAÍDE GARCIA CARVALHO JUNIOR – Extensionista Rural I, MARINA BIEER – Administrativo e GILDOMAR AVRELLA – Extensionista Rural II.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2884/mocao_97-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2884/mocao_97-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Policiais Militares 2º SGT PM Jabes Raoni Sturm Aroca – RG PMMT 884.125, 3º SGT PM Lucas Cesar Romas da _x000D_
 Luz – RG PMMT 886.109, CB PM Advailton Soares da Silva – RG PMMT 885.107, SD PM Clever Richard de Oliveira – RG PMMT 886.021, SD PM Diego Rodrigues Damasceno – RG PMMT 885.809 e SD PM Claudiomar Ferraz de Carvalho – RG PMMT 887.136, pôr na data de 08 de julho de 2023 de acordo com o Boletim de Ocorrência nº 2023.189434, conseguirem obter êxito em apreender uma grande quantidade de entorpecente, cerca de 525 quilos de substância análoga à cocaína, que estava em posse de dois suspeitos dentro de um veículo Ford/F250 de cor azul, sendo ambos detidos.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2885/mocao_98-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2885/mocao_98-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Aos familiares do senhor Éder Carlos Irber, pelo seu falecimento.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2888/mocao_99-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2888/mocao_99-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Aos familiares do senhor Vivaldo Ferreira Morais, pelo seu falecimento.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2898/mocao_100-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2898/mocao_100-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO em desfavor do Sr. Paulo Afonso Correia Lima Siqueira, juiz de Direito do Distrito Federal com atuação na 1ª Vara de Entorpecente, por na data de 27 de junho de 2023 direcionar tratamento incompatível e inadequado a policial militar autor da prisão em flagrante de indíviduo acusado por tráfico de drogas.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>Moção de Aplauso._x000D_
 A Comissão da Queima do Alho e Cavalgada da Feican 2023.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>Moção de Aplauso._x000D_
 A Secretaria de Obras, pelo desenvolvimento e pela beleza do campo da FEICAN.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>Moção de Aplauso._x000D_
 A Empresa SAFRAS, revendedora STARA, por acreditar, prestigiar e valorizar a FEICAN 2023,reconhecendo a importância e o valor deste evento para nossa cidade, região e estado.</t>
   </si>
@@ -6044,102 +6044,102 @@
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Aos familiares do menino João Gabriel Tauffer Silva, pelo seu falecimento.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Aos familiares do senhor Wolmir Frigo, pelo seu falecimento.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>Moção de Pesar._x000D_
 Aos familiares da senhora Sebastiana Alves Ferreira Pereira, pelo seu falecimento.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2941/mocao_108-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2941/mocao_108-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 As atletas do Voleibol Feminino da Escola Estadual Militar Tiradentes CB PM Sebastião Ferreira Miranda, pela conquista do 3º lugar nos Jogos Estaduais Militares do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2942/mocao_no_109-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2942/mocao_no_109-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Deputado Estadual Eduardo Botelho (União Brasil), pela brilhante ideia de criar a Lei que institui o “Dia Estadual da Cavalgada” no estado de Mato Grosso, dia este que será comemorado na data de 1º de outubro.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2943/mocao_no_110-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2943/mocao_no_110-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A todos os alunos e professores da Escola Estadual Militar Tiradentes CB PM Sebastião Ferreira Miranda, pela participação nos Jogos Estaduais Militares do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Aos familiares de Carlos Wagner Filho, pelo seu falecimento</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>Moção de Reconhecimento_x000D_
 A Superintendência e Coordenadoria da Farmácia Base do Estado de Mato Grosso, pelo excelente trabalho que vêm realizando frente a esta entidade.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>Moção de Reconhecimento_x000D_
 Para a Coordenação do Hospital do Câncer de Cuiabá, pelo excelente trabalho que vêm realizando frente a esta entidade, onde nossos munícipes que necessitam de tratamento são atendidos.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2957/mocao_no_114-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2957/mocao_no_114-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao senhor Mario De Negri, pela conquista do 3º lugar no Rodeio de Barretos, e agora vai representar Canarana no Rodeio do Texas EUA.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao atleta da Academia Korpus, Yuri Cavalcante Naegele pela conquista do Título de Campeão Brasileiro de Para-Poomsae Categoria Junior, no Campeonato Brasileiro de Para-Taekwondo e Taekwondo realizado em São Paulo nos dias 1º à 3 de setembro de 2023</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao atleta da Academia Korpus, Mateus Haag de Freitas pela conquista de Bicampeão Brasileiro de Para-Poomsae Categoria Cadete no Campeonato Brasileiro de Para-Taekwondo realizado em São Paulo nos dias 1º à 3 de setembro de 2023</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao atleta da Academia Korpus Márcio Alves da Silva Junior pela conquista do Título de Bicampeão Brasileiro de Para-Poomsae _x000D_
@@ -6183,358 +6183,358 @@
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Policial Militar MAJOR PM Marcos Vinicius Macedo Yamada – RG PMMT 884.322, Comandante da 5ª CIPM de Canarana MT pela sua promoção no último dia 05 de setembro de 2023 ao Posto de MAJOR PM na Polícia Militar do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Policial Militar 2º SGT PM Kezieudes Campos Cirino – RG PMMT 883.695, reforçando atualmente a 5ª CIPM de Canarana MT pela sua promoção no último dia 05 de setembro de 2023 a graduação de 2º SARGENTO PM na Polícia Militar do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 Ao senhor Izaias da Silva Miranda, munícipe de Canarana, Estado de Mato Grosso, por sempre estar apoiando com prestação de serviços voluntários os trabalhos da segurança pública, seja a Polícia Civil ou Militar.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3008/mocao_126-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3008/mocao_126-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao senhor Vilson Biguelini, Vice Prefeito de Canarana._x000D_
 Pelo Título de Cidadão Matogrossense, concedido pelo Deputado Ondanir  Bortolini (Nininho) na Assembleia Legislativa do Estado.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3009/mocao_127-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3009/mocao_127-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A CIA DE RODEIO MUNDO NOVO_x000D_
 Pela conquista do Título “Meias Fivelas”, na categoria melhor touro de rodeio pelo circuito nacional</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A BANDA MUNICIPAL ÁTILA FALCÃO_x000D_
 Pelos Títulos de: 1º Lugar Banda Municipal, 1º Lugar Baliza, 2º Lugar Maestro, 2º Lugar Linha de Frente, 3º Lugar Corpo Coreográfico, conquistados na 7º Copa Centro Oeste de Bandas e Fanfarras, realizada nos dias 23 e 24 de setembro na cidade de Sorriso/MT.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3017/mocao_129-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3017/mocao_129-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao senhor Gleiky Magalhães_x000D_
 Pela presteza na realização de serviços na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3018/mocao_130-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3018/mocao_130-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao senhor Erionaldo Cordeiro da Silva_x000D_
 Pele empatia ao prestar socorro ao um atleta que estava ferido.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3031/mocao_no_131-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3031/mocao_no_131-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, apresenta à mesa, com amparo nos artigos 223 e 224 do regimento Interno, com base nas ouvido o Plenário na forma regimental, MOÇÃO DE RECONHECIMENTO ao CONGRESSO NACIONAL, em defesa aos direitos constitucionais e das plenas competências do Poder Legislativo, diante das tentativas de legalização do aborto por via judiciária, em especial, por meio da ADPF 442 pelo Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3038/mocao_no_132-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3038/mocao_no_132-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Policiais Militares 3º SGT PM Altair Marcos Ferreira de Oliveira – RG PMMT 886.572, 3º SGT PM Wilson Josué Leite dos Santos – RG PMMT 884.152, CB PM Henrique Galvão Ataides -  RG PMMT 885.129, CB PM Advailton Soares da Silva – RG PMMT 885.107, SD PM Piter Brito Freire da Silva – RG PMMT 887.867, pôr na data de 19 de julho de 2023 de acordo com o Boletim de Ocorrência nº 2023.266646, conseguirem obter êxito em apreender uma grande quantidade de entorpecente, cerca de 74 quilos de substância análoga à cocaína, que estava em posse de um suspeito dentro de um veículo Fiat/Strada de cor prata, placas RFO-8F69.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Aos familiares do senhor Célio Alves Martins, popular Maguila, pelo seu falecimento.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3044/mocao_134-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3044/mocao_134-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Aos familiares da senhora Marilucia Dockhorn, mais conhecida como Nequinha, pelo seu falecimento.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3045/mocao_135-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3045/mocao_135-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao senhor Guiamar Queiroz de Assis_x000D_
 Por ter prestado relevantes trabalhos a frente do Cartório Eleitoral e continuar sendo um servidor público exemplar.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3051/mocao_136-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3051/mocao_136-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Atleta Andressa Santos Nicaretta, pelo Título de Campeã na Terceira Etapa Estadual de Taekwondo, , trazendo para Canarana três medalhas de ouro e a Classificação para a Copa do Brasil 2023.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3052/mocao_137-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3052/mocao_137-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Para a Liderança e Professoras do Departamento Infantil da Igreja Evangélica Assembleia de Deus Missão, pela belíssima festa em comemoração ao Dia da Criança.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3053/mocao_138-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3053/mocao_138-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Para os familiares do senhor Jacy Vieira de Menezes, pelo seu falecimento.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3054/mocao_139-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3054/mocao_139-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A RÁDIO VIDA NOVA, PELA REALIZAÇÃO DA 1ª OKTOBERFEST EM COMEMORAÇÃO AOS 16 ANOS DA EMISSORA.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do jovem Jardel Guilherme Haas, pelo seu falecimento.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>Moção de Pesar as familiares da Dona Rosa, pelo seu falecimento.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3062/mocao_no_142-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3062/mocao_no_142-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Senhor Dr. Orlando Benedito de Souza,_x000D_
 Pela brilhante atuação como palestrante no evento “Outubro Rosa”, realizado pelo Ministério das Mulheres da Igreja Adventista.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3063/mocao_no_143-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3063/mocao_no_143-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Senhor Dr. Colmar da Costa Silva,_x000D_
 Pela brilhante atuação como palestrante no evento “Outubro Rosa”, realizado pelo Ministério das Mulheres da Igreja Adventista.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3064/mocao_no_144-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3064/mocao_no_144-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 As mulheres que fazem parte do “Ministério das Mulheres” da Igreja adventista._x000D_
 Pela brilhante organização da “Palestra Outubro Rosa”, realizada no dia 22 de outubro.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3090/mocao_no_145-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3090/mocao_no_145-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Doutor Hugo Junqueira e equipe da cidade de Goiânia,_x000D_
 Pelo grande trabalho realizado em Canarana, apoiando as pessoas com câncer de pele.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3091/mocao_no_146-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3091/mocao_no_146-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A família do Sr. Pedro Costa de Almeida pelo seu falecimento</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>A enfermeira Kelly Costa, pela brilhante palestra realizada na Feira do Produtor no evento Outubro Rosa do Projeto Cidadão.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3102/mocao_no_148-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3102/mocao_no_148-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 Ao senhor Gildomar Avrela_x000D_
 Extensionista Rural que será agraciado com distinção de destaque durante o ano de 2023 nos serviços de ATER no Estado de Mato Grosso em especial ao município de Canarana.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3112/mocao_no_149-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3112/mocao_no_149-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Aos familiares da senhora Deusina Araújo França, pelo seu falecimento ocorrido hoje.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 Ao Servidor público Ezequiel Magalhães de Lima, pela presteza, dedicação e atenção na prestação do serviço público.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 A Vereadora Márcia Luft, pelo jeito de carinho formando turmas para participar do curso de língua portuguesa, tema importantíssimo principalmente aos interessados a fazer o seletivo e concurso do município.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>Ao servidor Alessandro  Ubeda, pelo excelente trabalho prestado frente ao setor de licitação do Município, sendo um exemplo de profissional.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Aos familiares do senhor João Portela, pelo seu falecimento.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3119/mocao_no_154-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3119/mocao_no_154-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento_x000D_
 Ao senhor Juiz de Direito Dr. Conrado Machado Simão,_x000D_
 Pela excelência, compromisso e dedicação no serviço prestado durante os quatro anos que esteve à frente da Comarca de Canarana.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3130/mocao_no_155-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3130/mocao_no_155-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 A Polícia Judiciária Civil de Canarana, pela dedicação e presteza na investigação que levou a prisão dos suspeitos de sequestro de casal idosos em Canarana.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3131/mocao_no_156-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3131/mocao_no_156-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 Ao chefe de cartório Fernando Vinicius Souza Rodrigues._x000D_
 Pelo excelente trabalho prestado frente ao Cartório Eleitoral de Canarana.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3136/mocao_no_157-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3136/mocao_no_157-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento_x000D_
 A Excelentíssima Senhora Doutora Ângela Maria Janczeski Goes Juíza de Direito, pelo excelente e relevante trabalho prestado junto a Comarca e no Fórum de Canarana.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>A aluna da Escola Militar Gabriela Freitas, por ser nomeada embaixadora pela SEDUC-MT, dentre os quais 14 alunos no estado foram agraciados com o título de embaixador.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3144/mocao_no_159-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3144/mocao_no_159-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Banda Municipal Átila Falcão pela conquista dos Títulos:_x000D_
 Campeão juvenil do Estado de Mato Grosso_x000D_
 Campeão juvenil do Estado de Goiás _x000D_
 Campeão Nacional _x000D_
 1° lugar Corpo Coreográfico_x000D_
 3° lugar BALIZA_x000D_
 3° lugar PAVILHÃO CÍVICO_x000D_
 4° lugar CORPO MUSICAL</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 Ao Rancho Rafaely, pela conquista do Prêmio Sabino Albertão 2023, com o Projeto Despertar Paralímpico "Hoibote" Xavante.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 A família Santos, pelo falecimento da senhora Tereza Lopes dos Santos.</t>
@@ -6542,316 +6542,316 @@
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 Ao Vereador e Presidente da Câmara de Vereadores Rafael Govari_x000D_
 Pela transparência e igualdade com que tem conduzido esta Casa de Leis, dando oportunidade a todos os vereadores para que possam apresentar seus trabalhos quanto legisladores.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 Aos familiares, pelo falecimento do senhor Alcino Pazini Dela Costa.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2573/emenda_modificativa_01-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2573/emenda_modificativa_01-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 01/2023, DE 01 DE FEVEREIRO DE 2023, “AUTORIZA O PODER EXECUTIVO A CONCEDER ANISTIA DE MULTA, JUROS E PARCELAMENTO DE DÉBITOS INSCRITOS EM DÍVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS”._x000D_
 _x000D_
 _x000D_
                                      _x000D_
 EMENDA MODIFICATIVA Nº. 01. _x000D_
 _x000D_
 _x000D_
              Art. 1º - Fica modificado o inciso II do Artigo 3º, passando a vigorar a seguinte redação. _x000D_
 _x000D_
                           _x000D_
 Art. 3º _x000D_
 II – 60% (sessenta) por cento da multa e dos juros de mora, para pagamento parcelado em 12 vezes consecutivas.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>Celsinho, Rafael Govari, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2626/emenda_modificativa_no_02-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2626/emenda_modificativa_no_02-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 01/2023, DE 01 DE FEVEREIRO DE 2023, “AUTORIZA O PODER EXECUTIVO A CONCEDER ANISTIA DE MULTA, JUROS E PARCELAMENTO DE DÉBITOS INSCRITOS EM DÍVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS”._x000D_
 _x000D_
 _x000D_
                                      _x000D_
 EMENDA MODIFICATIVA Nº. 02. _x000D_
 _x000D_
 _x000D_
              Art. 1º - Fica modificado o inciso II do Artigo 3º, passando a vigorar a seguinte redação. _x000D_
 _x000D_
                           _x000D_
 Art. 3º _x000D_
 II – 50% (cinquenta) por cento da multa e dos juros de mora, para pagamento parcelado em 04 vezes consecutivas (sendo a primeira parcela de 40% paga no ato da negociação e os 60% restantes pagos em 30, 60 e 90 dias).</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2811/emenda_modificativa_pl_49-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2811/emenda_modificativa_pl_49-2023.pdf</t>
   </si>
   <si>
     <t>Parágrafo Único - O portador de visão monocular, considerado deficiente visual nos termos desta Lei, terá acesso a todos os programas, benefícios ou tratamentos especiais voltados aos portadores de deficiência física no Estado Mato Grosso.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>Art. 1º - Fica modificado o Artigo 2º, passando a vigorar a seguinte redação. _x000D_
                          _x000D_
 Art. 2º - _x000D_
 As Instituições, Organizações e Entidades sem fins lucrativos deste município, ficarão responsáveis pela arrecadação dos alimentos na portaria do Evento.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3036/emenda_modificativa_no_05-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3036/emenda_modificativa_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica modificado o Artigo 2º, passando a vigorar a seguinte redação. _x000D_
 _x000D_
                                                  Art. 2º - A concessão que trata o artigo anterior é de 01 (um) dia, por dia de serviço prestado, sendo o limite máximo de 3 (três) dias de folga por ano.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3122/emenda_modificativa_no_01_-_loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3122/emenda_modificativa_no_01_-_loa.pdf</t>
   </si>
   <si>
     <t>Emenda Individual nº 01/2023- do Projeto de Lei nº 97/2023  - Estima a Receita e Fixa a Despesa do Município de Canarana-MT, para o exercício de 2024.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3123/emenda_modificativa_no_2-loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3123/emenda_modificativa_no_2-loa.pdf</t>
   </si>
   <si>
     <t>Emenda Individual nº 02/2023 - Projeto de Lei  Nº 97/2023 - Estima a Receita e fixa a Despesa do Município de Canarana - MT, para o exercício de 2024.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2824/emenda_supressiva_pl_53-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2824/emenda_supressiva_pl_53-2023.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica Suprimido parte do Artigo 1º, passando a vigorar a seguinte redação. _x000D_
 _x000D_
                          _x000D_
 Art. 1º - _x000D_
 Fica concedido, a título de Revisão Geral Anual, conforme previsto no Art. 37, inc. X, da Constituição Federal, o reajuste de 5,79% (cinco inteiros e setenta e nove centésimos por cento) sobre a remuneração dos servidores públicos municipais do Poder Executivo e do Poder Legislativo, inclusive dos servidores contratados, dos servidores de cargo comissão, e sobre o subsídio do Prefeito, Vice-Prefeito, Secretários Municipais, do Conselho Tutelar, bem como dos inativos e pensionistas da PREVICAN, estes observada a legislação previdenciária.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3037/emenda_supressiva_no_02-2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3037/emenda_supressiva_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica Suprimido o Artigo 5º do Projeto de Resolução nº 03/2023.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>ECP</t>
   </si>
   <si>
     <t>Edital de Convocação - Prefeitura</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2670/edital_de_convocacao_extraordinaria_marco_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2670/edital_de_convocacao_extraordinaria_marco_2023.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 30 de março de 2023 com início às 16:00 horas para apreciar a seguinte Ordem do Dia:_x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe sobre Reestruturação Conselho Municipal dos Direitos da Criança e do Adolescente e Conselho Tutelar de Canarana, e dá outras providências”;</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2902/edital_de_convocacao_extraordinaria_marco_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2902/edital_de_convocacao_extraordinaria_marco_2023.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 31 de julho de 2023 com início às 17:00 horas para apreciar a seguinte Ordem do Dia:_x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”; _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 _x000D_
 _x000D_
 _x000D_
 Gabinete do Prefeito Municipal de Canarana, 27 de julho de 2023.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3152/edital_de_convocacao_prefeitura_certo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3152/edital_de_convocacao_prefeitura_certo.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES_x000D_
 _x000D_
 _x000D_
 _x000D_
 O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 20 de dezembro de 2023 com início às 08:00 horas para apreciar a seguinte Ordem do Dia:_x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Complementar: “Dispõe sobre alteração do Anexo X, da Lei Complementar 163, de 03 de outubro de 2017, que Instituiu o Código Tributário Municipal de Canarana - MT, quanto a Tabela para cobrança da Taxa de Coleta de Lixo, e dá outras providências”; _x000D_
 _x000D_
 -Projeto de Lei Complementar: Altera dispositivos da Lei Complementar 123, de 2014, para possibilitar a evolução para os cargos de Agente Comunitário de Saúde e Agente de Combate às Endemias, e dá outras providencias_x000D_
 _x000D_
 - Projeto de Lei: “Autoriza o Poder Executivo campanha de Recuperação Fiscal – REFIS através da concessão de anistia de multa e juros, além do parcelamento dos créditos tributários e não tributários inscritos na Dívida Ativa e dá outras providências. ”_x000D_
 _x000D_
 - Projeto de Lei: “Autoriza o Poder Executivo a abrir crédito adicional suplementar por superávit financeiro do exercício anterior e dá outras providências”_x000D_
 _x000D_
 - Projeto de Lei: “Autoriza o Poder Executivo a crédito adicional suplementar por excesso de arrecadação e dá outras providências.”_x000D_
 _x000D_
 Gabinete do Prefeito Municipal de Canarana, 15 de dezembro de 2023.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>PARTC</t>
   </si>
   <si>
     <t>Parecer Prévio Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas de Mato Grosso</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3120/88757-2022wm_parte_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3120/88757-2022wm_parte_1.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO Nº 131/2023 - PP DO TRIBUNAL DE CONTAS - PREFEITURA MUNICIPAL DE CANARANA. CONTAS ANUAIS DE GOVERNO DO_x000D_
 EXERCÍCIO DE 2022.  FAVORÁVEL À APROVAÇÃO. RECOMENDAÇÃO_x000D_
 AO PODER LEGISLATIVO MUNICIPAL QUE, QUANDO DA DELIBERAÇÃO DAS CONTAS,_x000D_
 DETERMINE AO CHEFE DO PODER EXECUTIVO MUNICIPAL A ADOÇÃO DE MEDIDAS_x000D_
 CORRETIVAS.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Termo de Referendamento</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2669/referendamento_edirce.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2669/referendamento_edirce.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, com base na indicação do executivo Municipal, através do Ofício nº. 061/GAB/2023, de 24 de março de 2023, e em cumprimento ao que dispõe o Art. 72 da Lei Municipal nº 695/2005 de 06 de maio de 2005, referendam a indicação da servidora Edirce Eunes de Andrade, para o exercício do cargo de Diretor Executivo do Fundo Municipal da Previdência Social dos Servidores de Canarana – PREVICAN.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>ECC</t>
   </si>
   <si>
     <t>Edital de Convocação - Câmara</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2678/edital_de_convocacao_no_01-2023_camara.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2678/edital_de_convocacao_no_01-2023_camara.pdf</t>
   </si>
   <si>
     <t>Rafael Govari, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária a pedido do Prefeito Municipal Fábio Marcos Pereira de Faria, através do Edital nº 001/2023, a ser realizada no dia 30 de março de 2023 com início às 16h, no recinto da sede da Câmara Municipal,  para apreciação do pedido de tramitação em regime de urgência das seguintes matérias: _x000D_
 _x000D_
 •	Projeto de Lei nº 27/2023: “Dispõe Sobre Reestruturação Conselho Municipal dos Direitos da Criança e do Adolescente e Conselho Tutelar de Canarana, e dá outras providências.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2867/edital_de_convocacao_sessao_ex._de_29_de_junho_de_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2867/edital_de_convocacao_sessao_ex._de_29_de_junho_de_2023.pdf</t>
   </si>
   <si>
     <t>Rafael Govari, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 29 de junho de 2023 com início às 14h, no recinto da sede da Câmara Municipal, para apreciação do pedido de tramitação em regime de urgência da seguinte matéria: _x000D_
 _x000D_
 •	Projeto de Lei Complementar nº 07/2023: DISPÕE SOBRE CRIAÇÃO DO CARGO EM COMISSÃO DE ASSESSOR DE LICITAÇÃO DA CÂMARA MUNICIPAL DE CANARANA - MT, FICANDO INSERIDO NA ESTRUTURA ADMINISTRATIVA E NO LOTACIONOGRAMA DO LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2911/edital_de_convocacao_no_03-2023_de_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2911/edital_de_convocacao_no_03-2023_de_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Rafael Govari, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 31 de julho de 2023 com início às 17h, no recinto da sede da Câmara Municipal, para apreciação do pedido de tramitação em regime de urgência da seguinte matéria: _x000D_
 •	Projeto de Lei nº 63/2023 - Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 •	Projeto de Lei nº 64/2023 - “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 •	Projeto de Lei nº 65/2023 - “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 •	Projeto de Lei nº 66/2023 - “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3162/edital_de_convocacao_no_04-2023_de_sessao_extraordinaria_assinado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3162/edital_de_convocacao_no_04-2023_de_sessao_extraordinaria_assinado.pdf</t>
   </si>
   <si>
     <t>EDITAL DE CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA_x000D_
 Rafael Govari, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 20 de dezembro de 2023 com início às 8h, no recinto da sede da Câmara Municipal, para apreciação do pedido de tramitação em regime de urgência da seguinte matéria: _x000D_
 •	Projeto de Lei Complementar nº 15/2023 - Altera dispositivos da Lei Complementar 123, de 2014, para possibilitar a evolução para os cargos de Agente Comunitário de Saúde e Agente de Combate às Endemias, e dá outras providencias._x000D_
 •	Projeto de Lei Complementar nº 16/2023 - “Dispõe sobre alteração do Anexo X, da Lei Complementar 163, de 03 de outubro de 2017, que Instituiu o Código Tributário Municipal de Canarana - MT, quanto a Tabela para cobrança da Taxa de Coleta de Lixo, e dá outras providências”;   _x000D_
 •	Projeto de Lei Complementar nº 17/2023 - Autoriza o Poder Executivo campanha de Recuperação Fiscal – REFIS através da concessão de anistia de multa e juros, além do parcelamento dos créditos tributários e não tributários inscritos na Dívida Ativa e dá outras providências._x000D_
 •	Projeto de Lei nº 113/2023 -    Projeto de Lei- Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Superávit Financeiro e dá Outras Providências.  _x000D_
 •	Projeto de Lei nº 114/2023 -   Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá Outras Providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -7164,67 +7164,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_lei_complementar_anistia_c.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2579/projeto_de_lei_-_altera_lei_028_2022_-__13_salario.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2649/projeto_de_lei_regulamenta_departamento_de_transito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2683/plc_04.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_lei_cargos_concurso.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2847/projeto_de_lei_departamento_de_imprensa_ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2864/projeto_de_lei_complementar_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2922/projeto_de_lei_cria_coordenacao_contabil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2923/projeto_de_lei_complementar_parcelamento_e_uso_do_solo_ok_revisada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3073/projeto_de_lei_altera_lei_lei_123_2014_escolaridade_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3074/projeto_de_lei_requisito_promocao_de_classe_d_para_e.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3124/projeto_de_lei_-_altera_lei_174_de_2018__profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3128/projeto_de_lei_incentivo_fiscal_agricola_alvorada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3129/projeto_de_lei_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3154/projeto_de_lei_-_altera_lei_123_de_2014_-_evolucao_classe_ace_acs.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3158/projeto_de_lei__altera_anexo_x__lei_complementar_163_2017_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3163/projeto_lei_complementar_refis_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_lei_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2520/projeto_de_lei_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2521/projeto_de_lei_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2524/projeto_de_lei_unidade_saude_c.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_micro_revestimento_c.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2527/projeto_de_lei_construcao_escola_c.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2529/projeto_de_lei_aeroporto_c.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2531/projeto_de_lei_veiculo_sec_turismo__c.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2534/projeto_de_lei_circuito_equestre_c.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2536/projeto_de_lei_diesel_aldeias_c.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_de_lei_assistencia_c.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_lei_society_c.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_lei_casas_populares_c.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2544/projeto_de_lei_guatapara.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2547/projeto_de_lei_diarias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2577/projeto_de_lei_cria_fundo_municipal_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2578/projeto_de_lei_cria_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2628/projeto_de_lei_termo_de_colaboracao_hospital_do_cancer.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2648/projeto_de_lei_altera_beneficios_eventuais_1114_de_2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2645/projeto_de_lei_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2646/projeto_de_lei_kit_material_escolar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2647/projeto_de_lei_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_lei_apae_convenio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2664/projeto_de_lei_doacao_pro_memoria.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2665/projeto_de_lei_assentamento_suya.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2666/projeto_de_lei_assentamento_guatapara.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2672/projeto_de_lei_altera_lei_cmdca.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2680/projeto_de_lei_altera_valor_conselheiro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2699/projeto_de_lei_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2700/projeto_de_lei_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2710/projeto_de_lei_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2711/projeto_de_lei_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2713/pl_33.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2716/projeto_de_lei_altera_consignado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2717/projeto_de_lei_cat.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2718/projeto_de_lei_ctg.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2731/projeto_de_lei_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2734/prevican.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2735/projeto_de_lei_calculo_atuarial.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2736/projeto_de_lei_ifmt.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2737/projeto_de_lei_assentamento_suya_reforma.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2738/projeto_de_lei_altera_convenio_culuene.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2739/projeto_de_lei_conseg_-_auxilio_seguranca_escola_ok.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2755/projeto_de_lei_altera_lei_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2756/projeto_de_lei_cooperacao_tecnica_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2757/projeto_de_lei_altera_lei_1282__2017_cessao_servidores_apae.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2761/projeto_de_lei_adac_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2762/pl_48.2023_12052023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2763/pl_49.2023_12052023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2774/projeto_de_lei_casa_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2775/projeto_de_lei_operacao_de_credito_finisa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2776/projeto_de_lei_arquivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2817/projeto_de_lei_rga.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2818/projeto_de_lei_alienacao_setor_industrial.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2822/projeto_de_lei_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2823/projeto_de_ler_no_56-2023_c.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2845/projeto_de_lei_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto_de_lei_cessao_servidor_2_ok.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2849/projeto_de_lei_reurb_ok.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2850/projeto_de_lei_alteracao_lei_n.o_1498_2020_ok.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2851/projeto_de_lei_permissao_uso_bem_publico_ok.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2852/dispoe_sobre_autorizacao_permuta.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2906/projeto_de_lei_aquisicao_oleo_diesel.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2907/projeto_de_lei_3_de_maio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2908/projeto_de_lei_aditivo_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_lei_excesso_de_arrecadacao_26__milhoes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2917/projeto.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2918/projeto_de_lei_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2919/projeto_de_lei_prova_loteamento_parque_flamboyant_iii_ok.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2920/projeto_de_lei_regulamenta_uso_parque_de_exposicoes_ok.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2921/projeto_de_lei_zoneamento_uso_e_ocupacao_do_solo_ok_revisada.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2926/projeto_de_lei_acordo_de_cooperacao_epac.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2946/projeto_de_lei_desafetar_e_doar_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2958/projeto_de_lei_ldo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2963/projeto_de_lei_aldeias_indigenas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2964/projeto_de_lei_uber.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2965/projeto_de_lei_300.00000_saude_van.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2966/projeto_de_lei_excesso_de_arrecadacao_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2967/projeto_de_lei_-_altera_lei_1.114_de_2013_-_beneficios_eventuais_andarilhos-_timbrado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2968/projeto_de_lei_600.000-_saude.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2984/projeto_de_lei-__revoga_lei_1.765_-_doacao_de_area_niki_ok.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2985/projeto_de_lei_doacao_thomas_ok.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2986/projeto_de_lei_festival_da_cancao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2987/projeto_de_lei_altera_lei_conselho_do_trabalho_ok.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2988/projeto_de_lei_festival_de_pesca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2989/saude.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2990/projeto_de_lei_esporte.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3011/projeto_de_lei_no_88-2023_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3012/projeto_de_lei_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3013/projeto_de_lei_no_90-2023_indigenas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3015/projeto_de_lei_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3016/projeto_de_lei_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3032/centro_universaitario.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3033/saude_2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3034/esporte_2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3035/projeto_de_lei_parceria_ifmt.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3041/loa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3042/matriculas_ser_famila.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3043/projeto_de_lei_altera_lei_1779_5_milhoes_ok.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3070/projeto_de_lei_convenio_idoso.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3071/projeto_de_lei_altera_conselho_idoso.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3072/projeto_de_lei_fixa_piso_enfermagem_tecnico_e_auxiliar_de_saude.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3103/projeto_de_lei__feira_de_empreendedor_ok.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3104/projeto_de_lei_circuito_equestre_ok.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3105/projeto_de_lei_quintais_produtivos_ok.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3106/projeto_de_lei_altera_lei_condema_ok.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3107/projeto_de_lei_cria_escola__denise_pertile_ok.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3108/projeto_lei_setor_industrial_alteracao_ok.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3125/projeto_de_lei_fundo_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3126/projeto_de_lei_autoriza_processo_seletivo_ifmt.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_de_lei_jeton_prevican.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3141/projeto_lei_orcamento_abrir_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3156/projeto_de_lei_superavit_1_296_000.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3161/projeto_de_lei_excesso_de_arrecadacao_700_mil.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3165/projeto_de_lei_altera_industrial.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3083/projeto_de_decreto_legislativo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2543/projeto_de_resolucao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2623/projeto_de_resolucao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2991/projeto_de_resolucao_no_03-2023_dias_folga.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2992/projeto_de_resolucao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2993/projeto_de_resolucao_no_05-20231.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3065/projeto_de_resolucao_no_6-2023_.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento__votacao_de_projeto__001-2023-_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2523/requerimento__votacao_de_projeto__002_-2023-_assistencia_social_3.155.63904.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2525/requerimento__votacao_de_projeto__003-2023-_assistencia_social_50.00000.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2528/requerimento__votacao_de_projeto__004-2023-_circuito_equestre.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2530/requerimento__votacao_de_projeto__005-2023-_reforma_escola.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2532/requerimento--votacao-de-projeto--006-2023--aldeias.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2533/requerimento__votacao_de_projeto__007-2023-_lama_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2535/requerimento_de_votacao_008-2023_-_campo_society.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2537/requerimento_de_votacao_009-2023_saude.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2538/requerimento_de_votacao_010_-2023__caminonete_turismo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_de_votacao_011_-2023__-jari.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2652/requerimento_de_votacao_012-2023__-_benficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimento_de_votacao_013-2023__-_operacao_de_credito_2.321.37529.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2660/requerimento_de_votacao_014-2023__-_educacao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2661/requerimento_de_votacao_015-2023__-_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2671/requerimento_de_votacao_016-2023__-_cmdca.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2733/requerimento_de_votacao_17-2023__-_prevican.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2760/requerimento_de_votacao_18-2023__-_servidor_da_apae.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2758/requerimento_de_votacao_19-2023__-_escolha_conselho.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2759/requerimento_de_votacao_20-2023__-_ribeirao_cascalheira.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2903/requerimento_de_votacao_21-2023__-.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2904/requerimento_de_votacao_22-2023__-.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2905/requerimento_de_votacao_23-2023__-.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2909/requerimento_de_votacao_24-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2982/requerimento_de_votacao_25-_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2983/requerimento_de_votacao_26-_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3075/requerimento_de_votacao_27-_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3076/requerimento_de_votacao_28-_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3077/requerimento_de_votacao_29-_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3140/requerimento_de_votacao_30-_2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3172/requerimento_de_votacao_31-_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3173/requerimento_de_votacao_32-_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_de_votacao_33-_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3175/requerimento_de_votacao_34-_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3176/requerimento_de_votacao_35-_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3177/requerimento_de_votacao_36-_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2548/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2549/requerimento_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2550/requerimento_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2551/requerimento_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2552/requerimento_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2553/requerimento_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2554/requerimento_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2555/requerimento_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2556/requerimento_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2557/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2558/requerimento_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimento_marcia.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2659/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimento_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2658/requerimento_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2679/requerimento_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2705/requerimento_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2743/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2829/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2841/requerimento_30-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2843/requerimenti_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2854/requerimento_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2868/requerimento_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2869/requerimento_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2891/requerimento_35-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2892/requerimento__36-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2893/requerimento_37-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2912/requerimento_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2914/requerimento_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2952/requerimento_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2953/requerimento_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2961/requerimento_ver._ba_dourado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2975/requerimento_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2976/requerimento_46-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2977/requerimento_47-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2978/requerimento_48-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2994/requerimento_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2995/requerimento_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3003/requerimento_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3055/requerimento_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3056/requerimento_53-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3057/requerimento_54-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3078/requerimento_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3079/rerquerimento_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3080/requerimento_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3081/requerimento_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3082/requerimento_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3142/requerimento_com_atestado_ver._marcia.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3143/requerimento_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3146/requerimento_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3166/requerimento_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3167/requerimento_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3169/requerimento_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3170/requerimento_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2512/indicacao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2513/indicacao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2514/indicacao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2515/indicacao_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2542/indicacao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2559/indicacao_06-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2560/indicacao_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2561/indicacao_no_08-2023-_solicitacao_de_analise_para_implantacao_de_faixa_elevada.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2562/indicacao_no_09-2023_-_solicitacao_para_delimitacao_da_estrada_de_acesso_a_hipica.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2580/indicacao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2581/indicacao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2582/indicacao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2583/indicacao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2584/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2585/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2588/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2589/indicacao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2590/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2591/indicacao_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2592/indicacao_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2593/indicacao_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2594/indicacao_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2595/indicacao_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2596/indicacao_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2605/indicacao_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2606/indicacao_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2607/indicacao_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2608/indicacao_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2609/indicacao_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2610/indicacao_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2624/indicacao_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2625/indicacao_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2630/indicacao_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2631/indicacao_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2632/indicacao_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2633/indicacao_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2643/indicacao_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2681/indicacao_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2690/indicacao_no_60-2023_sancler.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2689/indicacao_no_61-2023_sancler.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2701/indicacao_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2702/indicacao_no_69-2023_ver._celsinho.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2730/indicacao_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2732/indicacao_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2745/indicacao_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2754/indicacao_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2764/indicacao_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2765/indicacao_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2770/indicacao_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2771/indicacao_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2772/indicacao_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2773/indicacao_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2780/indicacao_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2784/indicacao_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2785/indicacao_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2786/indicacao_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2796/indicacao_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2797/indicacao_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2798/indicacao_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2799/indicacao_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2800/indicacao_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2803/indicacao_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2844/indicacao_n_123-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2846/indicacao_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2857/indicacao_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2858/indicacao_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2859/indicacao_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2865/indicacao_128-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2874/indicacao_129-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2875/indicacao_130-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2876/indicacao_131-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2878/indicacao_132-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2879/indicacao_133-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2886/indicacao_134-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2887/indicacao_135-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2894/indicacao_136-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacao_137-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2896/indicacao_138-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2897/indicacao_139-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2924/indicacao_140-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_144-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_145-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2936/indicacao_150-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2944/indicacao_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2945/indicacao_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2947/indicacao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2948/indicacao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2949/indicacao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2950/indicacao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2951/indicacao_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2959/indicacao_no_159-2023_ver._celsinho.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2960/indicacao_no_160-2023_ver._celsinho.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_no_161-2023_ver._moacir.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_164-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3000/indicacao_165-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3001/indicacao_166-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3002/indicacao_167-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3004/indicacao_168-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_169-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_170-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3019/indicacao_172-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_173-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3021/indicacao_174-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3022/indicacao_175-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_176-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3024/indicacao_177-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_178-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3026/indicacao_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3027/indicacao_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3028/indicacao_181-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3029/indicacao_182-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3030/indicacao_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3046/indicacao_185-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3047/indicacao_186-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3048/indicacao_187-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3049/indicacao_188-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3050/indicacao_189-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3060/indicacao_no_190-20213.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3061/indicacao_no_191-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3066/indicacao_no_192-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3067/indicacao_no_193-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3068/indicacao_no_194-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3069/indicacao_no_195-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_no_196-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3085/indicacao_no_197-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3086/indicacao_no_198-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3087/indicacao_n_199-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3088/indicacao_no_200-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3089/indicacao_no_201-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_no_202-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_no_203-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3099/indicacao_no_207-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_no_208-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_no_209-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3109/indicacao_no_210-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3110/indicacao_no_211-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3111/indicacao_no_212-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3118/indicacao_no_214-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3121/indicacao_no_215-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3132/indicacao_no_216-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3133/indicacao_no_217-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3134/indicacao_no_218-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3135/indicacao_no_219-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3145/indicacao_no_222-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3147/indicacao_no_223-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2516/mocao_01.2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2517/mocao_02.2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2518/mocao_03.2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2574/mocao_07.23.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2575/mocao_08.23.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2576/mocao_09.23.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2597/mocao_10.23.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2598/mocao_11.23.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2599/mocao_12.23.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2600/mocao_13.23.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2601/mocao_14.23.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2602/mocao_15.23.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2603/mocao_16.23.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2604/mocao_17.23.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2614/mocao_18.23.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2627/mocao_24.2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2629/mocao_25.2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2634/mocao_26.2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2635/mocao_27.2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2636/mocao_28.2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2637/mocao_29.2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2704/mocao_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2708/mocao_43.23.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2709/mocao_44.23.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2712/mocao_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2714/mocao_46.23.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2719/mocao_47.23.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2720/mocao_48.23.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2721/mocao_49.23.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2722/mocao_50.23.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2740/mocao_54.23.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2742/mocao_55.23.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2744/mocao_56.23.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2781/mocao_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2804/mocao_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2805/mocao_73-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2806/mocao_74-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2807/mocao_75-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2808/mocao_76-2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2809/mocao_77-2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2810/mocao_78-2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2812/mocao_79-2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2842/mocao_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2853/mocao_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2855/mocao_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2856/mocao_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2870/mocao_88-2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2871/mocao_89-2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2872/mocao_90-2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2873/mocao_91-2023.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2877/mocao_92-2023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2880/mocao_93-2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2881/mocao_94-20231.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2882/mocao_95-2023.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2883/mocao_96-2023.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2884/mocao_97-2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2885/mocao_98-2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2888/mocao_99-2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2898/mocao_100-2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2941/mocao_108-2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2942/mocao_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2943/mocao_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2957/mocao_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3008/mocao_126-2023.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3009/mocao_127-2023.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3017/mocao_129-2023.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3018/mocao_130-2023.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3031/mocao_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3038/mocao_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3044/mocao_134-2023.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3045/mocao_135-2023.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3051/mocao_136-2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3052/mocao_137-2023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3053/mocao_138-2023.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3054/mocao_139-2023.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3062/mocao_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3063/mocao_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3064/mocao_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3090/mocao_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3091/mocao_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3102/mocao_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3112/mocao_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3119/mocao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3130/mocao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3131/mocao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3136/mocao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3144/mocao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2573/emenda_modificativa_01-2023.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2626/emenda_modificativa_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2811/emenda_modificativa_pl_49-2023.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3036/emenda_modificativa_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3122/emenda_modificativa_no_01_-_loa.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3123/emenda_modificativa_no_2-loa.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2824/emenda_supressiva_pl_53-2023.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3037/emenda_supressiva_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2670/edital_de_convocacao_extraordinaria_marco_2023.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2902/edital_de_convocacao_extraordinaria_marco_2023.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3152/edital_de_convocacao_prefeitura_certo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3120/88757-2022wm_parte_1.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2669/referendamento_edirce.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2678/edital_de_convocacao_no_01-2023_camara.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2867/edital_de_convocacao_sessao_ex._de_29_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2911/edital_de_convocacao_no_03-2023_de_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3162/edital_de_convocacao_no_04-2023_de_sessao_extraordinaria_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2546/projeto_lei_complementar_anistia_c.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2579/projeto_de_lei_-_altera_lei_028_2022_-__13_salario.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2649/projeto_de_lei_regulamenta_departamento_de_transito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2683/plc_04.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_lei_cargos_concurso.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2847/projeto_de_lei_departamento_de_imprensa_ok.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2864/projeto_de_lei_complementar_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2922/projeto_de_lei_cria_coordenacao_contabil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2923/projeto_de_lei_complementar_parcelamento_e_uso_do_solo_ok_revisada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3073/projeto_de_lei_altera_lei_lei_123_2014_escolaridade_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3074/projeto_de_lei_requisito_promocao_de_classe_d_para_e.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3124/projeto_de_lei_-_altera_lei_174_de_2018__profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3128/projeto_de_lei_incentivo_fiscal_agricola_alvorada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3129/projeto_de_lei_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3154/projeto_de_lei_-_altera_lei_123_de_2014_-_evolucao_classe_ace_acs.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3158/projeto_de_lei__altera_anexo_x__lei_complementar_163_2017_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3163/projeto_lei_complementar_refis_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_lei_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2520/projeto_de_lei_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2521/projeto_de_lei_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2524/projeto_de_lei_unidade_saude_c.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2526/projeto_de_lei_micro_revestimento_c.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2527/projeto_de_lei_construcao_escola_c.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2529/projeto_de_lei_aeroporto_c.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2531/projeto_de_lei_veiculo_sec_turismo__c.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2534/projeto_de_lei_circuito_equestre_c.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2536/projeto_de_lei_diesel_aldeias_c.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_de_lei_assistencia_c.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2540/projeto_de_lei_society_c.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2541/projeto_de_lei_casas_populares_c.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2544/projeto_de_lei_guatapara.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2547/projeto_de_lei_diarias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2577/projeto_de_lei_cria_fundo_municipal_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2578/projeto_de_lei_cria_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2628/projeto_de_lei_termo_de_colaboracao_hospital_do_cancer.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2648/projeto_de_lei_altera_beneficios_eventuais_1114_de_2013.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2645/projeto_de_lei_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2646/projeto_de_lei_kit_material_escolar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2647/projeto_de_lei_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2663/projeto_de_lei_apae_convenio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2664/projeto_de_lei_doacao_pro_memoria.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2665/projeto_de_lei_assentamento_suya.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2666/projeto_de_lei_assentamento_guatapara.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2672/projeto_de_lei_altera_lei_cmdca.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2680/projeto_de_lei_altera_valor_conselheiro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2699/projeto_de_lei_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2700/projeto_de_lei_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2710/projeto_de_lei_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2711/projeto_de_lei_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2713/pl_33.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2716/projeto_de_lei_altera_consignado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2717/projeto_de_lei_cat.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2718/projeto_de_lei_ctg.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2731/projeto_de_lei_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2734/prevican.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2735/projeto_de_lei_calculo_atuarial.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2736/projeto_de_lei_ifmt.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2737/projeto_de_lei_assentamento_suya_reforma.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2738/projeto_de_lei_altera_convenio_culuene.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2739/projeto_de_lei_conseg_-_auxilio_seguranca_escola_ok.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2755/projeto_de_lei_altera_lei_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2756/projeto_de_lei_cooperacao_tecnica_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2757/projeto_de_lei_altera_lei_1282__2017_cessao_servidores_apae.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2761/projeto_de_lei_adac_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2762/pl_48.2023_12052023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2763/pl_49.2023_12052023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2774/projeto_de_lei_casa_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2775/projeto_de_lei_operacao_de_credito_finisa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2776/projeto_de_lei_arquivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2817/projeto_de_lei_rga.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2818/projeto_de_lei_alienacao_setor_industrial.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2822/projeto_de_lei_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2823/projeto_de_ler_no_56-2023_c.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2845/projeto_de_lei_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto_de_lei_cessao_servidor_2_ok.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2849/projeto_de_lei_reurb_ok.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2850/projeto_de_lei_alteracao_lei_n.o_1498_2020_ok.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2851/projeto_de_lei_permissao_uso_bem_publico_ok.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2852/dispoe_sobre_autorizacao_permuta.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2906/projeto_de_lei_aquisicao_oleo_diesel.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2907/projeto_de_lei_3_de_maio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2908/projeto_de_lei_aditivo_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_lei_excesso_de_arrecadacao_26__milhoes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2917/projeto.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2918/projeto_de_lei_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2919/projeto_de_lei_prova_loteamento_parque_flamboyant_iii_ok.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2920/projeto_de_lei_regulamenta_uso_parque_de_exposicoes_ok.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2921/projeto_de_lei_zoneamento_uso_e_ocupacao_do_solo_ok_revisada.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2926/projeto_de_lei_acordo_de_cooperacao_epac.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2946/projeto_de_lei_desafetar_e_doar_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2958/projeto_de_lei_ldo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2963/projeto_de_lei_aldeias_indigenas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2964/projeto_de_lei_uber.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2965/projeto_de_lei_300.00000_saude_van.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2966/projeto_de_lei_excesso_de_arrecadacao_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2967/projeto_de_lei_-_altera_lei_1.114_de_2013_-_beneficios_eventuais_andarilhos-_timbrado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2968/projeto_de_lei_600.000-_saude.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2984/projeto_de_lei-__revoga_lei_1.765_-_doacao_de_area_niki_ok.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2985/projeto_de_lei_doacao_thomas_ok.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2986/projeto_de_lei_festival_da_cancao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2987/projeto_de_lei_altera_lei_conselho_do_trabalho_ok.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2988/projeto_de_lei_festival_de_pesca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2989/saude.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2990/projeto_de_lei_esporte.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3011/projeto_de_lei_no_88-2023_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3012/projeto_de_lei_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3013/projeto_de_lei_no_90-2023_indigenas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3015/projeto_de_lei_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3016/projeto_de_lei_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3032/centro_universaitario.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3033/saude_2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3034/esporte_2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3035/projeto_de_lei_parceria_ifmt.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3041/loa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3042/matriculas_ser_famila.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3043/projeto_de_lei_altera_lei_1779_5_milhoes_ok.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3070/projeto_de_lei_convenio_idoso.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3071/projeto_de_lei_altera_conselho_idoso.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3072/projeto_de_lei_fixa_piso_enfermagem_tecnico_e_auxiliar_de_saude.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3103/projeto_de_lei__feira_de_empreendedor_ok.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3104/projeto_de_lei_circuito_equestre_ok.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3105/projeto_de_lei_quintais_produtivos_ok.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3106/projeto_de_lei_altera_lei_condema_ok.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3107/projeto_de_lei_cria_escola__denise_pertile_ok.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3108/projeto_lei_setor_industrial_alteracao_ok.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3125/projeto_de_lei_fundo_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3126/projeto_de_lei_autoriza_processo_seletivo_ifmt.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_de_lei_jeton_prevican.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3141/projeto_lei_orcamento_abrir_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3156/projeto_de_lei_superavit_1_296_000.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3161/projeto_de_lei_excesso_de_arrecadacao_700_mil.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3165/projeto_de_lei_altera_industrial.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3083/projeto_de_decreto_legislativo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2543/projeto_de_resolucao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2623/projeto_de_resolucao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2991/projeto_de_resolucao_no_03-2023_dias_folga.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2992/projeto_de_resolucao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2993/projeto_de_resolucao_no_05-20231.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3065/projeto_de_resolucao_no_6-2023_.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2522/requerimento__votacao_de_projeto__001-2023-_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2523/requerimento__votacao_de_projeto__002_-2023-_assistencia_social_3.155.63904.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2525/requerimento__votacao_de_projeto__003-2023-_assistencia_social_50.00000.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2528/requerimento__votacao_de_projeto__004-2023-_circuito_equestre.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2530/requerimento__votacao_de_projeto__005-2023-_reforma_escola.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2532/requerimento--votacao-de-projeto--006-2023--aldeias.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2533/requerimento__votacao_de_projeto__007-2023-_lama_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2535/requerimento_de_votacao_008-2023_-_campo_society.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2537/requerimento_de_votacao_009-2023_saude.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2538/requerimento_de_votacao_010_-2023__caminonete_turismo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2651/requerimento_de_votacao_011_-2023__-jari.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2652/requerimento_de_votacao_012-2023__-_benficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2653/requerimento_de_votacao_013-2023__-_operacao_de_credito_2.321.37529.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2660/requerimento_de_votacao_014-2023__-_educacao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2661/requerimento_de_votacao_015-2023__-_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2671/requerimento_de_votacao_016-2023__-_cmdca.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2733/requerimento_de_votacao_17-2023__-_prevican.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2760/requerimento_de_votacao_18-2023__-_servidor_da_apae.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2758/requerimento_de_votacao_19-2023__-_escolha_conselho.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2759/requerimento_de_votacao_20-2023__-_ribeirao_cascalheira.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2903/requerimento_de_votacao_21-2023__-.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2904/requerimento_de_votacao_22-2023__-.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2905/requerimento_de_votacao_23-2023__-.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2909/requerimento_de_votacao_24-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2982/requerimento_de_votacao_25-_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2983/requerimento_de_votacao_26-_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3075/requerimento_de_votacao_27-_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3076/requerimento_de_votacao_28-_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3077/requerimento_de_votacao_29-_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3140/requerimento_de_votacao_30-_2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3172/requerimento_de_votacao_31-_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3173/requerimento_de_votacao_32-_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_de_votacao_33-_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3175/requerimento_de_votacao_34-_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3176/requerimento_de_votacao_35-_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3177/requerimento_de_votacao_36-_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2548/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2549/requerimento_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2550/requerimento_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2551/requerimento_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2552/requerimento_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2553/requerimento_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2554/requerimento_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2555/requerimento_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2556/requerimento_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2557/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2558/requerimento_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2638/requerimento_marcia.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2659/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2654/requerimento_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2655/requerimento_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2656/requerimento_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2657/requerimento_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2658/requerimento_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2679/requerimento_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2705/requerimento_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2741/requerimento_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2743/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2829/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2841/requerimento_30-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2843/requerimenti_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2854/requerimento_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2868/requerimento_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2869/requerimento_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2891/requerimento_35-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2892/requerimento__36-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2893/requerimento_37-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2912/requerimento_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2914/requerimento_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2952/requerimento_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2953/requerimento_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2961/requerimento_ver._ba_dourado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2975/requerimento_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2976/requerimento_46-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2977/requerimento_47-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2978/requerimento_48-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2994/requerimento_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2995/requerimento_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3003/requerimento_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3055/requerimento_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3056/requerimento_53-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3057/requerimento_54-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3078/requerimento_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3079/rerquerimento_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3080/requerimento_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3081/requerimento_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3082/requerimento_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3142/requerimento_com_atestado_ver._marcia.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3143/requerimento_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3146/requerimento_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3166/requerimento_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3167/requerimento_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3169/requerimento_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3170/requerimento_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2512/indicacao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2513/indicacao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2514/indicacao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2515/indicacao_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2542/indicacao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2559/indicacao_06-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2560/indicacao_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2561/indicacao_no_08-2023-_solicitacao_de_analise_para_implantacao_de_faixa_elevada.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2562/indicacao_no_09-2023_-_solicitacao_para_delimitacao_da_estrada_de_acesso_a_hipica.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2580/indicacao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2581/indicacao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2582/indicacao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2583/indicacao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2584/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2585/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2586/indicacao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2587/indicacao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2588/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2589/indicacao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2590/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2591/indicacao_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2592/indicacao_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2593/indicacao_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2594/indicacao_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2595/indicacao_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2596/indicacao_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2605/indicacao_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2606/indicacao_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2607/indicacao_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2608/indicacao_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2609/indicacao_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2610/indicacao_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2624/indicacao_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2625/indicacao_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2630/indicacao_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2631/indicacao_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2632/indicacao_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2633/indicacao_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2643/indicacao_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2681/indicacao_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2690/indicacao_no_60-2023_sancler.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2689/indicacao_no_61-2023_sancler.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2701/indicacao_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2702/indicacao_no_69-2023_ver._celsinho.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2730/indicacao_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2732/indicacao_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2745/indicacao_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2754/indicacao_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2764/indicacao_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2765/indicacao_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2770/indicacao_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2771/indicacao_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2772/indicacao_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2773/indicacao_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2780/indicacao_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2784/indicacao_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2785/indicacao_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2786/indicacao_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2796/indicacao_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2797/indicacao_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2798/indicacao_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2799/indicacao_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2800/indicacao_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2803/indicacao_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2844/indicacao_n_123-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2846/indicacao_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2857/indicacao_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2858/indicacao_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2859/indicacao_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2865/indicacao_128-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2874/indicacao_129-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2875/indicacao_130-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2876/indicacao_131-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2878/indicacao_132-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2879/indicacao_133-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2886/indicacao_134-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2887/indicacao_135-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2894/indicacao_136-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacao_137-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2896/indicacao_138-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2897/indicacao_139-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2924/indicacao_140-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_144-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_145-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2936/indicacao_150-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2944/indicacao_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2945/indicacao_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2947/indicacao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2948/indicacao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2949/indicacao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2950/indicacao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2951/indicacao_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2959/indicacao_no_159-2023_ver._celsinho.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2960/indicacao_no_160-2023_ver._celsinho.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_no_161-2023_ver._moacir.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_164-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3000/indicacao_165-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3001/indicacao_166-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3002/indicacao_167-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3004/indicacao_168-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_169-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_170-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3019/indicacao_172-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_173-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3021/indicacao_174-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3022/indicacao_175-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_176-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3024/indicacao_177-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_178-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3026/indicacao_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3027/indicacao_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3028/indicacao_181-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3029/indicacao_182-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3030/indicacao_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3046/indicacao_185-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3047/indicacao_186-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3048/indicacao_187-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3049/indicacao_188-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3050/indicacao_189-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3060/indicacao_no_190-20213.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3061/indicacao_no_191-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3066/indicacao_no_192-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3067/indicacao_no_193-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3068/indicacao_no_194-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3069/indicacao_no_195-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_no_196-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3085/indicacao_no_197-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3086/indicacao_no_198-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3087/indicacao_n_199-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3088/indicacao_no_200-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3089/indicacao_no_201-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_no_202-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_no_203-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3099/indicacao_no_207-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_no_208-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_no_209-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3109/indicacao_no_210-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3110/indicacao_no_211-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3111/indicacao_no_212-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3118/indicacao_no_214-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3121/indicacao_no_215-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3132/indicacao_no_216-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3133/indicacao_no_217-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3134/indicacao_no_218-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3135/indicacao_no_219-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3145/indicacao_no_222-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3147/indicacao_no_223-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2516/mocao_01.2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2517/mocao_02.2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2518/mocao_03.2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2574/mocao_07.23.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2575/mocao_08.23.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2576/mocao_09.23.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2597/mocao_10.23.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2598/mocao_11.23.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2599/mocao_12.23.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2600/mocao_13.23.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2601/mocao_14.23.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2602/mocao_15.23.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2603/mocao_16.23.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2604/mocao_17.23.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2614/mocao_18.23.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2627/mocao_24.2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2629/mocao_25.2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2634/mocao_26.2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2635/mocao_27.2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2636/mocao_28.2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2637/mocao_29.2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2704/mocao_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2708/mocao_43.23.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2709/mocao_44.23.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2712/mocao_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2714/mocao_46.23.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2719/mocao_47.23.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2720/mocao_48.23.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2721/mocao_49.23.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2722/mocao_50.23.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2740/mocao_54.23.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2742/mocao_55.23.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2744/mocao_56.23.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2781/mocao_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2804/mocao_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2805/mocao_73-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2806/mocao_74-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2807/mocao_75-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2808/mocao_76-2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2809/mocao_77-2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2810/mocao_78-2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2812/mocao_79-2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2842/mocao_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2853/mocao_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2855/mocao_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2856/mocao_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2870/mocao_88-2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2871/mocao_89-2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2872/mocao_90-2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2873/mocao_91-2023.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2877/mocao_92-2023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2880/mocao_93-2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2881/mocao_94-20231.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2882/mocao_95-2023.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2883/mocao_96-2023.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2884/mocao_97-2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2885/mocao_98-2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2888/mocao_99-2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2898/mocao_100-2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2941/mocao_108-2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2942/mocao_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2943/mocao_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2957/mocao_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3008/mocao_126-2023.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3009/mocao_127-2023.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3017/mocao_129-2023.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3018/mocao_130-2023.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3031/mocao_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3038/mocao_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3044/mocao_134-2023.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3045/mocao_135-2023.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3051/mocao_136-2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3052/mocao_137-2023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3053/mocao_138-2023.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3054/mocao_139-2023.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3062/mocao_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3063/mocao_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3064/mocao_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3090/mocao_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3091/mocao_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3102/mocao_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3112/mocao_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3119/mocao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3130/mocao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3131/mocao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3136/mocao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3144/mocao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2573/emenda_modificativa_01-2023.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2626/emenda_modificativa_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2811/emenda_modificativa_pl_49-2023.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3036/emenda_modificativa_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3122/emenda_modificativa_no_01_-_loa.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3123/emenda_modificativa_no_2-loa.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2824/emenda_supressiva_pl_53-2023.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3037/emenda_supressiva_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2670/edital_de_convocacao_extraordinaria_marco_2023.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2902/edital_de_convocacao_extraordinaria_marco_2023.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3152/edital_de_convocacao_prefeitura_certo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3120/88757-2022wm_parte_1.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2669/referendamento_edirce.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2678/edital_de_convocacao_no_01-2023_camara.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2867/edital_de_convocacao_sessao_ex._de_29_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/2911/edital_de_convocacao_no_03-2023_de_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2023/3162/edital_de_convocacao_no_04-2023_de_sessao_extraordinaria_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="116.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>