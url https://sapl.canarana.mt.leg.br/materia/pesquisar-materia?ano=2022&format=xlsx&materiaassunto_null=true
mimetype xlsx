--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,2550 +54,2550 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2030/revisao_da_lei_organica_no_01-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2030/revisao_da_lei_organica_no_01-2022.pdf</t>
   </si>
   <si>
     <t>REVISA INTEGRALMENTE O TEXTO DA LEI ORGÂNICA DO MUNICÍPIO DE CANARANA/MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jocasta</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2253/pelom_02.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2253/pelom_02.2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração na Lei Orgânica Municipal, e dá outras Providências</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Paulinho, Rafael Govari, Soni, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2401/projeto_de_emenda_a_lei_organica_no_03-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2401/projeto_de_emenda_a_lei_organica_no_03-2022.pdf</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1890/plc_01.2022_08022022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1890/plc_01.2022_08022022.pdf</t>
   </si>
   <si>
     <t>“ACRESCENTA DISPOSITIVO À LEI COMPLEMENTAR MUNICIPAL Nº 040/2003 (CÓDIGO DE POSTURAS MUNICIPAL) ”.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>Fabio Marcos Pereira de Faria</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1904/conceder_anistia_de_multas_juros_e_parcelamento_de_debitos_inscritos_divida_ativa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1904/conceder_anistia_de_multas_juros_e_parcelamento_de_debitos_inscritos_divida_ativa.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a conceder anistia de multa, juros e parcelamento de débitos inscritos em Dívida Ativa e dá outras providências”.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1905/revitalizacao_rm_e_estradas_vicinais.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1905/revitalizacao_rm_e_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revitalização da Lei das Rodovias Municipais (RM) e as Estradas Vicinais (EV) do município de Canarana- MT e dá outras providências”.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2010/projeto_de_lei_complementar_004-2022_dispoe_sobre_a_fixacao_de_valores_plantoes_e_sobreavisos.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2010/projeto_de_lei_complementar_004-2022_dispoe_sobre_a_fixacao_de_valores_plantoes_e_sobreavisos.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação de novos valores de plantões e sobreavisos estabelecidos pelas Leis Complementares n.º 143/2015, n.º 146/2015 e n.º 159/2017 e, dá outras providências”;</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2011/rm_e_estradas_vicenais.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2011/rm_e_estradas_vicenais.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre atualização da Lei de criação das Rodovias Municipais (RM) e as Estradas Vicinais (EV) do Município de Canarana-MT e dá outras providências”;</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2027/dispoe_sobre_alteracao_do_paragrafo_1_lei_complementar_028.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2027/dispoe_sobre_alteracao_do_paragrafo_1_lei_complementar_028.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração do parágrafo 1o, do art. 142, da Lei Complementar 028, de 23 de dezembro de 2002, fixa novos valores das diárias a serem pagas aos agentes políticos e servidores do Município, e dá outras providências”.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2073/plc_07.2022_02052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2073/plc_07.2022_02052022.pdf</t>
   </si>
   <si>
     <t>Dipõe sobre a nova redação da Estrutura Administrativa e Organizacional da Câmara Municipal de Canarana-MT e dá outras providências.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2090/alteracao_lei_complementar_163-_codigo_tributario_nacional.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2090/alteracao_lei_complementar_163-_codigo_tributario_nacional.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração na Lei Complementar 163, de 03 de outubro de 2017, que instituiu o Código Tributário Municipal e estabeleceu normas gerais de direito tributário aplicáveis ao município de Canarana – Mato Grosso, e dá outras providências”.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2089/dispoe_sobre_nova_redacao_do_codigo_de_posturas_municipal.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2089/dispoe_sobre_nova_redacao_do_codigo_de_posturas_municipal.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a nova redação do Código de Posturas Municipal”;</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2158/projeto_de_lei_complementar_no_10-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2158/projeto_de_lei_complementar_no_10-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar N° 121, de 28 de março de 2014 que dispõe sobre a reestruturação do Plano de Cargos, Carreiras e Vencimentos - PCCV dos Servidores Públicos da Câmara Municipal de Canarana - MT e dá outras providências.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2192/projeto_de_le_cargos.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2192/projeto_de_le_cargos.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre criação de cargos de provimento efetivo e de provimento em comissão; modificação parcial do Anexo I da Lei Complementar n.º 029/2002, e revoga a redação do § 3.º do art. 4.º da lei Complementar n.º 125/2014, e dá outras providências”;</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2193/lei_gratificacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2193/lei_gratificacao.pdf</t>
   </si>
   <si>
     <t>“Altera parcialmente a lei Complementar n.º 164/2018, e dá outras providências”.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2194/lei_acs_e_ace.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2194/lei_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o piso salarial dos Agentes de Comunitários de saúde e Agentes de Combate às Endemias, conforme Emenda Constitucional n.º 120, de 5 de maio de 2022, e dá outras providências”;</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2204/projeto_de_lei_cargos_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2204/projeto_de_lei_cargos_1.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Complementar- Dispõe sobre criação de cargos de provimento efetivo e provimento em comissão. Modifica parcialmente o Anexo I da Lei Complementar nº 029/2002, e altera a redação do § 3º do art. 4º da Lei Complementar nº 125/2014, e dá outras providências</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2220/altera_a_lei_206-2022_cargos.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2220/altera_a_lei_206-2022_cargos.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Complementar: “Altera parcialmente a Lei Complementar nº 206/2022 e atualiza o Anexo I da Lei Complementar nº 029/2002, e dá outras providências”;</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2324/altera_a_lei_complementar_204-2022_gratificacoes.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2324/altera_a_lei_complementar_204-2022_gratificacoes.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Complementar- ”Altera a Lei Complementar nº 204/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2326/altera_a_lei_complementar_143-2015.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2326/altera_a_lei_complementar_143-2015.pdf</t>
   </si>
   <si>
     <t>- Projeto de lei Complementar- “Altera o artigo 13 da Lei Complementar nº 143/2015, que instituiu no âmbito da Administração Direta e Indireta do Município de Canarana – MT o regime de trabalho por turnos, de sobreaviso e o de plantão e artigo 10-A da Lei Complementar nº 146/2015, que alterou dispositivo da Lei Complementar 143/2015 e dá outras providencias”.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2347/projeto_de_lei__dispoe_sobre_a_lteracao_da_lei_cmplementar_028.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2347/projeto_de_lei__dispoe_sobre_a_lteracao_da_lei_cmplementar_028.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Complementar: “Dispõe sobre a alteração de dispositivo da Lei Complementar 028, de 23 de dezembro de 2002, quanto à remuneração do serviço extraordinário, e dá outras providencias”.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2495/projeto_de_lei_-_altera__lei_028_2022_-_licenca_mandato_classista.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2495/projeto_de_lei_-_altera__lei_028_2022_-_licenca_mandato_classista.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Complementar: “Dispõe sobre a alteração de dispositivo da Lei Complementar 028, de 23 de dezembro de 2002, quanto a duração da Licença para o Desempenho de Mandato Classista, e dá outras providencias”;</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1876/projeto_de_lei_altera_1.607-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1876/projeto_de_lei_altera_1.607-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal Nº 1.607, de 17 de Dezembro de 2021, que concedeu a complementação salarial aos profissionais da Educação Básica da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1877/pl_02.2022_04022022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1877/pl_02.2022_04022022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal nº 1.518 de 18 de agosto de 2020, que fixa os subsídios dos Vereadores e do Presidente da Câmara Municipal de Canarana.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>Paulinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1878/pl_03.2022_04022022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1878/pl_03.2022_04022022.pdf</t>
   </si>
   <si>
     <t>Institui o Dia em Memória às Vitimas do Coronavírus (COVID 19), no Município de Canarana/MT.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1894/atualiza_rga_dos_servidores_do_poder_executivo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1894/atualiza_rga_dos_servidores_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>“Estabelece o índice de Revisão Geral na remuneração dos servidores do poder executivo, e dá outras providências”.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1897/estabelece_o_indice_de_revisao_geral_dos_legislativo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1897/estabelece_o_indice_de_revisao_geral_dos_legislativo.pdf</t>
   </si>
   <si>
     <t>”Estabelece o índice de Revisão Geral dos vereadores e servidores do poder legislativo e dá outras providências”;</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1898/dispoe_sobre_abertura_de_credito_adcional_suplementar_por_excesso_de_arrecadacao_convenio_898532-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1898/dispoe_sobre_abertura_de_credito_adcional_suplementar_por_excesso_de_arrecadacao_convenio_898532-2020.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação (CONVÊNIO 898532/2020), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”;</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1899/dispoe_sobre_abertura_de_credito_adcional__especial_por_excesso_de_arrecadacao_convenio_1648-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1899/dispoe_sobre_abertura_de_credito_adcional__especial_por_excesso_de_arrecadacao_convenio_1648-2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio 1648-2021), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.”</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1900/atualiza_o_piso_salarial_para_os_profissionais_da_educacao_basica.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1900/atualiza_o_piso_salarial_para_os_profissionais_da_educacao_basica.pdf</t>
   </si>
   <si>
     <t>”Atualiza o Piso Salarial para os Profissionais, inclusive inativos e pensionistas, da Educação Básica Municipal, e dá outras providências”;</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1901/dispoe__sobre_autorizacao_para_apertura_de_credito_adcional_especial_convenio_056-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1901/dispoe__sobre_autorizacao_para_apertura_de_credito_adcional_especial_convenio_056-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio 0056/2022), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”;</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1902/firmar_termo_de_convenio_com_o_centro_cultural_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1902/firmar_termo_de_convenio_com_o_centro_cultural_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar termo de Convênio com o Centro Cultural e Artístico de Canarana e dá outras providências</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1903/conceder_incentivo_acs.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1903/conceder_incentivo_acs.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder o incentivo financeiro adicional aos Agentes Comunitários de Saúde - ACS, e aos Agentes de Combate às Endemias, e dá outras providências.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1916/ubs_indigena.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1916/ubs_indigena.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a construir uma Unidade Básica de Saúde Indígena – UBSI, e dá outras providências”.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_-_nao_exigencia_de_vacina.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_-_nao_exigencia_de_vacina.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA EXIGÊNCIA DE APRESENTAÇÃO DE CARTÃO DE VACINAÇÃO CONTRA A COVID-19 PARA ACESSO A BENS, BENEFÍCIOS, SERVIÇOS OU LUGARES NO ÂMBITO DO MUNICÍPIO DE CANARANA-MT.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1963/abertura_de_credito_adcional_1.000.000.00.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1963/abertura_de_credito_adcional_1.000.000.00.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.” R$ 1.000.000,00 – Saúde Indígena;</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1964/abertura_de_credito_adicional_450.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1964/abertura_de_credito_adicional_450.00000.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”; R$ 450.000,00 – Educação – notebooks;</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1965/abertura_de_credito_adcional_325.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1965/abertura_de_credito_adcional_325.00000.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei que: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”; R$ 325.000,00 – Educação – uniformes.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1966/abrir_credito_adicional_suplementar_por_superavit.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1966/abrir_credito_adicional_suplementar_por_superavit.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Superávit Financeiro e dá outras providências”;</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>BA Dourado</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_no_18-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_no_18-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE NO ATENDIMENTO AOS DIABÉTICOS EM CLÍNICAS, LABORATÓRIOS, HOSPITAIS DA REDE PÚBLICA E PRIVADA DO MUNICÍPIO DE CANARANA/MT.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>Celsinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1998/projeto_de_lei_no_19-2022_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1998/projeto_de_lei_no_19-2022_.pdf</t>
   </si>
   <si>
     <t>Reconhece no Município de Canarana, Estado de Mato Grosso, o dia 9 de julho como o dia dos Colecionadores, Atiradores e Caçadores e suas atividades como atividade de risco, configurando efetiva necessidade e exposição à situação de risco à vida e incolumidade física, conforme os termos do art. 10 da Lei Federal n° 10.826 de 2003.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2002/dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_20.700.000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2002/dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_20.700.000.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação e dá Outras Providências; R$ 20.700.000,00;</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2003/dispoe_sobre_a_autorizacao_abertura_de_credito_adcional_convenio_0879-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2003/dispoe_sobre_a_autorizacao_abertura_de_credito_adcional_convenio_0879-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação (Convênio 0879-2021), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”; R$ 50.814,00 – Educação – uniformes banda;</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2004/dispoe_sobre_autorizacapo_para_abertura_de_credito_emenda_300.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2004/dispoe_sobre_autorizacapo_para_abertura_de_credito_emenda_300.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação (Emenda Parlamentar), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”; R$ 300.000,00 – Saúde – ambulância;</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2005/altera_1.613_de_08_de_fevereiro_de_2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2005/altera_1.613_de_08_de_fevereiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.613 de 08 de fevereiro de 2022, que dispõe sobre autorização ao Poder Executivo de firmar termo de parceria com o Instituto Federal de Educação, Ciências e Tecnologia de Mato Grosso (IFMT) e dá outras providências;</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2006/dispoe_sobre_autorizacaopara_abertura_de_credito_adcional_especial_-_cobertura_de_dotacoes.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2006/dispoe_sobre_autorizacaopara_abertura_de_credito_adcional_especial_-_cobertura_de_dotacoes.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por anulação de dotações, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências;</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2007/fixa_valores_de_diarias_de_servidores.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2007/fixa_valores_de_diarias_de_servidores.pdf</t>
   </si>
   <si>
     <t>Fixa novos valores das diárias a serem pagas aos agentes políticos e servidores do Município, revoga a Lei n.º 1.304/2017 e dá outras providências;</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2008/dispoe_sobre_alteracao_no_dispositivo_na_lei_municipal_1.387.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2008/dispoe_sobre_alteracao_no_dispositivo_na_lei_municipal_1.387.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivo na Lei Municipal n.º 1.387, de 07 de agosto de 2018, que trata da concessão de empréstimos sob garantia de consignação em folha de pagamento, e dá outras providências;</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2009/acs.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2009/acs.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivo financeiro adicional a Agentes Comunitários de Saúde – ACS, e a Agentes de Combate às Endemias ACE e, dá outras providências;</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2026/dispoe_sobre_autorizacao_para_inserir_item_a_lei_1.571.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2026/dispoe_sobre_autorizacao_para_inserir_item_a_lei_1.571.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização, para que o Executivo insira item à Lei n.º 1.571/2021 – Plano Plurianual, para o Quadriênio de 2018/2021”;</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2028/pl_29.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2028/pl_29.2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO DO MUNICÍPIO DE CANARANA – MT A INSTITUIR ADICIONAL DE PERICULOSIDADE PARA OS SERVIDORES EFETIVOS OCUPANTES DO CARGO DE VIGILANTE LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2044/pl_30.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2044/pl_30.22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal nº 1.519 de 18 de agosto de 2020, que fixa o subsídio mensal do Prefeito, vice-prefeito e secretários municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2049/dispoe_sobre_alteracao_na_lei_1.611.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2049/dispoe_sobre_alteracao_na_lei_1.611.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei Municipal nº 1.611, de 08 de fevereiro de 2022, que estabeleceu o índice de Revisão Geral na remuneração dos servidores do poder executivo, e dá outras providências”.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Celsinho, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2053/pl_32.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2053/pl_32.22.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O DIA DO FUTEBOL AMADOR NO MUNICÍPIO DE CANARANA, ESTADO DE MATO GROSSO E DA OUTRAS PROVIDÊNCAIS”.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2069/ldo_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2069/ldo_2023.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual de 2023 e dá outras providências. ”</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Márcia</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2082/pl_34.2022_02052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2082/pl_34.2022_02052022.pdf</t>
   </si>
   <si>
     <t>"Institui nas escolas do Município  de Canarana/MT, o Programa “Direito na Escola”.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2083/pl_35.2022_02052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2083/pl_35.2022_02052022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de afixar em lugar visível e de fácil  acesso ao público, a escala de todos os funcionários de serviço e jornada de trabalho, naquele estabelecimento, incluindo técnicos, médicos plantonistas e suas especialidades, além do responsável pelo plantão em todas as Unidades de Saúde do Município (PSFs e Hospital ).</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2084/pl_36.2022_02052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2084/pl_36.2022_02052022.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Canarana/MT o “Programa Horta Urbana”, mediante aproveitamento de terrenos dominiais ociosos do Município e de terrenos particulares ociosos, e dá outras providências.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2086/pl_37.2022_020520221.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2086/pl_37.2022_020520221.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A CONCEDER APOIO CULTURAL A ASSOCIAÇÃO COMUNITÁRIA VIDA NOVA DE CANARANA, NA FORMA DE SUBVENÇÃO SOCIAL.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2087/uso_e_ocupacao_do_solo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2087/uso_e_ocupacao_do_solo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Zoneamento, Ocupação e Uso do Solo Urbano e dá Providências”;</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2088/dispoe_sobre_autorizacao_concessao_da_rodoviaria.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2088/dispoe_sobre_autorizacao_concessao_da_rodoviaria.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para concessão do Terminal Rodoviário Municipal à pessoa jurídica de direito privado e dá outras providências”.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2104/pl_40.2022_04052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2104/pl_40.2022_04052022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a transparência na execução de emendas parlamentares indicadas ao Município de Canarana por Senadores, Deputados Estadual e Federal e Vereadores”.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2114/pl_41.22_12052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2114/pl_41.22_12052022.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Concessão de Isenção de IPTU aos Portadores de Doenças Graves, Incapacitantes e aos Doentes em Estágio Terminal, e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2118/pl_42.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2118/pl_42.2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de vagas de estacionamento exclusivo para veículos de transporte escolar em frente às creches e escolas para fins de embarque e desembarque de alunos e dá outras providências”.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2147/dispoe_sobre_alteracao_da_lei_1.623-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2147/dispoe_sobre_alteracao_da_lei_1.623-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração na Lei Municipal n.º 1.623, de 23 de fevereiro de 2022, para constar Casa de Apoio a Equipe de Saúde Indígena, e dá outras providências”;</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2148/dispoe_sobre_a_gestao_democratica.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2148/dispoe_sobre_a_gestao_democratica.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Gestão Democrática nas unidades educacionais da Rede Pública Municipal de Ensino de Canarana – MT e dá outras providências”.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2162/projeto_de_lei_adac_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2162/projeto_de_lei_adac_2.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para firmar Acordo de cooperação com a Associação dos Amigos de Canarana - ADAC, e dá outras providências”;</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2163/pl_46.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2163/pl_46.2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para o município receber bem imóvel, por meio de doação, e dá outras providências”.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2164/celebrar_convenio_de_cooperacao_e_gestao_compartilhada.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2164/celebrar_convenio_de_cooperacao_e_gestao_compartilhada.pdf</t>
   </si>
   <si>
     <t>”Autoriza o município de Canarana, através do Poder Executivo, a celebrar Convênio de Cooperação e Gestão Compartilhada com o município de Água Boa, estado de Mato Grosso, para fim de estabelecer colaboração federativa na organização, regulação, fiscalização e prestação dos serviços públicos municipais, de disposição final de resíduos sólidos urbanos e dá outras providências”.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2202/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adcional.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2202/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adcional.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2203/dispoe_sobre_a_homologacao_do_relatorio_da_reavaliacao_atuarial.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2203/dispoe_sobre_a_homologacao_do_relatorio_da_reavaliacao_atuarial.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a homologação do Relatório da Reavaliação Atuarial de 2022, altera o Custo Normal e modifica o Plano de Amortização do Regime Próprio de Previdência Social, custeados pelo Ente Federativo, conforme diretrizes Emanadas pela Portaria MF 464/2018 e das outras providências”.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2205/dispoe_sobre_autorizacao_para_receber_bens_imoveis.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2205/dispoe_sobre_autorizacao_para_receber_bens_imoveis.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei Dispõe sobre autorização para o município receber bens imóveis, por meio de doação, e dá outras providências.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2219/dispoe_sobre_autorizacao_firmar_convenio_como_motoclube.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2219/dispoe_sobre_autorizacao_firmar_convenio_como_motoclube.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio com o Moto Clube Aventureiros do Xingu”.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2222/dispoe_sobre_autorizacao_para_conceder_direito_real_de_uso-_ifmt.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2222/dispoe_sobre_autorizacao_para_conceder_direito_real_de_uso-_ifmt.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para o Poder Executivo a conceder Direito Real de Uso, de uma área de 250.000m²(25ha), ao INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE MATO GROSSO - IFMT, e dá outras providências”.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2230/pl_53.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2230/pl_53.2022.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Do Agasalho, “Vamos aquecer um Coração Canaranense, no Município De Canarana e dá outras providências.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2231/pl_54.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2231/pl_54.2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL ESCOLA COMUNITÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2259/pl_55.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2259/pl_55.2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SELO EMPRESA INCENTIVADORA DA EDUCAÇÃO DE FUNCIONÁRIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2269/projeto_de_lei_56-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2269/projeto_de_lei_56-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Proibição de incentivos fiscais a empresas  que tenham envolvimento em corrupção de qualquer espécie ou ato de improbidade Administrativa por agente público no Município.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2271/projeto_de_lei_no_57-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2271/projeto_de_lei_no_57-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza desconto mensal de parcelas de Plano de Saúde em folha de pagamento dos servidores públicos municipais ativos e inativos.”</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2272/projeto_de_lei_no_58-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2272/projeto_de_lei_no_58-2022.pdf</t>
   </si>
   <si>
     <t>“Institui sanções administrativas para os casos de vandalismo e dá outras providências.”</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2274/projeto_de_lei_no_59-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2274/projeto_de_lei_no_59-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a responsabilidade do agressor pelo ressarcimento dos custos relacionados aos serviços de saúde prestados pelo município por meio das transferências do fundo de saúde- Sistema único de Saúde (SUS) às vítimas de violência doméstica e familiar e dá outras providências.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2275/projeto_de_lei_no_60-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2275/projeto_de_lei_no_60-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a cassação do Alvará de Funcionamento de estabelecimentos comerciais ou empresas que forem flagradas comercializando, adquirindo, distribuindo, transportando, estocando ou revendendo produtos oriundos de ações criminosas ou tipos ilícitos penais.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2300/credito_adcional_400.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2300/credito_adcional_400.00000.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Emenda Parlamentar Individual), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2301/codigo_sanitario.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2301/codigo_sanitario.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a nova redação do Código Sanitário do Município e dá outras providências”.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2302/projeto_de_lei_lions.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2302/projeto_de_lei_lions.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Poder Executivo Municipal celebrar convênio com o Lions Clube de Canarana, e dá outras providências.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2303/credito_adicional_feican.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2303/credito_adicional_feican.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2304/processo_seletivo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2304/processo_seletivo.pdf</t>
   </si>
   <si>
     <t>“Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, visando contratação por tempo determinado para atender à necessidade temporária e de excepcional interesse público, e  dá outras providências”.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2305/gestao_democratica.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2305/gestao_democratica.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei Municipal nº 1.649, de 22 de junho de 2022, sobre a Gestão Democrática nas unidades educacionais da Rede Pública Municipal de Ensino de Canarana – MT, e dá outras providências”.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2319/projeto_de_lei_no_67-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2319/projeto_de_lei_no_67-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do CAC’s – Colecionadores, Atiradores ou Caçadores, a ser comemorado no dia 09 de julho e dá outras providências.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2321/dispoe_sobre_autorizacao_para_abertura_de_credito_adcional__990.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2321/dispoe_sobre_autorizacao_para_abertura_de_credito_adcional__990.00000.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Cessão Onerosa), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2322/dispoe_sobre_autorizacao_para_abertura_de_credito_adcional_suplementar_1.262.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2322/dispoe_sobre_autorizacao_para_abertura_de_credito_adcional_suplementar_1.262.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de Arrecadação (Convênio 1548/17), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2339/autoriza_o_executivo_abrir_credito_adicional_27.800.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2339/autoriza_o_executivo_abrir_credito_adicional_27.800.00000.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2341/autoriza_o_executivo_firmar_convenio_com_ctg.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2341/autoriza_o_executivo_firmar_convenio_com_ctg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com o CENTRO DE TRADICÕES GAÚCHAS PIONEIROS DO CENTRO OESTE - e dá outras providências</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2343/abertura_de_credito_adicional_6.730.13037.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2343/abertura_de_credito_adicional_6.730.13037.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio 0457-2022), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2363/dispoe_sobre_alteracao_da_lei_1.598_-2022_area_aerporto.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2363/dispoe_sobre_alteracao_da_lei_1.598_-2022_area_aerporto.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe sobre alteração da Lei Municipal 1.598, de 26/10/2021, Lei que trata da permissão de uso de bem público municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2374/projeto_de_lei_termo_de_convenio_vida_nova.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2374/projeto_de_lei_termo_de_convenio_vida_nova.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio com a Associação Comunitária Vida Nova de Canarana – Rádio FM”.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2375/projeto_de_lei_firmar_convenio_associacao_culuene.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2375/projeto_de_lei_firmar_convenio_associacao_culuene.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio com a Associação de Desenvolvimento Comunitário do Culuene”.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2376/projeto_de_lei_desafeta_area_1_agrovila.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2376/projeto_de_lei_desafeta_area_1_agrovila.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a desafetação e unificação de bem imóvel público, e dá outras providências”.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2384/projeto_de_lei_loa_2023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2384/projeto_de_lei_loa_2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Canarana – MT, para o exercício de 2023.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2417/aprova_loteamento_industrial.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2417/aprova_loteamento_industrial.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Aprova o Loteamento denominado Loteamento Comercial e Industrial, e dá outras providências”;</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2418/esporte.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2418/esporte.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para abertura de crédito adicional suplementar por excesso de arrecadação (convênio), com base nos artigos 42 e 43 da lei 4.320/64 e artigo 167, inciso V e VI, da Constituição Federal e dá outras providências”;</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2419/desafetacao_de_lotes.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2419/desafetacao_de_lotes.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Dispõe sobre a desafetação de bem imóvel público de lotes e afetação de área, e dá outras providências”;</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2420/projeto_de_lei_sociedade_de_damas.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2420/projeto_de_lei_sociedade_de_damas.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização ao poder executivo municipal para firmar convenio com o Clube Recreativo Esportivo Sociedade de Damas Sempre Alegres – OLEGEM”;</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2421/projeto_de_lei_conseg.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2421/projeto_de_lei_conseg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com o Conselho Comunitário de Segurança Pública do Município de Canarana - MT - CONSEG - e dá outras providências”.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2434/projeto_de_lei_conselho_municipal_de_saude_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2434/projeto_de_lei_conselho_municipal_de_saude_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a reestruturação do Conselho Municipal de Saúde de Canarana – CMS; da Ouvidoria Municipal de Saúde; revoga legislações anteriores e dá outras providências”;</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2438/pl_84.2022_24112022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2438/pl_84.2022_24112022.pdf</t>
   </si>
   <si>
     <t>Torna Obrigatório o fechamento de valas e buracos abertos por empresa pública ou privada, nas vias públicas do município e dá outras providências.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2457/projeto_de_lei_excesso_de_arrecadacao_fundeb.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2457/projeto_de_lei_excesso_de_arrecadacao_fundeb.pdf</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2458/credito_adcional_262.36100.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2458/credito_adcional_262.36100.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2459/credito_adcional_991.36358.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2459/credito_adcional_991.36358.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2460/casa_da_crianca.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2460/casa_da_crianca.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber em comodato um imóvel urbano para os fins que especifica, pertencente a Associação Casa da Criança Hygino Penasso, e dá outras providências</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2461/projeto_de_lei_josafat.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2461/projeto_de_lei_josafat.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a abrir crédito suplementar e dá outras providências”.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2467/projeto_de_lei_n_90-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2467/projeto_de_lei_n_90-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação à instalação e à adequação de banheiros e vestiários em estabelecimentos públicos ou privados, para uso comum, por pessoas de sexos diferentes, em locais de acesso público, em geral.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2468/projeto_de_lei_no_91-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2468/projeto_de_lei_no_91-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece sanções administrativas para condutas discriminatórias cometidas por pessoas físicas, pessoas jurídicas e agentes públicos contra pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2469/projeto_de_lei_no_92-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2469/projeto_de_lei_no_92-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação do espaço dentro do Parque de Exposição Luiz Cancian para realização de encontros e eventos de som automotivo e para a prática de manobras com motocicletas (wheeling), e dá outras providencias”.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2470/projeto_de_lei_no_93-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2470/projeto_de_lei_no_93-2022.pdf</t>
   </si>
   <si>
     <t>“Inclui dispositivo no artigo 16 da lei 1644/2022 “Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual de 2023 e dá outras providências” e autoriza convenio entre o poder executivo municipal de Canarana e a Associação Mato-Grossense de Combate ao Câncer.”</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2498/projeto_de_lei_no_94-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2498/projeto_de_lei_no_94-2022.pdf</t>
   </si>
   <si>
     <t>"Assegura à criança ou adolescente, cujos pais ou responsáveis sejam pessoas com deficiência ou pessoa idosa, a prioridade de matrícula em esco9la da rede pública de ensino do município de Canarana-MT mais próximo de sua residência e dá outras providências."</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2499/projeto_de_lei_no_95-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2499/projeto_de_lei_no_95-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade do conserto de buracos e valas abertas nas vias públicas no âmbito do município de Canarana, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2500/projeto_de_lei_aprova_loteamento_recanto_do_lago.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2500/projeto_de_lei_aprova_loteamento_recanto_do_lago.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: “Aprova o loteamento denominado Condomínio Recanto do Lago, e dá outras providências”.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2501/projeto_de_lei__internet_5_g_minuta_do_estado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2501/projeto_de_lei__internet_5_g_minuta_do_estado.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação – ETR, autorizada pela Agência Nacional de Telecomunicações - ANATEL, e dá outras providências”.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2502/projeto_de_lei_moto_taxi.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2502/projeto_de_lei_moto_taxi.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a utilização de motocicletas no transporte público de passageiros no Município e dá outras providências”</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1953/pdl_01.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1953/pdl_01.2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Canaranense.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>Rafael Govari, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2190/projeto_de_decreto_legislativo_n_002-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2190/projeto_de_decreto_legislativo_n_002-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM AOS PIONEIROS DE CANARANA, ALUSIVO AOS 50 ANOS DE COLONIZAÇÃO.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2330/projeto_de_decreto_legislativo_no_03-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2330/projeto_de_decreto_legislativo_no_03-2022.pdf</t>
   </si>
   <si>
     <t>Concede licença ao Prefeito Municipal para trato de interesses particulares e de saúde.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2402/projeto_de_decreto_legislativo_no_04-20221.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2402/projeto_de_decreto_legislativo_no_04-20221.pdf</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/</t>
+    <t>http://sapl.canarana.mt.leg.br/media/</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1879/pr_01.2022_04022022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1879/pr_01.2022_04022022.pdf</t>
   </si>
   <si>
     <t>Estabelece o Índice de Revisão Geral do Auxílio Alimentação dos Servidores da Câmara Municipal de Canarana-MT.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1889/pr_02.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1889/pr_02.2022.pdf</t>
   </si>
   <si>
     <t>"Institui no Município de Canarana, Estado de Mato Grosso, o Programa "Câmara Vai à Escola".</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1930/pr_03.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1930/pr_03.2022.pdf</t>
   </si>
   <si>
     <t>Constitui Comissão Temporária de Assuntos Relevantes para apresentar Estudo Comparativo tratando dos pagamentos relacionados ao FUNDEB aos servidores municipais da educação dos municípios vizinhos e dá outras providências. “</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1954/projeto_de_resolucao_04-2022_000673.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1954/projeto_de_resolucao_04-2022_000673.pdf</t>
   </si>
   <si>
     <t>Altera Horário das Sessões Ordinárias da Câmara de Canarana-MT.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1980/projeto_resolucao_no_05-2022_000698.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1980/projeto_resolucao_no_05-2022_000698.pdf</t>
   </si>
   <si>
     <t>Altera data de Sessão Ordinária</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2001/projeto_de_resolucao_no_06-2022_transporte.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2001/projeto_de_resolucao_no_06-2022_transporte.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Transporte-STR da Câmara Municipal Canarana/MT.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2029/projeto_de_resolucao_no_07-2022_-regimento_interno.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2029/projeto_de_resolucao_no_07-2022_-regimento_interno.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O NOVO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CANARANA, NO ESTADO DO MATO GROSSO.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2112/pr_08.22_12052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2112/pr_08.22_12052022.pdf</t>
   </si>
   <si>
     <t>"Institui o Prêmio ‘Advocacia Cidadã’, e dá outras providências”.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2113/pr_09.22_12052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2113/pr_09.22_12052022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação da Frente Parlamentar em defesa dos serviços públicos no âmbito do Município”.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>“Constitui Comissão Especial, para examinar o Projeto de Lei nº 62/2022, e exarar parecer sobre a matéria.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2386/projeto_de_resolucao_no_011-2022_muda_data_de_sessao.docx</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2386/projeto_de_resolucao_no_011-2022_muda_data_de_sessao.docx</t>
   </si>
   <si>
     <t>Altera horário de Sessão Ordinária.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2398/projeto_de_resolucao_no_12-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2398/projeto_de_resolucao_no_12-2022.pdf</t>
   </si>
   <si>
     <t>Altera artigos da Resolução nº 255/2022- Regimento Interno da Câmara Municipal de Canarana/MT.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2399/projeto_de_resolucao_no_13-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2399/projeto_de_resolucao_no_13-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Incineração de Documentos no Arquivo Geral da Câmara Municipal de Canarana –MT.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2400/projeto_de_resolucao_no_14-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2400/projeto_de_resolucao_no_14-2022.pdf</t>
   </si>
   <si>
     <t>Aprova a Instrução Normativa SGA – Sistema Geral de Administração nº 01/2022.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>RURG</t>
   </si>
   <si>
     <t>Requerimento Pedido de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2225/requerimento_001_moto_clube.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2225/requerimento_001_moto_clube.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 Projeto de Lei Municipal: Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio com o Moto Clube Aventureiros do Xingu</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2221/requerimento_002-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2221/requerimento_002-2022.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 Projeto de Lei Municipal: “Altera parcialmente a Lei Complementar nº 206/2022 e atualiza o Anexo I da Lei Complementar nº 029/2002, e dá outras providências”;</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2224/requerimento_003_extraordinaria.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2224/requerimento_003_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 Projeto de Lei Municipal: “Dispõe sobre autorização para o Poder Executivo a conceder Direito Real de Uso, de uma área de 250.000m²(25ha), ao INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE MATO GROSSO - IFMT, e dá outras providências.”</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2306/requerimento_votacao_projeto_06_dispoe_sobre_alteracoes_na_lei_municipal_no_1.649_de_22_de_junho_de_2022_sobre_a_gestao_democratica_nas_unidades_educacionais.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2306/requerimento_votacao_projeto_06_dispoe_sobre_alteracoes_na_lei_municipal_no_1.649_de_22_de_junho_de_2022_sobre_a_gestao_democratica_nas_unidades_educacionais.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de lei- “Dispõe sobre alterações na Lei Municipal nº 1.649, de 22 de junho de 2022, sobre a Gestão Democrática nas unidades educacionais da Rede Pública Municipal de Ensino de Canarana – MT, e dá outras providências”.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2307/requerimento_votacao_projeto_04_autoriza_a_realizacao_de_processo_seletivo_simplificado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2307/requerimento_votacao_projeto_04_autoriza_a_realizacao_de_processo_seletivo_simplificado.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, visando contratação por tempo determinado para atender à necessidade temporária e de excepcional interesse público, e  dá outras providências”.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2308/requerimento_votacao_projeto_05_dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_feican.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2308/requerimento_votacao_projeto_05_dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_feican.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2325/requerimento__votacao_de_projeto_008-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2325/requerimento__votacao_de_projeto_008-2022.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de lei- “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de Arrecadação (Convênio 1548/17), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2327/requerimento__votacao_de_projeto_007-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2327/requerimento__votacao_de_projeto_007-2022.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de lei- “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Cessão Onerosa), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2328/requerimento__votacao_de_projeto_10-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2328/requerimento__votacao_de_projeto_10-2022.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Complementar- “Altera o artigo 13 da Lei Complementar nº 143/2015, que instituiu no âmbito da Administração Direta e Indireta do Município de Canarana – MT o regime de trabalho por turnos, de sobreaviso e o de plantão e artigo 10-A da Lei Complementar nº 146/2015, que alterou dispositivo da Lei Complementar 143/2015 e dá outras providencias”.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2329/requerimento__votacao_de_projeto_009-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2329/requerimento__votacao_de_projeto_009-2022.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei Complementar- ”Altera a Lei Complementar nº 204/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2349/requerimento__votacao_de_projeto_11-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2349/requerimento__votacao_de_projeto_11-2022.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2364/requerimento__votacao_de_projeto_12-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2364/requerimento__votacao_de_projeto_12-2022.pdf</t>
   </si>
   <si>
     <t>Eu, Vilson Biguelini, Prefeito em exercício do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe sobre alteração da Lei Municipal 1.598, de 26/10/2021, Lei que trata da permissão de uso de bem público municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2455/requerimento__votacao_de_projeto__13-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2455/requerimento__votacao_de_projeto__13-2022.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei - “Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2456/requerimento__votacao_de_projeto__14-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2456/requerimento__votacao_de_projeto__14-2022.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte _x000D_
 _x000D_
 _x000D_
 - Projeto de Lei - “Autoriza o Executivo Municipal a abrir crédito suplementar e dá outras providências”.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2479/requeriment_no_15-2022_votacao-de-projeto.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2479/requeriment_no_15-2022_votacao-de-projeto.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte - Projeto de Lei 86/2022 - “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2480/requerimento_no_16-2022-votacao-de-projeto.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2480/requerimento_no_16-2022-votacao-de-projeto.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Marcos Pereira de Faria, Prefeito do Município de Canarana – MT, inscrito no CNPJ sob o nº 15.023.922/0001-91, venho por meio deste solicitar tramitação em regime de urgência do seguinte - Projeto de Lei 87/2022 - “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1883/requerimento_01-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1883/requerimento_01-2022.pdf</t>
   </si>
   <si>
     <t>A Secretaria de Estado de Infraestrutura e Logística (SINFRA) faça com urgência a recuperação parcial de trechos asfaltado da MT 020, que liga Canarana a Paranatinga.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>Dr. Thiago</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1932/requerimento_02-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1932/requerimento_02-2022.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, com amparo no regimento interno artigo 205, requer na forma regimental que excelentíssimo senhor secretário de educação repasse a essa casa de leis, todos os gastos referente a educação consolidados mês a mês durante o ano de 2021. _x000D_
 A apreciação dos gastos se faz necessária devido a grande expectativa gerada nos servidores públicos municipais da educação com as sobras do FUNDEB e consequente frustração dos valores que foram partilhados ao final do ano. _x000D_
 Essa apreciação de gastos é uma maneira dessa casa de leis dar uma satisfação adequada a todos os servidores públicos municipais da educação de Canarana/MT.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1952/requerimento_no_03-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1952/requerimento_no_03-2022.pdf</t>
   </si>
   <si>
     <t>Para que a Sessão Ordinária do dia 18 de abril seja antecipada para o dia 11 de abril.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>Para que a Sessão Ordinária do dia 21 de março seja realizada no dia 28 de março.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1975/requerimento_no_05-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1975/requerimento_no_05-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Resolução 04/2022 seja incluído na ordem do dia desta sessão de 21/02/2022.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1990/requerimento_no_06-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1990/requerimento_no_06-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Resolução nº 05/2022, seja inserido na Ordem do Dia, para ser votado nesta sessão.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>Para que sejam enviadas as informações solicitadas através do ofício 07/2022 de 31 de Janeiro de 2022 enviado ao Dr. Luiz Carlos de Oliveira, Diretor Clínico do Hospital Municipal Lorena Parode.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1994/indicacao_108-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1994/indicacao_108-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado a esta Casa de Leis as informações referentes a qual a função de cada funcionário do Hospital Municipal Lorena Parode.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2012/requerimento_no_09-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2012/requerimento_no_09-2022.pdf</t>
   </si>
   <si>
     <t>O Projeto de Resolução nº 006/2022, que “Dispõe sobre o Sistema de Transporte-STR da Câmara Municipal Canarana/MT seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>Soni, Subtenente Sancler Santarém</t>
   </si>
   <si>
     <t>O nobre Comandante Geral possa nos remeter um organograma de lotação do efetivo das Unidades e Subunidades PM que compõem o 13° Comando Regional para que possamos subsidiar junto ao Governo do Estado de MT pedido devidamente fundamentado solicitando efetivo ao município de Canarana MT, visto que atualmente possuímos o mesmo efetivo de mais de 15 anos atrás o que é totalmente desproporcional com o número de habitantes que possuímos hoje.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2035/requerimento_11-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2035/requerimento_11-2022.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 27/2022, que trata da concessão de incentivo as ACS e ACE  seja retirado da  Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2050/requerimento_no_12-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2050/requerimento_no_12-2022.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 30/2022, que ”Dispõe sobre alterações na Lei Municipal nº 1.519 de 18 de agosto de 2020, que fixa o subsidio mensal do Prefeito, Vice-Prefeito e Secretários municipais, seja incluso na Ordem do Dia desta sessão.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>Dr. Dimitri</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2091/requerimento_13.22_29042022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2091/requerimento_13.22_29042022.pdf</t>
   </si>
   <si>
     <t>Que seja aprovada uma Comissão de assuntos Relevantes para participação, elaboração e acompanhamento do termo de colaboração que será feito entre a Prefeitura Municipal de Canarana com a ADAC (Associação dos Amigos de Canarana-MT) referente a realização da festa de Peão de Boiadeiro e da FEICAN.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2182/requerimento_14-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2182/requerimento_14-2022.pdf</t>
   </si>
   <si>
     <t>Para que esta Casa de Leis realize uma Audiência Pública no dia 27 de junho (segunda-feira) as 19 horas no Plenário da Câmara, para discutir sobre o Projeto de Lei nº 38/2022, que “Dispõe sobre o Zoneamento, Ocupação e Uso do Solo Urbano e dá outras Providências”.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2183/requerimento_15-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2183/requerimento_15-2022.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste requerer a realização de Sessão Solene na data de 10 de Agosto de 2022 às 19:00 horas no Egrégio Plenário dessa nobre Casa de Leis, sessão essa para que possamos promover a entrega de homenagem aos Pioneiros do município de Canarana, Estado de Mato Grosso, em comemoração aos 50 anos de nossa bela cidade (Cinquentenário), bem como dentro dessa solenidade dar a visibilidade e mostrar a importância de nossos pioneiros dentro de todo contexto histórico de nosso município. A solenidade será em parceria com a Prefeitura Municipal e o Centro Pró-Memória.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_16-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_16-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 14/2022, que dispõe sobre criação de cargos de provimento efetivo e provimento em comissão. Modifica parcialmente o Anexo I da Lei Complementar nº 029/2002, e altera a redação do § 3º do art. 4º da Lei Complementar nº 125/2014, e dá outras providências, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2207/requerimento_17-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2207/requerimento_17-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 50/2022, que dispõe sobre autorização para o município receber bens imóveis, por meio de doação, e dá outras providências, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>Paulinho, Celsinho, Soni, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2227/requerimento_no_18-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2227/requerimento_no_18-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 15/2022, que altera parcialmente a Lei Complementar nº 206/2022 e atualiza o anexo I da Lei Complementar nº 029/2002, e dá outras providências, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_no_19-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_no_19-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Ordinária nº 51/2022, que dispõe sobre autorização ao poder Executivo Municipal para firmar Convênio com o Moto Clube Aventureiros do Xingu., seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2229/requerimento_no_20-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2229/requerimento_no_20-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Ordinária nº 52/2022, que dispõe sobre autorização para o Poder Executivo a conceder Direito Real de Uso, de uma área de 250.000m² (25ha), ao INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE MATO GROSSO – IFMT, E DÁ OUTRAS PROVIDÊNCIAS, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2258/requerimento_no_21-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2258/requerimento_no_21-2022.pdf</t>
   </si>
   <si>
     <t>Que seja enviada a esta Casa de Leis a matrícula da área de 2,5ha (duas hectare e meia), localizada na 3ª Agrovila, onde funcionava a escola.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>Suzaninha, BA Dourado, Márcia, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2310/requerimento_no_22-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2310/requerimento_no_22-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 64/2022, que Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.  seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2311/requerimento_no_23-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2311/requerimento_no_23-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 65/2022, que Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, visando contratação por tempo determinado para atender à necessidade temporária e de excepcional interesse público, e dá outras providências”. seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2312/requerimento_no_24-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2312/requerimento_no_24-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 66/2022, que Dispõe sobre alterações na Lei Municipal nº 1.649, de 22 de junho de 2022, sobre a Gestão Democrática nas unidades educacionais da Rede Pública Municipal de Ensino de Canarana – MT, e dá outras providências”.  seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>Soni</t>
   </si>
   <si>
     <t>Para que a agência da  Caixa Econômica Federal de Canarana enviem explicações sobre a demora do atendimento e tamanho das filas, bem como enviem quais medidas estão sendo tomadas.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>Para que o Cartório de 1º Ofício envie quais os prazos legais para atender as solicitações protocoladas, como matrículas, contratos e demais serviços realizados.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>BA Dourado, Celsinho, Márcia, Suzaninha</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2332/requerimento_no_27-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2332/requerimento_no_27-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 68/2022, que Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Cessão Onerosa), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2333/requerimento_no_28-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2333/requerimento_no_28-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 69/2022, que “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de Arrecadação (Convênio 1548/17), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2334/requerimento_no_29-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2334/requerimento_no_29-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 16/2022, que “Altera a Lei Complementar nº 204/2022 e dá outras providências.”, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2335/requerimento_no_30-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2335/requerimento_no_30-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei Complementar nº 17/2022, que “Altera o artigo 13 da Lei Complementar nº 143/2015, que instituiu no âmbito da Administração Direta e Indireta do Município de Canarana – MT o regime de trabalho por turnos, de sobreaviso e o de plantão e artigo 10-A da Lei Complementar nº 146/2015, que alterou dispositivo da Lei Complementar 143/2015 e dá outras providencias” seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2336/requerimento_no_31-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2336/requerimento_no_31-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Decreto Legislativo nº 03/2022, que “Concede licença ao Prefeito Municipal para trato de interesses particulares e de saúde.” seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>Suzaninha, BA Dourado, Celsinho, Márcia</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 70/2022, que “Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá outras Providências.” seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>BA Dourado, Rafael Govari, Soni, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2366/requerimento_no_33-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2366/requerimento_no_33-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 73/2022 “Dispõe sobre alteração da Lei Municipal 1.598, de 26/10/2021, Lei que trata da permissão de uso de bem público municipal, e dá outras providências”, seja incluso na ordem do dia desta sessão.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2387/requerimento_no_34_-_2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2387/requerimento_no_34_-_2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Resolução nº 11/2022 – Que Altera Horário de Sessão Ordinária, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>Subtenente Sancler Santarém, BA Dourado, Rafael Govari, Suzaninha</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2416/requerimento_no_35-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2416/requerimento_no_35-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Decreto Legislativo nº 04/2022 – Que Concede Título de Cidadão Canaranense, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2443/requerimento_no_36-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2443/requerimento_no_36-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Decreto Legislativo nº 05/2022 – Que Concede Título de Cidadão Canaranense, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>Suzaninha</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2473/requerimento_no_37-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2473/requerimento_no_37-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 85/2022, que “Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por excesso de arrecadação, e dá outras Providências, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2474/requerimento_no_38-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2474/requerimento_no_38-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 89/2022, que “Autoriza o Executivo Municipal a Abrir Crédito Suplementar, e dá outras Providências, seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2481/requerimento_no_39-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2481/requerimento_no_39-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 86/2022 Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências seja incluso na ordem do dia desta sessão.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2482/requerimento_no_40-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2482/requerimento_no_40-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 87/2022 Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências seja incluso na ordem do dia desta sessão.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1880/indicacao_no_01-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1880/indicacao_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja alterada a Lei Complementar Municipal nº 188/2021,  atualizando o piso salarial para R$ 1750,00, dos Agentes de Combate às Endemias (ACE) e ao Incentivo Financeiro para fortalecimento de políticas afetas a atuação dos ACE (IF) no Grupo de Vigilância em Saúde do Bloco de Manutenção das Ações e Serviços Públicos de Saúde. conforme Portaria GM/MS nº125, de 24 de janeiro de 2022.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1881/indicacao_no_02-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1881/indicacao_no_02-2022.pdf</t>
   </si>
   <si>
     <t>Para que sejam reformados todos os PSFs do Município de Canarana.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>Para que  firme convênio com o Centro Cultural e Artístico de Canarana, para custear despesas de atividades mensais.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1884/indicacao_no_04-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1884/indicacao_no_04-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Senhor Gestor Municipal possa analisar e dentro da legalidade conceder aos servidores da saúde que estão trabalhando no PSF Síndrome Gripal, gratificação de acordo com cada categoria;</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1885/indicacao_no_05-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1885/indicacao_no_05-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Senhor Gestor Municipal possa analisar a regulamentação o mais breve possível do PL nº 1602/2021 o qual “DISPÕE SOBRE A OBRIGATORIEDADE DA RESTITUIÇÃO AO ERÁRIO PELOS DANOS GERADOS AO PATRIMÔNIO PÚBLICO E AO MEIO AMBIENTE, POR CONSUTOR CAUSADOR DE ACIDENTE DE TRÂNSITO NO ÂMBITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”;</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1886/indicacao_no_06-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1886/indicacao_no_06-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Senhor Gestor Municipal possa analisar a regulamentação o mais breve possível do PL nº 1602/2021 o qual “DETERMINA QUE AS AGÊNCIAS BANCÁRIAS DEVAM DISPONIBILIZAR ASSENTOS E SENHAS ELETRÔNICAS PARA OS USUÁRIOS QUE AGUARDAM O ATENDIMENTO DECORRENTE DA PRESTAÇÃO DE SERVIÇOS E DA OUTRAS PROVIDÊNCIAS”;</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1887/indicacao_no_07-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1887/indicacao_no_07-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Senhor Gestor Municipal possa analisar a construção de calçada em ambos os lados no último canteiro central da Avenida Rio Grande do Sul para que possa ser utilizado pelos moradores daquele bairro e bairros vizinhos como área de caminhada, além de que se instale naquele mesmo local uma academia pública;</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1888/indicacao_no_08-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1888/indicacao_no_08-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Senhor Gestor Municipal possa analisar e dentro da legalidade promover a revisão dos valores das diárias concedidas aos servidores quando em viagens a serviço;</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1891/indicacao_no_09-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1891/indicacao_no_09-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Senhor Gestor Municipal possa firmar junto ao INTERMAT termo de convênio para que o município de Canarana esteja apto a auxiliar nossos munícipes em trâmites de regularização fundiária urbana e outros.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1910/indicacao_no_10-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1910/indicacao_no_10-2022.pdf</t>
   </si>
   <si>
     <t>Para que  seja criado o Departamento Municipal de Trânsito no Município de Canarana.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1934/indicacao_no_11-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1934/indicacao_no_11-2022.pdf</t>
   </si>
   <si>
     <t>Para que  seja retirado o cascalho levado pelas chuvas da Avenida Mato Grosso desde a Rotatória da Av. Goiás até a Rotatória de saída para o Garapu .</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>Para que seja revisto o assunto da cedência de um servidor para auxiliar as entregas nos Correios.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>Para que seja feita calçada no imóvel que é ocupado pela Banda Municipal Átila Rodrigues Falcão, para que os alunos da Escola Estadual Paulo Freire possam andar nas calçadas e não nas ruas.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1941/indicacao_no_14-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1941/indicacao_no_14-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a recuperação da rua Carazinho, no bairro Fortaleza. A rua é de chão.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1967/indicacao_no_15-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1967/indicacao_no_15-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade manutenção corretiva emergencial em obra asfáltica em todo o curso da Rua Jacobina no bairro Nova Canarana;</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1968/indicacao_no_16-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1968/indicacao_no_16-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Senhor Gestor Municipal possa implementar de forma urgente um levantamento dos lotes urbanos do poder público municipal, sejam na cidade de Canarana MT ou Distritos e que seja desencadeada uma fiscalização para averiguação in loco desses bens.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1969/indicacao_no_17-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1969/indicacao_no_17-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Senhor Gestor Municipal possa através da SEMOP providenciar a manutenção na estrada vicinal que dá acesso ao Assentamento Suyá, assim como promover a manutenção nas vias do interior do assentamento.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1970/indicacao_no_18-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1970/indicacao_no_18-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Senhor Gestor Municipal possa através da SEJEL propiciar aos Moradores dos Distritos, Serra Dourada, Garapú e Culuene cronograma para a realização de oficinas para todas as modalidades esportivas.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>Para que seja feita faixa elevada próxima a Creche São Francisco estendida nas ruas Santo Ângelo e Lagoa Vermelha.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1976/indicacao_no_20-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1976/indicacao_no_20-2022.pdf</t>
   </si>
   <si>
     <t>Para que se faça em Canarana um parque municipal com lago, playground, árvores e plantas ornamentais, e equipamentos esportivos.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1977/indicacao_no_21-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1977/indicacao_no_21-2022.pdf</t>
   </si>
   <si>
     <t>Para que sejam disponibilizadas lixeiras para os moradores de baixa renda do Setor União.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>Suzaninha, Dr. Dimitri, Rafael Govari</t>
   </si>
   <si>
     <t>Para que o Deputado Sebastião Resende disponibilize uma Emenda Parlamentar no valor de setenta mil reais, para a aquisição de um veículo Doblo com sete lugares, o qual será destinado para o uso na secretaria de Saúde do Município.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1983/indicacao_no_23-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1983/indicacao_no_23-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade do Poder Executivo através do órgão competente, providenciar a pintura de uma faixa de pedestres na Rua Barra do Garças, fundos da escola estadual 31 de março, para assim se evitar a possibilidade de acidentes principalmente com crianças que lá estudam uma vez que também existe um acesso pelos fundos nessa localidade na referida escola;</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1984/indicacao_no_24-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1984/indicacao_no_24-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade do Poder Executivo através do órgão competente, providenciar a fabricação de uma faixa elevada de pedestres na Avenida Santa Catarina nas proximidades do cruzamento com a Rua Barra do Garças, avenida que ladeia os fundos da escola estadual 31 de março, para assim se evitar a possibilidade de acidentes principalmente com crianças que lá estudam uma vez que também existe um acesso nessa localidade na referida escola;</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>Subtenente Sancler Santarém, Rafael Govari</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade do Poder Executivo através de dispositivo legal Municipal possa analisar e, de acordo com o que já acontece em nível nacional, tornar facultativo o uso de máscaras no âmbito do município de Canarana MT;</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>Dr. Dimitri, Rafael Govari, Suzaninha</t>
   </si>
   <si>
     <t>Para que a administração municipal de contrapartida de R$ 50.000,00 para aquisição do veículo Doblo para Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>Para que seja incluído nos esportes da SEJEL as artes marciais.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>Para que a Prefeitura Municipal interceda para vinda dos profissionais que realizam cirurgia de joelho, bacia e ombros para Canarana.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>Para que a academia municipal receba melhorias no piso, ar condicionado e equipamentos, pois conta com frequência diária de mais de 200 alunos.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1995/indicacao_no_30-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1995/indicacao_no_30-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Município faça a contratação de um Terapeuta Ocupacional para atender as crianças que necessitam deste atendimento.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1996/indicacao_no_31-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1996/indicacao_no_31-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo faça um Projeto de Lei.” Que disponha sobre a promoção da dignidade da mulher através do fornecimento de absorventes higiênicos no âmbito do Município de Canarana”.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1997/indicacao_no_32-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1997/indicacao_no_32-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita faixa elevada na Av. Mato Grosso com a Av. Santa Catarina.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_no_33-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_no_33-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a recuperação total da MT 020, com uma camada asfáltica no trecho onde o pavimento já está pronto, pois este trecho apresenta vários buracos e somente o serviço de tapa buracos não vai trazer uma boa trafegabilidade e durabilidade para esse trecho.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2015/indicacao_34-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2015/indicacao_34-2022.pdf</t>
   </si>
   <si>
     <t>Para que quando começar os trabalhos de recuperação de asfalto na cidade, o primeiro trecho a ser recuperado seja a  parte da rotatória da Av. SC com a Av. São Paulo, pois ali o asfalto está totalmente acabado e foi jogado cascalho pra tapar os buracos, e agora com o período da seca e o tráfego de muitos caminhões acaba levantando uma grande quantidade de poeira pra todas as residências próximas.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>Para que sejam colocados mais brinquedos na praça central.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>Para que seja apresentado um Projeto de Lei que crie a “Campanha IPTU VERDE, para conceder Isenção Parcial de IPTU aos imóveis residenciais que adotem como fonte alternativa de energia o uso de painéis solares fotovoltaicos. Conforme  exemplo de Lei do município de Sorriso MT. (em anexo).</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2021/indicacao_37-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2021/indicacao_37-2022.pdf</t>
   </si>
   <si>
     <t>Para que o Deputado Nininho disponibilize materiais esportivos para o Município de Canarana.</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2022/indicacao_38-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2022/indicacao_38-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre pedido do Presidente da Associação dos Pequenos Produtores Rurais do Assentamento Suyá que sejam informados pela secretaria responsável na prefeitura municipal sempre que souberem da realização dos cursos realizados pelo SENAR em parceria com o Sindicato Rural de Canarana MT;</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2023/indicacao_39-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2023/indicacao_39-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade do Poder Executivo através de dispositivo legal Municipal possa determinar para que a empresa responsável pela reforma no PSF do Distrito Serra Dourada possa efetuar o término das obras de forma emergencial, visto que tal situação perdura por quase dois anos;</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2024/indicacao_40-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2024/indicacao_40-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade do Poder Executivo Municipal através da secretaria responsável promover manutenção na parte elétrica de área de lazer/atividades físicas e na cobertura da praça localizada ao lado do PSF do Distrito de Serra Dourada;</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2025/indicacao_41-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2025/indicacao_41-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade do Poder Executivo Municipal através da secretaria responsável promover limpeza no pátio e em terreno aos fundos do PSF do Distrito de Serra Dourada, uma vez que como está fica o prédio vulnerável a entrada e danos por parte de meliantes;</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>Para que seja visto a possibilidade de prorrogação do horário das atividades com os idosos as terças-feiras.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>Para que a secretaria de administração veja sobre o aprimoramento do site transparência para evitar pedidos de informações através de ofícios e requerimentos.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>Para que sejam colocados bebedouros na Praça central para hidratação das pessoas que praticam esportes neste local.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
@@ -2610,413 +2610,413 @@
   <si>
     <t>Para que a Secretaria de Agricultura faça revitalização na Horta Comunitária do Bairro Jardim Bela Vista com aquisição de caixa de água, limpeza e cobertura para proteção da produção.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>A Secretaria de Administração e Finanças para que cobre lisura e comprometimento das pessoas que trabalham na secretaria com o atendimento a população, se as pessoas não levam o comprovante do IPTU dos anos anteriores cobram das pessoas novamente.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>Para que a Prefeitura rompa contrato com a empresa que presta serviços de computação e sistemas e utilize o sistema E-SUS que é gratuito.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>Para que a SINFRA disponibilize um rolo compactador para  Canarana.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2046/indicacao_no_50-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2046/indicacao_no_50-2022.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria de Saúde planta árvores ao redor do PSF Síndrome Gripal, no Bairro São Caetano, para proteger com sombra, tanto o prédio como as pessoas que vão ali.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2055/indicacao_no_51-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2055/indicacao_no_51-2022.pdf</t>
   </si>
   <si>
     <t>Que a secretaria de obras proceda com a interdição temporária e realize reparos imediatos na rotatória da avenida Santa Catarina, a situação chegou a um ponto crítico e carro de passeio tem tido muitas dificuldades para transitar na referida rotatória.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2056/indicacao_no_52-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2056/indicacao_no_52-2022.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal reveja com a máxima urgência o alvará municipal diário. a questão é urgente e deve ser revisada referente aos vendedores ambulantes provenientes de outras cidades e estados da federação. Vem para nossa cidade vender diversos tipos de mercadorias, enfraquecendo e empobrecendo o pequeno comerciante e comerciantes médios locais. O valor do alvará diário deve ser revisado para day-use.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2060/indicacao_no_53-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2060/indicacao_no_53-2022.pdf</t>
   </si>
   <si>
     <t>Deputado Federal Leonardo:                                                         _x000D_
 Que o mesmo destina para Canarana uma academia de ginástica, onde sejam atendidas pessoas em recuperação a pedido médico,  e também pessoas com a saúde plena.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2061/indicacao_no_54-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2061/indicacao_no_54-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja construído uma nova pista de Skate no município de Canarana, utilizando se o mesmo local onde hoje se encontra a pista  atual.  Seja feito também no espaço um centro de lazer para melhor atender nossa população.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2062/indicacao_no_55-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2062/indicacao_no_55-2022.pdf</t>
   </si>
   <si>
     <t>Que a caixa d’água que será retirada do Parque de Exposições seja destinada ao Bairro Nova Esperança, para atender a população que reside neste local e tanto necessita de apoio para melhorar as condições e a qualidade de vida.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2063/indicacao_no_56-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2063/indicacao_no_56-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade do Senhor Prefeito Municipal efetuar a aquisição de uma ambulância para de forma estratégica ficar sediada no PSF de Serra Dourada para atender além das pessoas que lá residem, mas  que atenda também o Distrito de Matinha, o Assentamento Suyá e aldeias indígenas que fazem parte dessa área de circunscrição;</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>Para que o proprietário do Bairro Flamboyant coloque placas com os nomes das ruas.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>Para que a Secretaria de Educação e Cultura disponibilize melhores condições a Fundação Pró-Memória: material, mesas, cadeiras, ar condicionado.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>Para que seja construída uma faixa elevada na rua Querência, Bairro União, em frente a nova igreja Assembleia de Deus, local de grande fluxo e direção perigosa.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2070/indicacao_no_60-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2070/indicacao_no_60-2022.pdf</t>
   </si>
   <si>
     <t>Que seja feita a realização de estudos para redução da contribuição de iluminação pública - CIP -, uma vez que, está impactando diretamente na conta de energia elétrica e no orçamento das famílias de menor poder aquisitivo.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2071/indicacao_no_61-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2071/indicacao_no_61-2022.pdf</t>
   </si>
   <si>
     <t>Para que por meio da Secretaria de Saúde, ver a necessidade de implantar vale-refeição para os pacientes de Canarana, que se deslocarem à Cuiabá, para realização de consultas e/ou exames, na capital.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2072/indicacao_no_62-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2072/indicacao_no_62-2022.pdf</t>
   </si>
   <si>
     <t>Que por meio da Secretaria de Saúde, ver a necessidade de  a Dra Cláudia Márcia Gervazoni  atender  como pediatra do município de Canarana.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2079/indicacao_63.22_29042022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2079/indicacao_63.22_29042022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de o Excelentíssimo Senhor Comandante Regional da Polícia Militar em Água Boa MT - CR-13, possa apoiar a 5ª CIPM de Canarana MT em plano de operações policiais militares visando coibir delitos de trânsito, tráfico de drogas e ações do serviço regional de inteligência, dentre outros;</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2080/indicacao_64.22_29042022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2080/indicacao_64.22_29042022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de o Excelentíssimo Senhor Prefeito Municipal implementar política de acompanhamento de Demandas Indígenas Xavante junto as comunidades que fazem parte do município de Canarana MT;</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2085/indicacao_65.22_29042022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2085/indicacao_65.22_29042022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de o Excelentíssimo Senhor Prefeito Municipal interceder junto a empresa ENERGISA nesse município para que de forma legal se possa revisar os requisitos para o atendimento de novas ligações de energia;</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2092/indicacao_66.22_29042022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2092/indicacao_66.22_29042022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de o Excelentíssimo Senhor Prefeito Municipal interceder junto à Secretaria Municipal de Educação no sentido de que se possa efetuar pequena manutenção de limpeza na quadra de esportes (retirada de massa cimento) do interior da quadra de esportes e empréstimo das traves da quadra de esportes da EMEB Monteiro lobato, que se encontra momentaneamente sem uso;</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2095/indicacao_67.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2095/indicacao_67.22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de o Excelentíssimo Senhor Prefeito Municipal possa informar sobre o andamento de possíveis investigações em curso quanto ao funcionamento irregular de empresas do ramo de dedetização no município de Canarana MT;</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>Para que sejam feitos reparos na quadra de esportes do Culuene para realização do tradicional torneio.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>Para que seja trocada lâmpada queimada de poste de iluminação pública e também recolocada placa que foi retirada na rua Palmeira das Missões.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2105/indicacao_70.22_12052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2105/indicacao_70.22_12052022.pdf</t>
   </si>
   <si>
     <t>Para que seja criado em Canarana um programa com ações permanentes de prevenção ao câncer de mama, com capacitação das Agentes Comunitárias de saúde para durante visitas domiciliares, orientarem as mulheres a identificar possíveis casos de câncer de mama, onde deverão questionar sobre histórico de câncer na família, percepção de sintomas, e encaminhar mulheres a atendimento médico caso identifiquem chance de doença.  _x000D_
 Os agentes também deverão estimular o autocuidado das mulheres, como prática de atividade física, alimentação mais saudável, aleitamento materno, e demais condutas que são consideradas protetoras contra o câncer de mama, sendo assim um processo de educação continuada, que visa capacitar todas as pessoas que trabalham com equipes de saúde da família, fortalecendo, assim, a atenção primária e, consequentemente, a atenção secundária, que envolve a parte de exames e hospitais; ou seja,  a criação de uma rede de atenção e cuidados com a mulher. _x000D_
 Os agentes comunitários são o elo entre a comunidade e as equipes do Programa Saúde da Família, nas unidades. Ninguém melhor do que eles para construir esse caminho de acesso das mulheres à saúde, principalmente na identificação precoce de casos de câncer de mama, aumentando, assim, as chances de cura. _x000D_
 Buscamos esta ideia na Prefeitura Municipal de Goiânia, onde foi lançado em 1º de outubro de 2021 o programa de governo Goiânia Sempre Rosa nas diretrizes acima expostas.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2106/indicacao_71.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2106/indicacao_71.22.pdf</t>
   </si>
   <si>
     <t>Para que seja construído quebra-molas: _x000D_
 1.	Em frente à Igreja Pentecostal Eu Sou de Cristo, situada próxima ao PSF Síndrome Gripal na rua Lagoa Vermelha;_x000D_
 2.	Em frente à Igreja El Shaddai situada próxima ao Auto Posto Pérola._x000D_
 Justificativa: Encaminhamos tal solicitação tendo em vista o grande fluxo de veículos nestes locais.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2107/indicacao_72.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2107/indicacao_72.22.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um poço artesiano na comunidade Serra Dourada.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2108/indicacao_73.22_12052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2108/indicacao_73.22_12052022.pdf</t>
   </si>
   <si>
     <t>Tendo em vista a indicação nº 30/2022 onde fora solicitado que o município contrate um Terapeuta Ocupacional para atender as crianças que necessitam deste atendimento e a resposta da Secretaria Municipal de Saúde, através do ofício 42/2022, onde informa que para tal indicação ser realizada é necessário que seja feito alteração na Lei Complementar 123/2014 e criado o referido cargo dentro do plano de Cargos e Carreiras dos profissionais de nível superior do SUS, portanto indico para que seja feita tal alteração a fim de contemplar esta necessidade, principalmente para as crianças com autismo que tanto necessitam de atendimento especializado.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2109/indicacao_74.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2109/indicacao_74.22.pdf</t>
   </si>
   <si>
     <t>Para que seja construído quebra-molas: _x000D_
 Na rua Três de Maio, entre a Avenida Paraná e a Avenida Mato Grosso, por conta do fluxo de veículos que transitarão no local para a FEICAN 2022.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2110/indicacao_75.22_12052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2110/indicacao_75.22_12052022.pdf</t>
   </si>
   <si>
     <t>Para que seja feito o projeto para canalização das águas fluviais no encontro das ruas Erval Seco com Desimigrados, no bairro Jardim Topical, tendo em vista o grande fluxo de água em dias de chuva, sendo um pedido da população que reside nas proximidades, onde já ocorreram situações da correnteza adentrar as residências e pontos comerciais, causando danos aos moradores e proprietários.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2111/indicacao_76.22_12052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2111/indicacao_76.22_12052022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a limpeza das bocas de lobo localizadas no Bairro União.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2115/indicacao_77.22_12052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2115/indicacao_77.22_12052022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Excelentíssimo Senhor Prefeito Municipal, de acordo com a Lei Ordinária nº 085/2009, efetuar a nomeação de Comissão de Avaliação de acordo com o Artigo 5º da citada Lei”._x000D_
 _x000D_
 Justificativa: Esse parlamentar justamente antecipando a possibilidade de ser concedido isenção de acordo com a Lei acima referenciado é que solicito tal nomeação, isso de acordo com diligências as quais foram feitas e indagações de família de munícipe, o que deverá ocorrer logo o devido requerimento para tal.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao_78.22_12052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao_78.22_12052022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Excelentíssimo Senhor Prefeito Municipal, de acordo com a Lei Ordinária nº 1602/2021 de 22nov2021, possa designar conforme decreto nº 3292/2022 de 07abr2022, a fiscalização para o fiel cumprimento do dispositivo regulatório”._x000D_
 _x000D_
 Justificativa: Esse parlamentar solicita do nobre gestor do Poder Executivo Municipal que a fiscalização por parte da Secretaria de Finanças possa ser executada em cumprimento à presente Lei para que assim possamos realmente levar aos nossos usuários da rede bancária do município um justo tratamento e igualitário em conformidade com todas as normas legais vigentes.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2117/indicacao_79.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2117/indicacao_79.22.pdf</t>
   </si>
   <si>
     <t>Para que o Centro de Apoio ao Turista que será construído em Canarana seja denominado: Cacique Aritana Yawalapiti. _x000D_
 _x000D_
 Justificativa: O Cacique Aritana Yawalapiti Líder do Alto Xingu, falecido em 2021, merece reconhecimento tendo em vista seu engajamento na defesa dos direitos dos povos indígenas. Cacique desde os 19 anos, assumiu a liderança do Alto Xingu nos anos 80 e se notabilizou pela campanha pela preservação das terras da região, sendo Canarana a Cidade Portal do Xingu nada mais justo que o Centro de Apoio ao Turista receba seu nome.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2119/indicacao_80.22_13052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2119/indicacao_80.22_13052022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Excelentíssimo Senhor Prefeito Municipal, possa dentro da legalidade efetuar a contratação de Monitores de Transporte Escolar, visando assim única e exclusivamente uma maior segurança no transporte escolar de nossas crianças e adolescentes”.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2120/indicacao_81.22_13052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2120/indicacao_81.22_13052022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Excelentíssimo Senhor Prefeito Municipal possa dentro das condições legais apoiar na manutenção de máquina (Trator) do Assentamento Suyá, tendo em vista a necessidade urgente de tal maquinário para as atividades agrícolas”.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2121/indicacao_82.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2121/indicacao_82.22.pdf</t>
   </si>
   <si>
     <t>Para que seja recuperada a entrada da empresa Xingu Máquinas – New Holland – no Setor Industrial, onde a enxurrada fez valetas dificultando a passagem.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>Celsinho, Rafael Govari, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2122/indicacao_83.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2122/indicacao_83.2022.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria de Obras molhe a rua Perimetral, no Bela Vista, para amenizar a poeira, devido ao tráfego de veículos naquela rua, que usam a via para acessar a escolinha de futebol.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2124/indicacao_84.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2124/indicacao_84.2022.pdf</t>
   </si>
   <si>
     <t>Para que seja atualizada no município de Canarana a situação referente aos agentes comunitários de saúde e agentes de combate às endemias no que diz respeito a fixação do piso salarial em dois salários mínimos, adicional de insalubridade e aposentadoria especial, seguindo a Emenda Constitucional Nº 120, de 05 de maio de 2022.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>Para que seja criado em Canarana um programa de incentivo aos músicos da Banda Municipal Atila Rodrigues Falcão, em especial quanto a ajuda de custo para permanência dos jovens, que muitas vezes quando estão aptos a estar frete a banda precisam se desligar para trabalhar.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>Para que a Feira do Produtor seja cercada e que seja feito algo para que os pombos não adentrem o local, pois sabemos que os pombos são considerados transmissores de doenças, sendo inadequado a permanência em local para comercialização de alimentos.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2127/indicacao_87_16052022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2127/indicacao_87_16052022.pdf</t>
   </si>
   <si>
     <t>Para que seja criado em Canarana o Centro de Atendimento do Espectro Autista, destinado a atender pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>Para que sejam destinadas 1.000 unidades de Casas Populares ao Município de Canarana, tendo em vista ser a cidade que mais cresce no Vale do Araguaia, com grande potencial de desenvolvimento, sendo hoje a falta de moradia um grande problema, onde não encontra-se casas para alugar prejudicando assim a vinda de novas pessoas ao município para trabalhar pois não tem local para morar.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2129/indicacao_89.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2129/indicacao_89.22.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Excelentíssimo Senhor Prefeito Municipal possa dentro das condições legais promover através da secretaria responsável a regulamentação das áreas onde encontram-se instaladas as caixas d’águas de fornecimento coletivo do Assentamento Suyá”.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2130/indicacao_90.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2130/indicacao_90.22.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Excelentíssimo Senhor Prefeito Municipal possa designar através da secretaria responsável o término de instalação da caixa d’água do assentamento Capivara”.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2131/indicacao_91.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2131/indicacao_91.22.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Excelentíssimo Senhor Prefeito Municipal possa designar através da secretaria responsável averiguar os motivos da constante falta do fornecimento de água no bairro nova canarana, na região da Rua Cedro Marcado esquina com a Ijuí”.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>Para que o problema de abastecimento de água no Garapu seja amenizado o mais rápido possível.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>Para que a Escola Nova Era receba um parquinho e uma biblioteca.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>Para que o equipamento de malharia que está abandonado seja utilizado caso esteja em serventia e se não estiver que seja dado o devido destino para desocupar a sala par outros fins.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
@@ -3066,943 +3066,943 @@
     <t>101</t>
   </si>
   <si>
     <t>Para que antes de assinarem termo com ADAC seja enviado para Câmara analisar _x000D_
  e que sejam enviados todos os documentos e notas fiscais referentes aos gastos de dinheiro público com a FEICAN.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Para que seja melhorado o atendimento no setor de identificação da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>BA Dourado, Celsinho, Jocasta, Rafael Govari, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2156/indicacao_103-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2156/indicacao_103-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhada a Senhora Tetê Bezerra, Secretária de Estado de Agricultura Familiar._x000D_
    Para que disponibilize para Canarana uma Retroescavadeira PC, para ser utilizada na agricultura familiar, na escavação de bebedouros e tanques de peixes.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao_104-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao_104-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja criado o Departamento Municipal de Trânsito no Município de Canarana.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2167/indicacao_105-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2167/indicacao_105-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja construída uma pista de caminhada na Avenida Rio Grande do Sul a baixo do supermercado Coma Bem entre os Bairros União e Jardim Bela Vista.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2168/indicacao_106-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2168/indicacao_106-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja instalada uma academia ao ar livre no Bairro União</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao_107-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao_107-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a reformulação da pista de skate do município.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Para que sejam instalados climatizadores no Ginásio de Esportes Ademar Parzianello.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2171/indicacao_109-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2171/indicacao_109-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a iluminação da Ciclovia da Avenida Rio Grande do Sul, da Rotatória do Semáforo até ao Posto Chimarrão.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2172/indicacao_110-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2172/indicacao_110-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a reforma do Ginásio de Esporte do Bairro Novas Canarana sendo as mesmas, alambrado, banheiros, pintura e iluminação e também disponibilizado um guarda (vigia) para o período da noite.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2173/indicacao_111-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2173/indicacao_111-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma campanha de Conscientização do Trânsito.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2174/indicacao_112-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2174/indicacao_112-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma cobertura na frente do PSF Central, para que as pessoas que aguardem atendimento não fiquem ao relento.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2175/indicacao_113-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2175/indicacao_113-2022.pdf</t>
   </si>
   <si>
     <t>Para o Executivo apresente um Projeto de Lei onde viabilize a possiblidade da Secretaria de Obras em parceria com a Secretaria da Agricultura do Município fazer a manutenção nas estradas da Porteira para dentro nas áreas rurais do município.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2176/indicacao_114-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2176/indicacao_114-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Excelentíssima Senhora Secretária Estadual de Agricultura Familiar, Teté Bezerra, possa destinar ao Assentamento Suyá uma patrulha mecanizada para utilização dos assentados na ações da agricultura daquela localidade, conforme solicitação contida no ofício nº 035/GVSSS/2022 de 10jun2022 devidamente protocolado”.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2177/indicacao_115-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2177/indicacao_115-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Excelentíssimo Senhor Prefeito Municipal para que possa fazer gestão no sentido de disponibilizar acomodações aos pacientes que buscam agendar/aguardar a consulta médica antes do início do expediente nas unidades hospitalares de nosso município”.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2178/indicacao_116-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2178/indicacao_116-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Excelentíssimo Senhor Prefeito Municipal para que através da secretaria responsável possa catalogar e providenciar a retirada de veículos abandonados nas ruas de nossa cidade, o que entendemos ser um problema tanto para a própria fluidez do trânsito quanto para os proprietários de residências as quais esses veículos estão à frente que na maioria dos casos não são os responsáveis por esses veículos”.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2179/indicacao_117-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2179/indicacao_117-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Excelentíssimo Senhor Prefeito Municipal para que que analise e determine através de decreto o uso de máscaras nas unidades hospitalares e PSFs”.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_118-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_118-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que a secretária de obras, Sra. Eliane Felten informe a   esse parlamentar quanto foi gasto com aluguel de máquinas pesadas nos últimos 12 meses. _x000D_
 Em relação aos caminhões pipas que atendem o interior tanto para molhar as ruas de terra e para eventualmente levar água a comunidade, informar se esses caminhões são alugados ou próprios da prefeitura. Se existem caminhões alugados informar quantos e valores envolvidos.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2181/indicacao_119-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2181/indicacao_119-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a reforma do alambrado, vestiário, banheiros, pinturas das arquibancadas e também que seja disponibilizado um bebedor maior no Ginásio Pedro Cancian.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Para que seja feito patrolamanto na estrada que dá acesso a fazenda Brilhante.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2188/indicacao_no_121-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2188/indicacao_no_121-2022.pdf</t>
   </si>
   <si>
     <t>Para que sejam encaminhados a esta Casa de Leis, relatório mensal (dos últimos quatro meses), das horas trabalhadas das Patrulhas Agrícolas distribuídas nos assentamentos pertencentes ao nosso município, e que seja padronizado o valor das taxas cobradas.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2189/indicacao_no_122-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2189/indicacao_no_122-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um quebra-molas na Rua Frederico Westphalen próximo à esquina com a Rua Planalto no Bairro Nova Canarana.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2198/indicacao_no_123-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2198/indicacao_no_123-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja dado o nome de Luiz Cancian a nova ponte sobre o Rio das Mortes.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Para que o Prefeito intervenha junto a Secretaria de Finanças, no que diz respeita a solicitação protocolada por este parlamentar no dia 25 de maio, a qual está sem resposta até o momento.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Para que o Executivo intervenha junto ao Diretor do Hospital Municipal, que o mesmo responda as solicitações de informações solicitadas por este parlamentar no dia 27 de junho.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2209/indicacao_126-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2209/indicacao_126-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja intensificado a fiscalização quanto a cargas fora dos horários pré-estabelecidos pela legislação vigente descargas de caminhões na região central de Canarana MT”.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2212/indicacao_127-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2212/indicacao_127-2022.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Esportes e Obras disponibilizem iluminação do campo em anexo ao estádio municipal.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Que a Secretaria de Assistência Social disponibilize carro para buscar os idosos que participam do Grupo Conviver Esperança.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Encaminhada a Secretaria de Assistência Social: Para que seja arrumado o aquecedor da piscina do Centro dos Idosos.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Encaminhada a Secretaria de Assistência Social: Para que os lanches distribuídos aos idosos sejam diferenciados para os portadores de diabetes.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2232/indicacao_131-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2232/indicacao_131-2022.pdf</t>
   </si>
   <si>
     <t>Para colocar iluminação na quadra de areia que fica no Jardim Tropical, anexo à escola Nova Era, para que os amantes do vôlei possam usar a quadra no período noturno.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2233/indicacao_132-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2233/indicacao_132-2022.pdf</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2234/indicacao_133-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2234/indicacao_133-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja criado em Canarana o centro de Atendimento do Espectro Autista, destinada a atender pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2235/indicacao_134-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2235/indicacao_134-2022.pdf</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2236/indicacao_135-20221.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2236/indicacao_135-20221.pdf</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2237/indicacao_136-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2237/indicacao_136-2022.pdf</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2238/indicacao_137-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2238/indicacao_137-2022.pdf</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2239/indicacao_138-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2239/indicacao_138-2022.pdf</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2240/indicacao_139-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2240/indicacao_139-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja recuperado o asfalto na rua Maringá, Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2241/indicacao_140-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2241/indicacao_140-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja instalada uma academia ao ar livre no Bairro União.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2242/indicacao_141-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2242/indicacao_141-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita limpeza e varredura contínua em todas as ruas da cidade.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2243/indicacao_142-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2243/indicacao_142-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja disponibilizado um local adequado para o som automotivo, local este que esteja dentro das regras legais.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2244/indicacao_143-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2244/indicacao_143-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja fornecido uniformes aos alunos das escolinhas da Secretaria de Esportes.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2245/indicacao_144-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2245/indicacao_144-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a limpeza no ginásio de esporte do Bairro Nova Canarana.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2246/indicacao_145-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2246/indicacao_145-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma pista de Bicicross no município.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2247/indicacao_146-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2247/indicacao_146-2022.pdf</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2248/indicacao_147-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2248/indicacao_147-2022.pdf</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2249/indicacao_148-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2249/indicacao_148-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma Academia ao Ar Livre e um Parque Infantil no Jardim Tropical.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2250/indicacao_149-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2250/indicacao_149-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita reforma completa no Ginásio de Esporte Pedro Cancian.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2251/indicacao_150-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2251/indicacao_150-2022.pdf</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2252/indicacao_151-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2252/indicacao_151-2022.pdf</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2254/indicacao_152-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2254/indicacao_152-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita urbanização nas Avenidas Tocantins, Brasília, Mato Grosso e Goiás.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2255/indicacao_153-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2255/indicacao_153-2022.pdf</t>
   </si>
   <si>
     <t>Para que sejam construídas 30 (trinta) casas populares na localidade de Serra Dourada.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2260/indicacao_154-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2260/indicacao_154-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja instituído cronograma de atendimento médico em dia integral nos Distritos e Assentamentos”.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Para que seja regularizada a falta de remédios na rede pública.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Para que seja criada uma lei Municipal que disponha sobre a implantação de dispositivo chamado “boca de lobo inteligente” nos logradouros do município de Canarana.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2268/indicacao_no_157-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2268/indicacao_no_157-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja criada uma Lei Municipal em consonância com a Lei nº 14.434 de 04 de agosto de 2022, que institui o piso salarial nacional do enfermeiro, do técnico de enfermagem, do auxiliar de enfermagem e da parteira. Sendo assegurada a manutenção das remunerações e salários vigentes superiores ao piso.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2276/indicacao_no_158-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2276/indicacao_no_158-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja criada uma Lei Municipal que trate de:_x000D_
 ” O veículo destinado à condução de escolares deve contar, além do condutor, com a presença de monitor treinado para orientar os estudantes com relação à segurança de trânsito durante as viagens e auxiliar nas operações de embarque e desembarque do veículo.” Conforme modelo em anexo.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Que seja passada escritura pública de doação para a Fundação Pró Memória de Canarana, CNPJ 060539550001-93, do Lote nº 05-A da Quadra 32 do Loteamento denominado Projeto Canarana, Matrícula 13.295, lote onde se encontra instalada sede da mesma.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2278/indicacao_no_160-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2278/indicacao_no_160-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja efetuada adequações no saguão de espera do atendimento da Secretaria de Saúde com a implantação de mais dois climatizadores e mais assentos”.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2279/indicacao_no_161-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2279/indicacao_no_161-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja revisto os horários de funcionamento das creches do município”.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2280/indicacao_no_162-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2280/indicacao_no_162-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja devidamente sinalizada e pavimentada a entrada do município para aquelas pessoas que chegam pela rodovia MT-020 e dá outras providências”.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2294/indicacao_no_163-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2294/indicacao_no_163-2022.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado os seguintes bens para a Fundação Pró-Memória de Canarana._x000D_
 1-	Mobiliário adequado, de preferência novo._x000D_
 2-	Computadores_x000D_
 3-	Impressora_x000D_
 4-	Ar condicionado</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2295/indicacao_no_164-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2295/indicacao_no_164-2022.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação na Ciclovia/Pista de caminhada da Avenida Mato Grosso.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2296/indicacao_no_165-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2296/indicacao_no_165-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja planejado estudo in loco pela secretaria de Obras para a manutenção na estrada da linha escolar do Assentamento Guatapará e dá outras providências”.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2297/indicacao_no_166-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2297/indicacao_no_166-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre determinar as Associações que possuem maquinários cedidos pela Prefeitura Municipal que prestem contas através de relatório de informação de como estão sendo utilizados, bem como informem as condições de uso e dá outras providências”.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2298/indicacao_no_167-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2298/indicacao_no_167-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja efetuada adequações na quadra de esportes recém reformada do Distrito do Culuene para a modalidade de Voleibol e Basquetebol e dá outras providências”.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2299/indicacao_no_168-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2299/indicacao_no_168-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que seja planejado pela secretaria de esportes Clínicas Esportivas nos Distritos de nosso município e dá outras providências”.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2309/indicacao_no_169-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2309/indicacao_no_169-2022.pdf</t>
   </si>
   <si>
     <t>Que Solicite junto à Secretaria de Obras a manutenção e reconstrução do quebra-molas ou a construção de uma faixa elevada na avenida Rio Grande do Sul em frente ao Hotel Ipê Comfort devido ao número de acidentes e o quebra-molas atual está completamente deteriorado.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2313/indicacao_no_170-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2313/indicacao_no_170-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja criado uma Lei que determine que os armazéns façam a pavimentação de seus pátios, com o objetivo de sanar o problema com a poeira (época da seca) e lama (época das chuvas).</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Para que a Secretaria de obras crie um cronograma/planejamento para equipe de plantio de grama nas rotatórias e canteiros que ainda não possuem.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Para que o Programa Habitacional Verde e Amarelo seja implantado em Canarana.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2337/indicacao_n_173-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2337/indicacao_n_173-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a pintura do prédio da UAB/SECITECI, e revitalização da área externa com cercado em volta do prédio para maior segurança e controle de entrada e saída, bancos para serem utilizados pelos alunos nos momentos de intervalos, bem como iluminação tendo em vista as aulas do período noturno.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_no_175-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_no_175-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja construída uma piscina, para oferecer aulas gratuitas de natação a população canaranense.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Para que sejam instalados ar condicionados nas recepções dos PSFs do Município.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Para que sejam confeccionados uniformes aos alunos que frequentam o CRAS.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2353/indicacao_no_177-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2353/indicacao_no_177-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um parque infantil de qualidade e dignidade para atender os anseios dos alunos Escola Progresso, e que seja consertado a ar condicionado da sala do 4º ano.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2354/indicacao_no_178-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2354/indicacao_no_178-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um parque infantil de qualidade e dignidade para atender os anseios dos alunos Escola Pioneiros.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2355/ndicacao_no_179-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2355/ndicacao_no_179-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado um exaustor e um climatizador na cozinha da EMEI São Francisco.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2356/indicacao_no_180-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2356/indicacao_no_180-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a limpeza do Cemitério da Localidade da Matinha.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2357/indicacao_no_181-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2357/indicacao_no_181-2022.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria de Assistência Social realize um baile mensalmente a noite para o grupo de idosos Conviver Esperança.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Para que seja reformado o forro e o teto do prédio do CRIDARC.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2362/indicacao_no_183-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2362/indicacao_no_183-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita irrigação no gramado do Estádio Municipal Elídio Corbari.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Para que a Secretaria de Obras informe onde está o material do telhado da Escola Novo Lar, se é da construtora ou do município.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>ao Suplente de Senador Fábio Garcia para que interceda junto ao Governo do Estado para liberação do convênio 516641/2021 - Pavimentação Rua Três de Maio.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
@@ -4042,171 +4042,171 @@
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Que o Prefeito informe o motivo de não estar pagando alguns fornecedores.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Para que o Prefeito informe o motivo de não estar fazendo repasse da PREVICAN.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2403/indicacao_no_192-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2403/indicacao_no_192-2022.pdf</t>
   </si>
   <si>
     <t>Para que que sejam reformados os banheiros, e colocado um bebedouro no Ginásio Pedro Cancian.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2404/indicacao_no_193-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2404/indicacao_no_193-2022.pdf</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2405/indicacao_no_194-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2405/indicacao_no_194-2022.pdf</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_no_195-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_no_195-2022.pdf</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2407/indicacao_no_196-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2407/indicacao_no_196-2022.pdf</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2408/indicacao_no_197-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2408/indicacao_no_197-2022.pdf</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2409/indicacao_no_198-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2409/indicacao_no_198-2022.pdf</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2410/indicacao_no_199-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2410/indicacao_no_199-2022.pdf</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2411/indicacao_no_200-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2411/indicacao_no_200-2022.pdf</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2412/indicacao_no_201-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2412/indicacao_no_201-2022.pdf</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2413/indicacao_no_202-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2413/indicacao_no_202-2022.pdf</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2414/indicacao_no_203-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2414/indicacao_no_203-2022.pdf</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2415/indicacao_no_204-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2415/indicacao_no_204-2022.pdf</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_no_205-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_no_205-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que seja feito manutenção emergencial nas pontes que dão acesso ao Assentamento Suyá.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Para que seja feita a instalação de uma caixa d'água que está faz dois meses no tempo e sem uso, para que o Secretário de Agricultura de andamento.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Para que seja feita manutenção da ponte do Córrego do Ouro sentido Milagrosa.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
@@ -4231,280 +4231,280 @@
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Para que seja feito um projeto para duplicação da MT 020 dando sequencia a avenida Sete de Setembro, ao menos até a Empresa Sinagro.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Para que seja reformado o meio fio na Avenida Paraná em frente a Loja Floratta.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_no_212-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_no_212-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja aumentado o número de servidores no setor de convênios da prefeitura, devido ao aumento de demandas de projetos esta providência se faz necessária com urgência.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2436/indicacao_no_213-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2436/indicacao_no_213-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretária de Obras e Infraestrutura uma posição e um cronograma de recuperação da Rua Diamantino do Bairro União, localizada abaixo do PSF União.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2437/indicacao_no_214-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2437/indicacao_no_214-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando a Secretaria de Obras um relatório referente ao cronograma de obras no bairro Morada do Sol, quanto da obra que ainda falta ser entregue e os serviços de drenagem.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2439/indicacao_no_215-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2439/indicacao_no_215-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre em quais trâmites atualmente se encontra o processo para a efetiva criação do COMSEP E FUMSEP no âmbito do município de Canarana MT e dá outras providências”.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2440/indicacao_no_216-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2440/indicacao_no_216-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de reforma junto ao Prédio da Associação dos Pequenos Produtores Rurais do Assentamento Suyá e dá outras providências”.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2441/indicacao_no_217-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2441/indicacao_no_217-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que o Distrito de Serra Dourada possa ser comtemplado com uma ambulância e dá outras providências.”</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2442/indicacao_no_218-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2442/indicacao_no_218-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a análise, encaminhamento ou não à essa Casa de Leis de Projetos protocolados junto ao Gabinete de Gestão Governamental de acordo com o ofício nº 040/GabVSSS/2022”.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2444/indicacao_no_219-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2444/indicacao_no_219-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feito faixa elevada, na Avenida Rio Grande do Sul próximo a rotatória do super COMA BEM.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Para que seja criado um projeto de construção de quadras de areia nos distritos: Serra Dourada, Garapu e Matinha para prática esportiva de vôlei e recreação dos moradores das comunidades.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Para que sejam criados em locais determinados nas ciclovias nos canteiros das avenidas locais com bancos e paisagismo, como a exemplo do local em frente a Eletromoveis.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>No Culuene foram feitas cacimbas para contenção de água da chuva e durante as chuvas fortes ficam muito cheias e aconteceu de uma criança cair dentro, que seja feito sinalização ou algo para resolver o problema para evitar possíveis acidentes.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Para que seja feito redutor de velocidade no cruzamento das ruas Frederico com Lagoa Vermelha para evitar possíveis acidentes.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2462/indicacao_no_224-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2462/indicacao_no_224-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja reformulada a Lei 813/2007 que "Cria o Conselho Municipal de Esporte, e criado o Fundo Municipal do Esporte.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2463/indicacao_no_225-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2463/indicacao_no_225-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja criado na Secretaria Municipal de Educação e Cultura o “Fundo Municipal da Cultura”, no mesmo modelo da Indicação nº 224/2022.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2464/indicacao_no_226-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2464/indicacao_no_226-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja feita manutenção na rua Perimetral_x000D_
 nas proximidades da horta Comunitária.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2465/indicacao_no_227-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2465/indicacao_no_227-2022.pdf</t>
   </si>
   <si>
     <t>Para que o projeto “Quintais Produtivos” das Aldeias Xavantes seja implantado também nas Aldeias do XINGÚ do Município de Canarana.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2466/indicacao_no_228-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2466/indicacao_no_228-2022.pdf</t>
   </si>
   <si>
     <t>Para que seja criado através da Secretaria de Agricultura, a “Feira Municipal de Exposição Comercial do PEQUI”, no Município de Canarana.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_no_229-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_no_229-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que a secretaria de Obras possa de forma emergencial efetuar a manutenção na estrada vicinal que dá acesso às chácaras e passa a frente da escolinha Arena Soccer Ball no bairro Jardim Bela Vista, assim como também na iluminação pública. ”</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2476/indicacao_no_230-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2476/indicacao_no_230-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que a prefeitura municipal solicite da empresa IGUÁ S/A - ÁGUAS CANARANA informações sobre quais os valores dos últimos reajustes na conta de água. ”</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2477/indicacao_no_231-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2477/indicacao_no_231-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que a secretaria de Obras possa de forma emergencial efetuar a manutenção na Rua Perimetral no bairro Jardim Bela Vista (Local ainda não asfaltado). ”</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2478/indicacao_no_232-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2478/indicacao_no_232-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a necessidade de que a empresa responsável pela coleta de lixo possa atender a Rua Perimetral no Jardim Bela Vista em toda sua extensão (Rua não asfaltada). ”</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Para que seja criado o projeto Eco Ponto Lixo Zero para receber materiais recicláveis separados: plástico, papel, vidro, latas e depois seja repassado a instituições.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Indicação ao Senador Wellington Fagundes solicitando recursos para construção de creches, pista de atletismo no estádio municipal, prédio para academia municipal e recursos para o IFMT.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
@@ -4562,549 +4562,549 @@
   <si>
     <t>Para que a Secretaria de Obras respeite a ordem cronológica dos pagamentos.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Soni, BA Dourado</t>
   </si>
   <si>
     <t>Para que seja feito um projeto para o asfalto na Avenida Rio Grande do Sul entre a AABB e a Primavera Máquinas.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1892/mocao_01.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1892/mocao_01.2022.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento a Meta Consultoria Agrícola pela realização do DINETEC nos dias 12,13 e 14 de janeiro.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1893/mocao_02.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1893/mocao_02.2022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar ao Senhor Vilson Biguelini e Família pelo falecimento de seu pai senhor Edgar Biguelini.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1895/mocao_03.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1895/mocao_03.2022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a Famíia Pezzini pelo falecimento da Senhora Louiziana Cintia Pezzini.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1896/mocao_04.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1896/mocao_04.2022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a Família da Senhora Kalinka Patrícia Silva Marçal pelo seu falecimento.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1906/mocao_05.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1906/mocao_05.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Policiais Militares SUB TEN PM JORZISMAR ROCHA DA SILVA – RG PMMT 880.479 e 3º SGT PM ELI DE ARAUJO COSTA – RG PMMT 882.979, 3º SGT PM JABES RAONI STURM AROCA – RG PMMT 884.125, CB PM HENRIQUE GALVÃO ATAIDES – RG PMMT 885.129, SD PM PITER BRITO FREIRE – RG PMMT 887.867 e SD PM DIEGO RODRIGUERS DAMASCENO – RG PMMT 885.809, por na data de 19 de outubro de 2021 de acordo com o Boletim de Ocorrência nº 2021.273211, conseguirem obter êxito em apreender uma arma de fogo tipo revólver calibre .22 nº 75670, bem como detiveram o suspeito que a portava de forma irregular e seu comparsa.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1907/mocao_06.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1907/mocao_06.2022.pdf</t>
   </si>
   <si>
     <t>Aos Policiais Militares 3º SGT PM ELI DE ARAÚJO COSTA – RG PMMT 882.974 e SD PM PITER BRITO FREIRE – RG PMMT 888.867, por na data de 18 de outubro de 2021 de acordo com o Boletim de Ocorrência nº 2021.272272, conseguirem obter êxito em efetuar a prisão de duas pessoas (um casal) que cometeram homicídio doloso consumado, onde de forma vil e covarde tiraram a vida de um homem por motivo fútil.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1908/mocao_07.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1908/mocao_07.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Policiais Militares 3º SGT PM WESLEN DA SILVA OLIVEIRA – RG PMMT 880.489 e SD PM CLEVER RICHARD DE OLIVEIRA – RG PMMT 886.021, SD PM MAYCON DOUGLAS ARAUJO DE SOUZA – RG PMMT 886.214, SD PM CAIO ALEXANDRE DE OLIVEIRA LUZ – RG PMMT 886.713, SD PM MARCO AURÉLIO CASTILHO SILVA – RG PMMT , por na data de 19 de outubro de 2021 de acordo com o Boletim de Ocorrência nº 2021.273211, conseguirem obter êxito em apreender uma arma de fogo tipo revólver calibre .22 nº 75670, bem como detiveram o suspeito que a portava de forma irregular e seu comparsa.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1909/mocao_08.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1909/mocao_08.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Policiais Militares 3º SGT PM JABES RAONI STURM AROCA – RG PMMT 884.125 e CB PM HENRIQUE GALVÃO ATAIDES – RG PMMT 885.129, por na data de 28 de outubro de 2021 de acordo com o Boletim de Ocorrência nº 2021.282166, conseguirem obter êxito em apreender uma arma de fogo tipo revólver calibre .38 nº CI57931, bem como detiveram o suspeito que a portava de forma irregular.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1911/mocao_09.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1911/mocao_09.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Policiais Militares 3º SGT PM MAYK WILLY OLIVEIRA MATOS – RG PMMT 885.141, CB PM CASSIO HENRIQUE MONTEL DE OLIVEIRA – RG PMMT 884.115, SD PM MAURI ALBERTO MORESCO JUNIOR – RG PMMT 885.140 e SD PM MATEUS FETTER – RG PMMT 885.982, por na data de 29 de outubro de 2021 de acordo com o Boletim de Ocorrência nº 2021.283219, conseguirem obter êxito em apreender uma arma de fogo tipo revólver calibre .22 nº A890016 com uma munições intacta, bem como detiveram o suspeito que a portava de forma irregular.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1912/mocao_10.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1912/mocao_10.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Policiais Militares 3º SGT PM JABES RAONI STURM AROCA – RG PMMT 884.125 e CB PM HENRIQUE GALVÃO ATAIDES – RG PMMT 885.129, por na data de 29 de outubro de 2021 de acordo com o Boletim de Ocorrência nº 2021.283587, conseguirem obter êxito em apreender seis papelotes de cocaína e R$ 281,00 (duzentos e oitenta e um reais em moeda corrente), bem como detiveram dois suspeitos que praticavam tráfico de drogas.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1913/mocao_11.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1913/mocao_11.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Policiais Militares 3º SGT PM MAYK WILLY OLIVEIRA MATOS – RG PMMT 885.141, CB PM CASSIO HENRIQUE MONTEL DE OLIVEIRA – RG PMMT 884.115, SD PM MAURI ALBERTO MORESCO JUNIOR – RG PMMT 885.140 e SD PM MATEUS FETTER – RG PMMT 885.982, por na data de 30 de outubro de 2021 de acordo com o Boletim de Ocorrência nº 2021.284056, conseguirem obter êxito em apreender uma arma de fogo tipo “garrucha” calibre .22 com treze munições intactas, bem como detiveram o suspeito que a portava de forma irregular.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1914/mocao_12.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1914/mocao_12.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Policiais Militares 2º TEN PM NAIMANHWESTER BORGES HENNES – RG PMMT 880.682, CB PM AIRTON DA DILVA PEREIRA – RG PMMT 884.110, SD PM FABIO JUNIOR MARTINS NOVAES – RG PMMT 887.247 e SD PM KLLEYTON FERREIRA DOS SANTOS – RG PMMT 885.134, pôr na data de 02 de novembro de 2021 de acordo com o Boletim de Ocorrência nº 2021.285870, conseguirem obter êxito em apreender uma arma de fogo tipo “garrucha” calibre .22 com doze munições intactas, bem como detiveram o suspeito que a portava de forma irregular.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1915/mocao_13.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1915/mocao_13.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Policiais Militares 3º SGT PM JOÃO ALEXANDRE MACHADO DE ALMEIDA – RG PMMT 882.071 e SD PM GIAN RAUBER – RG PMMT 886.448, pôr na data de 07 de novembro de 2021 de acordo com o Boletim de Ocorrência nº 2021.290910, conseguirem obter êxito em apreender um revólver calibre .38 com seis munições intactas, bem como detiveram o suspeito que o portava de forma irregular.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1929/mocao_14.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1929/mocao_14.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 A SENHORA MADELAINE TEREZINHA STRAGLIOTTO_x000D_
 Por toda sua dedicação, destacando-se pela excelência no tratamento e acompanhamento aos munícipes que buscam atendimento no Hospital Municipal Lorena Parode, sempre disposta a solucionar as situações.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1933/mocao_15.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1933/mocao_15.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A EMPRESA JOACI AUTO PEÇAS_x000D_
 PELA INAUGIRAÇÃO DAS NOVAS INSTALAÇÕES DA LOJA E POR ACREDITAR NO DESENVOLVIMENTO DE NOSSA CIDADE GERANDO EMPREGO E RENDA.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>Moção de Pesar _x000D_
 A Família do Vereador Ederson Porsch pelo falecimento de seu sogro senhor Ernani Machado.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 Ao Pastor Laelson da Igreja Assembleia de Deus Madureira pelos trabalhos sociais que estão sendo realizados durante a pandemia.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>Moção de Repúdio _x000D_
 A empresa Basili Eventos, responsável pela seleção das meninas para trabalhar na DINETEC._x000D_
 A seleção foi feita levando apenas em consideração o manequim e aparecia, solicitando das candidatas fotos e medidas do corpo, sem levar em consideração a simpatia e os conhecimentos que as candidatas tem.  As Mulheres são muito mais do que um manequim, portanto repúdio a esta forma de seleção para vaga de emprego.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>Moção de Aplauso _x000D_
 Ao Pastor Israel pela construção da Igreja Assembleia de Deus no bairro União.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1961/mocao_20.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1961/mocao_20.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 AO SENHOR ROGÉRIO FERREIRA DA SILVA _x000D_
 Professor da Academia Municipal, pelas atividades desenvolvidas.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1962/mocao_21.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1962/mocao_21.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 As Famílias Oliveira e Brígida_x000D_
 pelo falecimento da  senhora Amélia Brígida da Silva</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>Moção de Pesar a Família da Senhora Eliana de Fátima Guarienti pelo seu falecimento.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>Moção de Aplauso aos organizadores do Mountain Bike pela realização do evento.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>BA Dourado, Jocasta, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1981/mocao_24.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1981/mocao_24.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 A Família do Sr. Cabo PM Sebastião Miranda_x000D_
 Pelo seu falecimento.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1982/mocao_25.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1982/mocao_25.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO_x000D_
 a atitude desrespeitosa e descompromissada com o espírito democrático adotada pelo médico e Diretor clínico do Hospital Lorena Parode, Dr. Luiz Carlos de Oliveira.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1985/mocao_26.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1985/mocao_26.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 A Família do Presidente da Câmara Municipal Paulo José Gonçalves _x000D_
 pelo falecimento de sua netinha Heloa Mendes Gonçalves.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1987/mocao_27.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1987/mocao_27.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO em desfavor do Deputado Estadual Arthur Duval, pelo áudio do parlamentar que veio a público desmerecendo e menosprezando as mulheres ucranianas;</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1999/mocao_28.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1999/mocao_28.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 A ARDAVA  _x000D_
 ASSOCIAÇÃO DOS REPRESENTANTES DE DEFENSIVOS AGRÍCOLAS DO VALE DO ARAGUAIA_x000D_
 sediada em Canarana-MT, pelos 19 anos de trabalhos completados no dia 15 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2000/mocao_29.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2000/mocao_29.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 AO SENHOR VANIR MARCOS HEINEN E FAMÍLIA _x000D_
 PELA INAUGURAÇÃO DA EMPRESA HEINEN TECNOLOGIAS _x000D_
 Trazendo desenvolvimento, empregos e inovação a nossa cidade.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2013/mocao_30.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2013/mocao_30.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 AO SENHOR HUDSON JOSÉ BRANQUINHO  _x000D_
 Pelo importante trabalho desenvolvido na Prefeitura Municipal de Canarana no período que esteve frente da Secretaria Municipal de Finanças</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2016/mocao_31.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2016/mocao_31.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 AOS COORDENADORES DA BANDA MUNICIPAL _x000D_
 ÁTILA RODRIGUES FALCÃO_x000D_
 Pelo ótimo trabalho desenvolvido junto ao Departamento Municipal de Cultura.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 AO SICOOB _x000D_
 Pelo apoio a Cultura no Município de Canarana.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2031/mocao_33.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2031/mocao_33.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 AO SENHOR _x000D_
 ELIEZER A. MOURA _x000D_
 Pelo trabalho que fez para que a empresa AgriBrasil escolhesse Canarana para instalar a Usina de etanol de milho.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2032/mocao_34.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2032/mocao_34.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 A FAMÍLIA DO SENHOR OTALECIO MESQUITA DE MORAES PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2033/mocao_35.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2033/mocao_35.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A SENHORA GEÓRGIA FARIA VALADARES_x000D_
 Pela aprovação no Exame Nacional de Revalidação de Diplomas Médicos, podendo agora atuar como médica no Brasil e na Argentina. Parabenizamos pela conquista!</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2034/mocao_36.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2034/mocao_36.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A SENHORA ELIANA FAITÃO_x000D_
 Pelo trabalho que tem realizado como colaboradora do esporte de Canarana trazendo recursos e projetos que beneficiam o social e o esporte de Canarana.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2047/mocao_37.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2047/mocao_37.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A jovem Sthephany Gromann, 21 anos, pela conquista do terceiro lugar na Olimpíada do Conhecimento na ocupação Tecnologia da Moda. _x000D_
 De Canarana para o mundo!</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2048/mocao_38.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2048/mocao_38.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A Senhora GUILMA RITA DE CASSIA GOTTSCHALL DA SILVA SOARES, Prefeita da Cidade de Nova Redenção na Bahia e ao Vereador PAULO DE FRANKLIN _x000D_
 Pela iniciativa de homenagear o senhor José Francisco Barbosa, avô do Vereador de Canarana/MT BA Dourado, nominando uma rua da cidade de Nova Redenção – BA em sua homenagem, tendo em vista sua colaboração no desenvolvimento do município.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2051/mocao_39.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2051/mocao_39.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Schmidt, pelo falecimento da Senhora Agatche Schmidt.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2052/mocao_40.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2052/mocao_40.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Stulp, pelo falecimento da Senhora Werna Stulp.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2054/mocao_41.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2054/mocao_41.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO_x000D_
 Decorridos 70 dias do primeiro ofício 07/2022 e 34 dias referente ao requerimento de explicações aprovado pelo douto plenário em unanimidade. _x000D_
 O servidor público Luiz Carlos de Oliveira não prestou esclarecimento a essa casa, não enviando qualquer resposta ao requerimento. _x000D_
 Atingidos os 15 dias padrão preconizados pelo regimento, não foi solicitado dilação do prazo, porém foi concedido mais 15 dias de prazo para resposta. _x000D_
 O prazo máximo de 30 dias se encerrou e está casa de leis não obteve resposta ao requerimento. _x000D_
 Essa conduta e postura não é esperada para um servidor público e nem tão pouco para um diretor de hospital.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2057/mocao_42.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2057/mocao_42.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 AO SENHOR NELSON SCHINDLER_x000D_
 Por sua aposentaria após 34 anos de serviços prestados na Prefeitura Municipal de Canarana.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2058/mocao_43.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2058/mocao_43.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A todos os Jornalistas da Rádio Vida Nova FM 87,9, pela passagem do Dia 07 de Abril – DIA DO JORNALISTA, pelos relevantes serviços prestados ao nosso município, levando informação do mais alto nível, e por isso os agraciamos com a presente MOÇÃO DE APLAUSO.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2059/mocao_44.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2059/mocao_44.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A todos os Jornalistas da Rádio Araguaia FM 103.9, pela passagem do Dia 07 de Abril – DIA DO JORNALISTA, pelos relevantes serviços prestados ao nosso município, levando informação do mais alto nível, e por isso os agraciamos com a presente MOÇÃO DE APLAUSO.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>Moção de Pesar _x000D_
 a família do jovem Vitor Pereira da Silva pelo seu falecimento.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>Moção de Aplauso a todos os jornalistas da TV Cidade Interativa pela passagem do dia do jornalista.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2076/mocao_47.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2076/mocao_47.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 AO JOVEM PEÃO DE RODEIO MÁRIO DE NEGRI NETO _x000D_
 Por representar Canarana/MT na Cidade de Britânia/GO, vencendo em 1º lugar na categoria rodeio em touros.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2077/mocao_48.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2077/mocao_48.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A empresa MIÓ DE MINAS_x000D_
 em nome do seu administrador Filipe Vieira Bernardes_x000D_
 que há três anos fabrica pão-de-queijo, no município de Canarana. Hoje a empresa atua em quatro estados (Mato Grosso, Goiás, Pará e Tocantins), contando com dez centros de distribuição, e recentemente recebeu uma proposta de exportação para instalar um centro de distribuição fora do país  Parabéns a todos os funcionários e administradores dessa empresa que tem tornado os cafés da manhã e lanches dos canaranenses muito mais saborosos.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2078/mocao_49.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2078/mocao_49.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Senhor Júlio Cesar Bispo, fiscal da SEMOP – Secretaria Municipal de Viação e Obras Públicas de Canarana MT, pôr na data de 25 de Abril de 2022 desenvolver brilhante trabalho conseguindo localizar condutor juntamente com o veículo que danificou semáforo na rotatória da Avenida Rio Grande do Sul com a Avenida Paraná, assim o notificando e auxiliando as forças de segurança do município quanto o devido processo legal para o ressarcimento dos danos junto ao erário público e por isso os agraciamos com a presente MOÇÃO DE APLAUSO.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>Márcia, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2093/mocao_50.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2093/mocao_50.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
  A Diretoria da Igreja Católica - Capela Santa Luzia do Garapú _x000D_
 Pela organização e realização da maravilhosa Festa.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2094/mocao_51.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2094/mocao_51.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos Bombeiros da 4ª COMPANHIA INDEPENDENTE DE BOMBEIROS MILITAR de Nova Xavantina_x000D_
 que trabalharam no resgate dos corpos das vítimas de afogamento ocorridos em Canarana nos rios Culuene e Sete de Setembro, dando a oportunidade para que as famílias pudessem se despedir de forma digna de seus entes queridos neste momento de dor da partida de um familiar.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Vereador Jocasta Porto por ter acompanhado o Senhor Domingos Aurélio a Cuiabá, sendo sua presença fundamental.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>Moção de Aplauso a senhora Andréia Cecatto pela nomeação para exercer o cargo de Secretária Municipal de Administração.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Senhor Nelson Neuhaus e família pelo sucesso da Granja do Vale gerando empregos e renda em Canarana e região.</t>
   </si>
   <si>
@@ -5120,617 +5120,617 @@
     <t>Moção de aplauso ao Professor de Handebol Nicolas pela vitória da equipe em Nova Xavantina.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>Moção de Aplauso aos Professores Elton, Silas e André representando Canarana em Barra do Garças na 1ª Copa do Trabalhador.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 A TODOS OS PROFISSIONAIS DA SAÚDE DA ÁREA DE ENFERMÁGEM, TECNICOS E AUXILIARES PELA PASSAGEM DO DIA DO ENFERMEIRO.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>Moção de Aplauso A Igreja IECLB: Organizadores, Equipe da Cozinha e Equipe da Churrasqueira do Jantar do meio frango.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2140/mocao_60.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2140/mocao_60.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 A Família Ganassini pelo falecimento do senhor Sr. Alfredo Ganassini.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>BA Dourado, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2141/mocao_61.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2141/mocao_61.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 A senhora Sonia Ebehart e Família  pelo falecimento do senhor Sr. Edemar Ebehart, servidor da Secretaria de Obras de Canarana.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2142/mocao_62.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2142/mocao_62.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 Aos Atletas da APAE pela conquista de medalhas nas  Olimpíadas Especiais das APAES - Etapa Regional realizada em Nova Xavantina: _x000D_
 _x000D_
 Paulo Ricardo Pereira de Souza _x000D_
 1° Lugar - Lançamento de Dardo_x000D_
 2° Lugar - Revezamento 4x100 Masculino _x000D_
 2° Lugar - Lançamento de Peso_x000D_
 _x000D_
 Eduardo Souza Santos _x000D_
 1° Lugar Corrida de 100 metros_x000D_
 1° Lugar Lançamento de Peso_x000D_
 _x000D_
 Nilson Donisete dos Santos Deungaro_x000D_
 2° Lugar Lançamento de Pelota_x000D_
 2° Lugar Corrida 50 Mts Especial_x000D_
 _x000D_
 Eryky Lima da Silva _x000D_
 3° Lugar Lançamento de Pelota_x000D_
 _x000D_
 Keslen de Souza Almeida _x000D_
 3° Lugar Salto em Distância _x000D_
 2° Lugar Corrida 200 Metros_x000D_
 _x000D_
 Maurivam Marques dos Santos_x000D_
 1° Lugar Corrida 50 metros Especial_x000D_
 _x000D_
 Elisangela Caetano de Jesus _x000D_
 2° Lugar Lançamento de Peso Feminino _x000D_
 2° Lugar Corrida 50 Metros _x000D_
 _x000D_
 Maria Roseli dos Santos_x000D_
 1° Lugar Corrida 50 Metros_x000D_
 3° Lugar Lançamento de Peso Feminino _x000D_
 _x000D_
 Kaila Daik de Araújo Carolina _x000D_
 2° Lançamento de Pelota _x000D_
 2° Caminhada 25 Metros_x000D_
 _x000D_
 Lindomar Mandadori _x000D_
 Professor de Educação Física e Treinador_x000D_
 _x000D_
 Vanderleia Guerra Blanco_x000D_
 Responsável pela Delegação</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2143/mocao_63.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2143/mocao_63.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 A Família  Meinen pelo falecimento do senhor Sr. Valdori Meinen.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2146/mocao_64.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2146/mocao_64.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 AO SENHOR VALDEMILSON PEREIRA DE SOUZA – CABEÇA _x000D_
 Pela sua história construída no município de Canarana.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>Moção de Reconhecimento a Senhora Cleivania de Souza Oliveira pelo trabalho desenvolvido frente a secretaria municipal de saúde e ao senhor Robinson Braz pelo trabalho desenvolvido frente a secretaria municipal de juventude, esporte e lazer.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2159/mocao_67.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2159/mocao_67.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 A FAMÍLIA DALMOLIN PELO FALECIMENTO DO SENHOR_x000D_
 GENTIL DALMOLIN.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2160/mocao_67.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2160/mocao_67.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A FAMÍLIA ROCHA BALDIN PELO FALECIMENTO DA SENHORA_x000D_
 ROSILDA ROCHA BALDIN.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2165/mocao_68.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2165/mocao_68.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 AO SENHOR CLÁUDIO MOLINA_x000D_
 INVESTIGADOR DE POLÍCIA_x000D_
 _x000D_
 Pelo trabalho desenvolvido no município de Canarana, em especial no atendimento a ocorrência do falecimento do Senhor Ney Wilson Pereira, sendo que o procedimento seria todo feito por Primavera do Leste e foi possível resolver em Canarana graças ao trabalho do Investigador Cláudio Molina, assim auxiliando a família neste momento da perda do ente querido.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>Moção de Pesar a Família do senhor Paulo Dalosto pelo seu falecimento.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Aos Atletas da APAE pela conquista de medalhas nas Olimpíadas Especiais das APAES - Etapa Regional realizada em Nova Xavantina: _x000D_
 _x000D_
 Kleber Vieira da Silva_x000D_
 2 Lugar revezamento 4 × 100_x000D_
 _x000D_
 Jucinei Schartz lançamento  de Peso</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>Moção de Aplauso _x000D_
 A Joaci Junior _x000D_
 pela conquista do 13º lugar na Corrida de Reis.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2196/mocao_72.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2196/mocao_72.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 A FAMÍLIA DO SENHOR _x000D_
 EDIMILSON LOPES NEVES PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2197/mocao_73.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2197/mocao_73.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 AO SENHOR MARCIO DA SILVA DE AQUINO _x000D_
 Evangelista da Igreja Assembleia de Deus Ministério de Madureira _x000D_
 Por ser um jovem dinâmico, comunicador, sábio e atuante em sua comunidade.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 Aos Organizadores da Queima do Alho.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2208/mocao_75.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2208/mocao_75.22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao senhor Henrique Minante da Silva, figurinista da farda oficial da Banda Municipal Átila Rodrigues Falcão.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2210/mocao_76.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2210/mocao_76.22.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento ao Pastor Laelson Cruz, pelos 10 anos como pastor presidente da Igreja Evangélica Assembleia de Deus Ministério de Madureira em Canarana.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2211/mocao_77.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2211/mocao_77.22.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento ao Pastor Paulo Jonatas Gonçalves, pelo trabalho prestado na Igreja Arca da Restituição, trabalho que comemora um ano de sua inauguração na cidade de Canarana.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>Ao Comandante Geral da Polícia Militar pelo auxilio na FEICAN.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>A todos os Policiais Militares que trabalharam na FEICAN.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>Moção de Aplauso a Comissão Organizadora da FEICAN pela maravilhosa festa realizada.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2256/mocao_81.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2256/mocao_81.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 AO SENHORES  _x000D_
 OSCAR DOS SANTOS OLIVEIRA JUNIOR E _x000D_
 AIRTON PEREIRA MESQUITA</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2257/mocao_82.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2257/mocao_82.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Igreja IECLB _x000D_
 pela realização da Festa do Colono e Motorista: Organizadores, Equipe da Cozinha e Equipe da Churrasqueira.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2261/mocao_83.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2261/mocao_83.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A equipe de Futebol Amador EPAC pela conquista do título do Campeonato Amador na data de 31 de julho de 2022 no município de Canarana MT.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2262/mocao_84.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2262/mocao_84.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Policial Militar Senhor CAP PM MARCOS VINICIUS MACEDO YAMADA – RG PMMT 884.322, pelo brilhante trabalho desenvolvido nas ações preventivas de segurança pública na 26ª FEICAN 2022 no período de 14 a 17 de julho de 2022 na cidade de Canarana MT.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2263/mocao_85.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2263/mocao_85.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Policial Militar Senhor CEL PM WENDEL SOARES SODRÉ, Comandante do 13º Comando Regional de Água Boa MT, pelo brilhante apoio ao trabalho desenvolvido nas ações preventivas de segurança pública na 26ª FEICAN 2022 no período de 14 a 17 de julho de 2022 na cidade de Canarana MT.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2264/mocao_86.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2264/mocao_86.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Ribeiro, pelo falecimento do Senhor Deusdete Fernandes Ribeiro.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2265/mocao_87.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2265/mocao_87.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Senhor Secretário Municipal de Esportes Senhor Felipe Nogueira e a toda equipe da Secretaria Municipal de Esportes, Juventude e Lazer pela brilhante realização do Campeonato de Futebol Amador de 2022 que se encerrou com a grande final no último dia 31 de julho de 2022.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2270/mocao_88.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2270/mocao_88.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 A família da senhora Aurelice Martins da Silva Haas_x000D_
 Pelo seu falecimento.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2273/mocao_89.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2273/mocao_89.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 AO ROTARY CLUB DE CANARANA_x000D_
 Pela realização do 19º Costelão, com o objetivo de continuar as ações desenvolvidas pelo clube em prol da comunidade.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2281/mocao_90.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2281/mocao_90.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Professor Cristiano da Silva Paiva, por ter ministrado de forma brilhante no município de Canarana, Estado de Mato Grosso, Curso de Atualização para Técnicos de Futsal no período de 05 a 07 de agosto de 2022.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2282/mocao_91.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2282/mocao_91.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Federação Matogrossense de Futsal, em detrimento da realização do Curso de Atualização para Técnicos de Futsal no período de 05 a 07 de agosto de 2022, ministrado de forma brilhante pelo Professor Cristiano da Silva Paiva no município de Canarana, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2283/mocao_92.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2283/mocao_92.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A servidora da Câmara Municipal de Canarana MT Eni Teresinha da Silva pelo brilhante trabalho realizado junto à organização da Sessão Solene conforme Decreto Legislativo nº 118 de 19 de julho de 2022 que “CONCEDE HOMENAGEM AOS PIONEIROS DE CANARANA, ALUSIVO AOS 50 ANOS DE COLONIZAÇÃO”.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2284/mocao_93.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2284/mocao_93.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A servidora da Câmara Municipal de Canarana MT Cristiane Geni Lorenzetti Finato pelo brilhante trabalho realizado junto à organização da Sessão Solene conforme Decreto Legislativo nº 118 de 19 de julho de 2022 que “CONCEDE HOMENAGEM AOS PIONEIROS DE CANARANA, ALUSIVO AOS 50 ANOS DE COLONIZAÇÃO”.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2285/mocao_94.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2285/mocao_94.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A servidora da Câmara Municipal de Canarana MT Adailce Guimarães pelo brilhante trabalho realizado junto à organização da Sessão Solene conforme Decreto Legislativo nº 118 de 19 de julho de 2022 que “CONCEDE HOMENAGEM AOS PIONEIROS DE CANARANA, ALUSIVO AOS 50 ANOS DE COLONIZAÇÃO”.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2286/mocao_95.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2286/mocao_95.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A servidora da Câmara Municipal de Canarana MT Elisa Laurent Tigre pelo brilhante trabalho realizado junto à organização da Sessão Solene conforme Decreto Legislativo nº 118 de 19 de julho de 2022 que “CONCEDE HOMENAGEM AOS PIONEIROS DE CANARANA, ALUSIVO AOS 50 ANOS DE COLONIZAÇÃO”.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2287/mocao_96.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2287/mocao_96.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao servidor da Câmara Municipal de Canarana MT Adão Jores dos Santos Josende pelo brilhante trabalho realizado junto à organização da Sessão Solene conforme Decreto Legislativo nº 118 de 19 de julho de 2022 que “CONCEDE HOMENAGEM AOS PIONEIROS DE CANARANA, ALUSIVO AOS 50 ANOS DE COLONIZAÇÃO”.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2288/mocao_97.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2288/mocao_97.22.pdf</t>
   </si>
   <si>
     <t>A servidora da Câmara Municipal de Canarana MT Rosani Avelino dos Santos pelo brilhante trabalho realizado junto à organização da Sessão Solene conforme Decreto Legislativo nº 118 de 19 de julho de 2022 que “CONCEDE HOMENAGEM AOS PIONEIROS DE CANARANA, ALUSIVO AOS 50 ANOS DE COLONIZAÇÃO”.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2289/mocao_98.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2289/mocao_98.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao servidor da Câmara Municipal de Canarana MT Rivaldo Lopes Peres Gonçalves pelo brilhante trabalho realizado junto à organização da Sessão Solene conforme Decreto Legislativo nº 118 de 19 de julho de 2022 que “CONCEDE HOMENAGEM AOS PIONEIROS DE CANARANA, ALUSIVO AOS 50 ANOS DE COLONIZAÇÃO”.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2290/mocao_99.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2290/mocao_99.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao servidor da Câmara Municipal de Canarana MT Cristian  Estevan Lorenzetti Finato pelo brilhante trabalho realizado junto à organização da Sessão Solene conforme Decreto Legislativo nº 118 de 19 de julho de 2022 que “CONCEDE HOMENAGEM AOS PIONEIROS DE CANARANA, ALUSIVO AOS 50 ANOS DE COLONIZAÇÃO”.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2291/mocao_100.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2291/mocao_100.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Aos servidores da Prefeitura Municipal de Canarana MT Maestro Mailson Albuquerque e a Banda Municipal Átila Rodrigues pela brilhante apresentação realizada na Sessão Solene conforme Decreto Legislativo nº 118 de 19 de julho de 2022 que “CONCEDE HOMENAGEM AOS PIONEIROS DE CANARANA, ALUSIVO AOS 50 ANOS DE COLONIZAÇÃO”.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2292/mocao_101.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2292/mocao_101.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A servidora da Prefeitura Municipal de Canarana MT Renata Reyes e ao Departamento de Cultura (Todos os servidores envolvidos) pelo brilhante trabalho realizado junto à organização da Sessão Solene conforme Decreto Legislativo nº 118 de 19 de julho de 2022 que “CONCEDE HOMENAGEM AOS PIONEIROS DE CANARANA, ALUSIVO AOS 50 ANOS DE COLONIZAÇÃO”.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2293/mocao_102.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2293/mocao_102.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A servidora da Prefeitura Municipal de Canarana MT Carine Hepp Moreira e ao Corpo Coreográfico da Banda Municipal Átila Rodrigues pela brilhante apresentação realizada na Sessão Solene conforme Decreto Legislativo nº 118 de 19 de julho de 2022 que “CONCEDE HOMENAGEM AOS PIONEIROS DE CANARANA, ALUSIVO AOS 50 ANOS DE COLONIZAÇÃO”.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>Ao senhor Jorge Luiz Winter, Patrão e aos demais integrantes que finalizaram seu mandato frente a patronagem do CTG Pioneiros do Centro Oeste.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2340/mocao_104.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2340/mocao_104.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A Família Fernandes pelo falecimento da Senhora Luciana Fernandes.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2342/mocao_105.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2342/mocao_105.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Ao Vereador Rafael Govari e Família pelo falecimento de seu pai senhor Waldemar Govari.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2345/mocao_106.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2345/mocao_106.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO  Ao time de Handebol de Canarana pela conquista do 1º lugar na  Copa Regional de Handebol em Querência/MT.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2346/mocao_107.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2346/mocao_107.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 Aos paratletas de Canarana/MT: _x000D_
 Mateus Haag de Freitas, de 12 anos pela conquista do 1º lugar na categoria Cadete_x000D_
 e Márcio Alves da Silva Junior, de 26 anos, pela conquista do 1º lugar na categoria Adulto Sub 30_x000D_
 no 4° Campeonato Brasileiro de Parataekwondo, realizado em São Paulo.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2348/mocao_108.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2348/mocao_108.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A TV CIDADE INTERATIVA _x000D_
 pela reinauguração e afiliação à RECORD TV, passando a transmitir o sinal da RECORD TV para o município de Canarana, bem como os programas locais, demostrando assim um grande crescimento da comunicação em nossa região.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
  Ao Senhor Valdison Souza Mestre de Taekwondo _x000D_
 pelo belo trabalho realizado com os atletas que conquistaram medalhas no 4° Campeonato Brasileiro de Parataekwondo, realizado em São Paulo.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>Moção de Pesar _x000D_
 a família do peão boiadeiro Manoel Roberto Rosa Lima pelo seu falecimento.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2361/mocao_111.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2361/mocao_111.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A EMPRESA AQUI AGORA PAISAGISMO E JARDINAGEM_x000D_
 Pelos relevantes trabalhos realizados tanto ao setor público quanto privado em seu ramo de paisagismo e jardinagem, demonstrando profissionalismo, agilidade e competência.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2365/mocao_112.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2365/mocao_112.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A Atleta de Canarana KALUANA PEREIRA TRUMAI_x000D_
  integrante da equipe de Futsal Sub-17 representando o Estado de Mato Grosso _x000D_
 pela conquista da medalha de ouro nos Jogos da Juventude 2022 etapa Nacional.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2367/mocao_113.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2367/mocao_113.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A EQUIPE FEMININA DE VÔLEI DE CANARANA_x000D_
 Pela conquista do 1º lugar na Copa Regional de Vôlei_x000D_
 Realizada em Querência.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2368/mocao_114.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2368/mocao_114.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A EQUIPE DE FUTSAL FEMININO META _x000D_
 Pela conquista do 1º lugar _x000D_
 No Torneio dos Amigos realizado em São José do Couto</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>Moção de Aplauso _x000D_
 a Dra Stephanie Winck Ribeiro de Moura_x000D_
 Pela sua aprovação no concurso para Magistratura no TJAC _x000D_
 por todo seu empenho e dedicação que resultaram em nota 10 na prova oral.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>Soni, Suzaninha</t>
   </si>
   <si>
     <t>Moção de Pesar _x000D_
 A família da senhora Cleia Fernandes da Silva pelo seu falecimento.</t>
@@ -5778,190 +5778,190 @@
   </si>
   <si>
     <t>Moção de Reconhecimento _x000D_
 A Justiça Eleitoral - Cartório Eleitoral de Canarana _x000D_
 pelo brilhante trabalho realizado nas eleições.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>Moção de Aplauso _x000D_
 A todos os eleitos por Mato Grosso: Governador, Senador, Deputados Federais e Estaduais.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>Moção de Aplauso _x000D_
 A Igreja Assembleia de Deus Renascer _x000D_
 pelo seu 2º ano em Canarana.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2389/mocao_124.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2389/mocao_124.22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A todos os Eletricistas_x000D_
 Pela passagem do dia do eletricista neste dia 17 de outubro.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2395/mocao_125.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2395/mocao_125.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Ao Departamento de Cultura, Biblioteca Castro Alves, na pessoa da Senhora Renata Soraya Reyes Pela participação do V Fórum Estadual De Bibliotecas de MT, sendo que a Biblioteca Castro Alves, dentro do estado de Mato Grosso, integra o round das 4 Bibliotecas inspiradoras.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2396/mocao_126.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2396/mocao_126.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 Ao Grupo de teatro Abracadabra_x000D_
 Pela estreia da peça " O pequeno príncipe"_x000D_
 encantando o público com a maravilhosa atuação e produção.  _x000D_
 _x000D_
 Professor, produtor e figurinista: Henrique Minante_x000D_
 Coordenação geral: Renata Reyes_x000D_
 Elenco: Davi Santana, Henrique Minante, Natália Cristina, Lara Sâmely, Isabella Victoria Almeida, Mateus Gomes, Jamilly Santos, Ana Beatriz, Isabela Ferreira Wisneschi, Yasmim Kerhoven, Ana Julia Dorneles, Alana Eunes, Giovana Mycaella, Victor Hugo, Flávia Bianca Zenaro, Stephanie Winck, Cida.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2423/mocao_127.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2423/mocao_127.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Seleção Canaranense de Futebol Master representada pela equipe do São Bento Master, pela conquista do título da COPA ARAGUAIA DE FUTEBOL MASTER na data de 23 de outubro de 2022 no município de Nova Nazaré MT contra a Seleção de Nova Xavantina.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2424/mocao_128.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2424/mocao_128.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Seleção Masculina de Handebol de Canarana pôr na data de 06 de novembro de 2022 ter se sagrado vice-campeã na COPA AGUA BOA DE HANDEBOL.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2425/mocao_129.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2425/mocao_129.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Ao Presidente Paulo José Gonçalves pelo falecimento de seu irmão Sidinei Aparecido Manso.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2426/mocao_130.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2426/mocao_130.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Ao Senhor Valdenir Nascimento da Silva, popular S10, e Família  _x000D_
 Pelo falecimento de sua Mãe Maria de Fátima do Nascimento e do seu Pai Antonio Machado da Silva.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2445/mocao_131.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2445/mocao_131.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 Aos Policiais Militares 3º SGT PM WESLEN DA SILVA OLIVEIRA – RG PMMT 880.489, SD PM CLEVER RICHARD DE OLIVEIRA – RG PMMT 886.021 e SD PM PITER BRITO FREIRE – RG PMMT 887.867, por na data de 19 de novembro de 2022 de acordo com o Boletim de Ocorrência nº 2022.320427, conseguirem obter êxito em ação policial militar salvando de vida de um munícipe que se encontrava desacordado no interior de um veículo que se encontrava com as portas trancadas.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2452/mocao_132.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2452/mocao_132.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 AO CTG Pioneiros do Centro Oeste_x000D_
 pela participação e conquistas no 8º Enatchê (Encontro Nacional da Tradição Gaúcha) realizado em Brasília – DF._x000D_
 E a conquista de: _x000D_
 Henrique Faccio Konzen - 1º lugar em declamação Mirim Masculino_x000D_
 Gabriel Supptitz - 1º lugar na declamação Juvenil Masculino_x000D_
 Isabela Tonelli Horbach - 2º lugar na declamação Juvenil Feminina_x000D_
 Alexandre Porsch e Luiza Rauber - 3º lugar em dança de salão juvenil_x000D_
 Invernada Mirim - 1º lugar no concurso de Danças Tradicionais _x000D_
 Invernada Juvenil - 1º lugar no concurso de Danças Tradicionais, melhor coreografia de entrada e saída.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2453/mocao_133.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2453/mocao_133.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Senhor Valdivino Vital_x000D_
 Investigador da Polícia Civil de Canarana_x000D_
 pela classificação para estar  ministrando curso na academia da polícia civil na capital do estado</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2454/mocao_134.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2454/mocao_134.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Igreja A palavra de Cristo _x000D_
 Pelo importante trabalho de evangelização realizado pela Igreja em nosso município e em especial pela realização do 4º Congresso Unificado que ocorreu em Canarana nos dias 18,19 e 20 de novembro.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2471/mocao__135.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2471/mocao__135.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO _x000D_
 Ao Hospital do Câncer de Cuiabá_x000D_
 Pelo excelente atendimento realizado aos pacientes com diagnóstico de Câncer, principalmente os atendimentos realizados aos munícipes de Canarana/MT.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2472/mocao_136.2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2472/mocao_136.2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO _x000D_
 A SENHORA MARIA ESTELA GOMES DA SILVA_x000D_
 Diretora das Escolas Indígenas do município _x000D_
 Pela sua habilidade e empenho desenvolvido perante as escolas indígenas.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A Senhora Tais e toda a Casa Civil pela realização da  1ª Semana descentralizada da pessoa com deficiência realizado em Canarana, evento magnifico e de grande importância ao nosso município.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A senhora Eliane Faitão _x000D_
 por sua dedicação e conquista ao trazer a semana descentralizada da pessoa com deficiência para Canarana.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
@@ -6036,563 +6036,563 @@
 AO PASTOR ELIAS PEREIRA DA SILVA_x000D_
 Pelos serviços prestados como Pastor da Igreja Assembleia de Deus no Assentamento Suia.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO _x000D_
 A SENHORA ADIRMA ROSA GUIMARÃES KOESTER _x000D_
 Secretária de Gestão Governamental _x000D_
 por sempre atender os Vereadores e pelo trabalho dinâmico que realiza juntamente aos representantes de Canarana.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer da Comissão</t>
   </si>
   <si>
     <t>CJR - Constituição Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1918/comissao_cjr_plc_10.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1918/comissao_cjr_plc_10.21.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PLC 10/2021.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1919/comissao_cjr_pl_81.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1919/comissao_cjr_pl_81.21.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 81/2021.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1920/comissao_cjr_pl_82.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1920/comissao_cjr_pl_82.21.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 82/2021.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1921/comissao_cjr_pl_83.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1921/comissao_cjr_pl_83.21.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 83/2021.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1922/comissao_cjr_pl_84.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1922/comissao_cjr_pl_84.21.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 84/2021.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>CECSAPEL - Comissão de Educação, Cultura, Saúde, Assistência Social, Previdência, Esporte e Lazer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1923/comissao_ecsase__pl_81.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1923/comissao_ecsase__pl_81.21.pdf</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>COF - Comissão de Orçamento e Finanças</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1924/comissao_ef_pl_81.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1924/comissao_ef_pl_81.21.pdf</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1925/comissao_ef_pl_82.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1925/comissao_ef_pl_82.21.pdf</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1926/comissao_ef_pl_83.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1926/comissao_ef_pl_83.21.pdf</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1927/comissao_ef_84.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1927/comissao_ef_84.21.pdf</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1942/cjr_plc_01.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1942/cjr_plc_01.22.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PLC 01/2022.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1943/cjr_pl_03.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1943/cjr_pl_03.22.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 03/2022.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1944/cjr_pl_09.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1944/cjr_pl_09.22.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 09/2022.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1945/cjr_pl_10.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1945/cjr_pl_10.22.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 10/2022.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1946/cjr_pl_11.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1946/cjr_pl_11.22.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 11/2022.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1947/cjr_pl_12.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1947/cjr_pl_12.22.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 12/2022.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1948/cjr_pl_13.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1948/cjr_pl_13.22.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 13/2022.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1949/cjr_pr_01.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1949/cjr_pr_01.22.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PR 01/2022.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1950/cjr_pr_02.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1950/cjr_pr_02.22.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PR 02/2022.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1951/cjr_pr_03.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1951/cjr_pr_03.22.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PR 03/2022.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1955/ecsase_pl_10.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1955/ecsase_pl_10.22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 10/2022.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1956/ecsase_pl_11.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1956/ecsase_pl_11.22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 11/2022.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1957/ecsase_pl12.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1957/ecsase_pl12.22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 12/2022.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1958/ecsase_pl_13.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1958/ecsase_pl_13.22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 13/2022.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>Parecer favorável ao PR 02/2022.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1960/ecsase_pr_03.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1960/ecsase_pr_03.22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PR 03/2022.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2075/parecer_da_comissao_de_economia_e_financas-contas.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2075/parecer_da_comissao_de_economia_e_financas-contas.pdf</t>
   </si>
   <si>
     <t>2.	CONCLUSÃO DO RELATOR_x000D_
 As despesas com pessoal atingiram 48,79%, quando o limite máximo é de 54%. Na educação foi investido 26,25%, quando o limite mínimo é de 25%. Na saúde foram investidos 22,04%, quando o mínimo é de 15%. Repasse ao Legislativo foi de 5,31%, quando o máximo é de 7%. _x000D_
 Apontamentos: Que a estimativa entre receita e despesa seja melhor avaliada, fixando metas de resultados compatíveis com a atual conjuntura econômica. Que promova ações para cobrar valores da dívida ativa.  _x000D_
 Por unanimidade, o TCE emitiu parecer prévio favorável à aprovação das contas anuais._x000D_
 O parecer desse relator, é pela aprovação das contas.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2161/parecer_pl_43.2021_cjr.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2161/parecer_pl_43.2021_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer Contrário ao PL 43/2021.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2144/emenda_pr_07.2022_03062022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2144/emenda_pr_07.2022_03062022.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica acrescentado o Art. 342 A com a seguinte redação:_x000D_
 Art. 342 A.  Poderá, ainda, se inscrever o cidadão para se manifestar sobre reivindicações ou sobre matérias de relevância municipal, sendo reservado duas vagas por sessão. _x000D_
  Parágrafo único. Na hipótese prevista no caput, o cidadão também não poderá desviar-se da finalidade do assunto nem ser aparteado. Em caso de infração, o munícipe será advertido pelo Presidente, e, na reincidência, terá a palavra cassada.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Fica modificado o parágrafo único do Art. 3º do PL 36/2022.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2145/emenda_pl39.2022_03062022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2145/emenda_pl39.2022_03062022.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica modificado o Art. 1º que passa a vigorar com a seguinte redação: _x000D_
 “ Art. 1º -  Fica o Poder Executivo autorizado a outorgar, à pessoa jurídica de direito privado, a concessão do Terminal Rodoviário Municipal, para exploração comercial por um período de 30 (trinta) anos, devendo o concessionário realizar as obras e instalações necessárias do Terminal Rodoviário, total ou parcial, conforme previsão no edital da licitação.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2152/emenda_modificativa_pl_no_34-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2152/emenda_modificativa_pl_no_34-2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica modificado o Artigo 2º, passando a vigorar com a seguinte redação.                        _x000D_
 Art. 2º- _x000D_
 O profissional que lecionará sobre os temas de “noções de direito e cidadania” deverá ser Advogado devidamente inscrito nos quadros da Ordem dos Advogados do Brasil, fazer parte do quadro de funcionários da Prefeitura ou da Câmara Municipal de Vereadores, assim como, alunos do curso de Direito supervisionado por Advogado e/ou ser voluntário.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2157/emenda_modificativa_pl_48-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2157/emenda_modificativa_pl_48-2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica modificado o caput do Artigo 4º, passando a vigorar com a seguinte redação. _x000D_
                         _x000D_
 Art. 4º- O Poder Executivo, em colaboração com a sociedade e outros órgãos públicos e privados, associações e entidades afins, se assim entender viável poderá se mobilizar e promover, na semana instituída pelo artigo 2º desta Lei.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 10/2022:  _x000D_
 Art. 1º - Fica modificado o Art. 33 §§ 4º e 5º que passam a vigorar com a seguinte redação</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2450/emenda_modificativa_loa_22112022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2450/emenda_modificativa_loa_22112022.pdf</t>
   </si>
   <si>
     <t>O Vereador CELSOMAR SOUSA MORAIS SCHWENDLER - DEM, no uso de suas prerrogativas legais e regimentais, apresenta para a apreciação a seguinte Emenda Modificativa ao Projeto de Lei nº 077/2022, que Estima a Receita e Fixa a Despesa do Município de Canarana, Estado de Mato Grosso para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2497/oficio_313_encaminha_resposta_-_veto_a_emenda_modificativa_loa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2497/oficio_313_encaminha_resposta_-_veto_a_emenda_modificativa_loa.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO _x000D_
 Veto à emenda modificativa no. 001/2022,_x000D_
 Em 12 de dezembro de 2022_x000D_
 _x000D_
  _x000D_
 Excelentíssimo Senhor Presidente, _x000D_
 _x000D_
 _x000D_
 _x000D_
 Considerando que as peças de Planejamento LDO E LOA foram colocadas em audiência pública para que fossem feitas as possíveis inserções de alterações sugeridas;_x000D_
 Considerando que, para que seja feita alterações na PLOA será necessário também altera O PPA E LDO;_x000D_
 Considerando que, o orçamento é municipal, devendo atender apenas instituições devidamente instaladas e pertencentes ao domicílio político de Canarana._x000D_
 Por todo o exposto, com alicerce no art. 49, § 1o e 2o da Lei Orgânica Municipal, fica VETADA a emenda modificativa no. 001/2022, apresentada em relação ao Projeto de Lei no 77/2022, que dispõe sobre o Orçamento Anual.  _x000D_
 Essas, Senhor Presidente, são as razões que me conduziram a vetar a emenda modificativa acima mencionada, a qual submeto à elevada apreciação dos Senhores vereadores. _x000D_
 _x000D_
 _x000D_
 _x000D_
                    Fábio Marcos Pereira de Faria_x000D_
                        Prefeito Municipal</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>ECP</t>
   </si>
   <si>
     <t>Edital de Convocação - Prefeitura</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1875/edital_de_convocacao_extraordinaria.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1875/edital_de_convocacao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2223/edital_convocacao_extraordinaria_002-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2223/edital_convocacao_extraordinaria_002-2022.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana para tramitação em Regime de Urgência Especial a ser realizada no dia 27 de julho de 2022 com início às 17:00 horas para apreciar a seguinte matéria:_x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Altera parcialmente a Lei Complementar nº 206/2022 e atualiza o Anexo I da Lei Complementar nº 029/2002, e dá outras providências”; _x000D_
 _x000D_
 - Projeto de Lei Municipal: Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio com o Moto Clube Aventureiros do Xingu_x000D_
 _x000D_
 - Projeto de Lei Municipal: “Dispõe sobre autorização para o Poder Executivo a conceder Direito Real de Uso, de uma área de 250.000m²(25ha), ao INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE MATO GROSSO - IFMT, e dá outras providências.”</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2323/edital_de_convocacao_extraordinaria__003_26_de_agosto.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2323/edital_de_convocacao_extraordinaria__003_26_de_agosto.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana a ser realizada no dia 26 de agosto de 2022 com início às 17:00 horas para apreciar a seguinte matéria:_x000D_
 _x000D_
 _x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (Cessão Onerosa), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 - Projeto de Lei: “Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de Arrecadação (Convênio 1548/17), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”._x000D_
 - Projeto de Lei Complementar- ”Altera a Lei Complementar nº 204/2022 e dá outras providências._x000D_
 - Projeto de lei Complementar- “Altera o artigo 13 da Lei Complementar nº 143/2015, que instituiu no âmbito da Administração Direta e Indireta do Município de Canarana – MT o regime de trabalho por turnos, de sobreaviso e o de plantão e artigo 10-A da Lei Complementar nº 146/2015, que alterou dispositivo da Lei Complementar 143/2015 e dá outras providencias”.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>RTRI</t>
   </si>
   <si>
     <t>Requerimento Uso Tribuna Livre</t>
   </si>
   <si>
     <t>Externo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1917/requerimento_flavio_04022022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1917/requerimento_flavio_04022022.pdf</t>
   </si>
   <si>
     <t>Flávio Ribeiro Pereira, representando o Sindicato dos Servidores Públicos Municipais e os Servidores da Saúde, falar sobre reivindicações a respeito dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1931/requerimento_madelaine.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1931/requerimento_madelaine.pdf</t>
   </si>
   <si>
     <t>Senhora Madelaine Terezinha Stragliotto: falar sobre a saúde pública municipal e estruturação do serviço hospitalar. Assuntos gerais.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2226/requerimento_para_uso_da_tribuna.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2226/requerimento_para_uso_da_tribuna.pdf</t>
   </si>
   <si>
     <t>Odailton Resende Santeiro - Secretário Municipal de Saúde.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2388/requerimento_tribuna.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2388/requerimento_tribuna.pdf</t>
   </si>
   <si>
     <t>Sr. Paulo Sérgio Nogueira Silva _x000D_
 - Falar da Sessão do dia 06 dos Vereadores Paulinho e Sony_x000D_
 - Considerações sobre esclarecimento das atividades como administrativo.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>PARTC</t>
   </si>
   <si>
     <t>Parecer Prévio Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas de Mato Grosso</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2045/parecer_previo_tribunal_de_contas.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2045/parecer_previo_tribunal_de_contas.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO Nº 221/2021 – TP - PREFEITURA MUNICIPAL DE CANARANA. CONTAS ANUAIS DE GOVERNO DO EXERCÍCIO DE 2020, PARECER PRÉVIO FAVORÁVEL À APROVAÇÃO. RECOMENDAÇÃO AO PODER LEGISLATIVO PARA QUE DETERMINE AO CHEFE DO PODER EXECUTIVO MUNICIPAL A ADOÇÃO DE MEDIDAS CORRETIVAS. Processo nº 9.988-0/2020 TCE-MT.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2451/parecer_2021_411540_01.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2451/parecer_2021_411540_01.pdf</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE CANARANA. CONTAS ANUAIS DE GOVERNO EXERCÍCIO 2021. PARECER PRÉVIO FAVORÁVEL À APROVAÇÃO COM RESSALVAS. RECOMENDAÇÃO AO PODER LEGISLATIVO MUNICIPAL PARA QUE DETERMINE AO CHEFE DO PODER EXECUTIVO MUNICIPAL A ADOÇÃO DE MEDIDAS CORRETIVAS.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>ECC</t>
   </si>
   <si>
     <t>Edital de Convocação - Câmara</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2074/edital_de_convocacao_extraordinaria.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2074/edital_de_convocacao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 16, § 3º, inciso II da Lei Orgânica do Município, e Art. 165 do Regimento Interno, convoca os senhores Vereadores para uma Sessão Extraordinária a ser realizada no dia 27 de abril de 2022 com início às 17h para apreciar e votar a seguinte Ordem do Dia:_x000D_
 _x000D_
 Apresentação, Discussão e Votação do Parecer Prévio nº 221/2021- TP._x000D_
 De 07 de dezembro de 2021._x000D_
 Contas anuais de Governo do exercício de 2020._x000D_
 Autoria: Tribunal de Contas do Estado_x000D_
 Quórum de Reprovação: 2/3 (dois terços)_x000D_
 Processo de Votação: Nominal_x000D_
 Parecer da Comissão de Economia e Finanças.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2320/edital_de_convocacao_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2320/edital_de_convocacao_2.pdf</t>
   </si>
   <si>
     <t>Paulo José Gonçalves, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária a pedido do Prefeito Municipal Fábio Marcos Pereira de Faria, através do Edital nº 002/2022, a ser realizada no dia 27 de julho de 2022 com início às 17h, no recinto da sede da Câmara Municipal,  para apreciação do pedido de tramitação em regime de urgência das seguintes matérias:</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2331/edital_de_convocacao_camara.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2331/edital_de_convocacao_camara.pdf</t>
   </si>
   <si>
     <t>Paulo José Gonçalves, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária a pedido do Prefeito Municipal Fábio Marcos Pereira de Faria, através do Edital nº 003/2022, a ser realizada no dia 26 de agosto de 2022 com início às 17h, no recinto da sede da Câmara Municipal,  para apreciação do pedido de tramitação em regime de urgência das seguintes matérias:</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2385/edital_de_convocacao_extraordinaria_13-10-2022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2385/edital_de_convocacao_extraordinaria_13-10-2022.pdf</t>
   </si>
   <si>
     <t>Paulo José Gonçalves, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 13 de outubro de 2022 com início às 16h, no recinto da sede da Câmara Municipal, para apreciação do pedido de tramitação em regime de urgência da seguinte matéria:</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>Paulo José Gonçalves, Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 289 do Regimento Interno, convoca os Senhores Vereadores para Sessão Extraordinária, a ser realizada no dia 09 de dezembro de 2022 com início às 9h, no recinto da sede da Câmara Municipal, para apreciação do pedido de tramitação da seguinte matéria: _x000D_
 _x000D_
 •	Parecer Prévio nº121/2022-PP – Contas Anuais de Governo do Exercício de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -6907,67 +6907,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2030/revisao_da_lei_organica_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2253/pelom_02.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2401/projeto_de_emenda_a_lei_organica_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1890/plc_01.2022_08022022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1904/conceder_anistia_de_multas_juros_e_parcelamento_de_debitos_inscritos_divida_ativa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1905/revitalizacao_rm_e_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2010/projeto_de_lei_complementar_004-2022_dispoe_sobre_a_fixacao_de_valores_plantoes_e_sobreavisos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2011/rm_e_estradas_vicenais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2027/dispoe_sobre_alteracao_do_paragrafo_1_lei_complementar_028.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2073/plc_07.2022_02052022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2090/alteracao_lei_complementar_163-_codigo_tributario_nacional.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2089/dispoe_sobre_nova_redacao_do_codigo_de_posturas_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2158/projeto_de_lei_complementar_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2192/projeto_de_le_cargos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2193/lei_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2194/lei_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2204/projeto_de_lei_cargos_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2220/altera_a_lei_206-2022_cargos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2324/altera_a_lei_complementar_204-2022_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2326/altera_a_lei_complementar_143-2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2347/projeto_de_lei__dispoe_sobre_a_lteracao_da_lei_cmplementar_028.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2495/projeto_de_lei_-_altera__lei_028_2022_-_licenca_mandato_classista.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1876/projeto_de_lei_altera_1.607-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1877/pl_02.2022_04022022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1878/pl_03.2022_04022022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1894/atualiza_rga_dos_servidores_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1897/estabelece_o_indice_de_revisao_geral_dos_legislativo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1898/dispoe_sobre_abertura_de_credito_adcional_suplementar_por_excesso_de_arrecadacao_convenio_898532-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1899/dispoe_sobre_abertura_de_credito_adcional__especial_por_excesso_de_arrecadacao_convenio_1648-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1900/atualiza_o_piso_salarial_para_os_profissionais_da_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1901/dispoe__sobre_autorizacao_para_apertura_de_credito_adcional_especial_convenio_056-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1902/firmar_termo_de_convenio_com_o_centro_cultural_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1903/conceder_incentivo_acs.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1916/ubs_indigena.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_-_nao_exigencia_de_vacina.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1963/abertura_de_credito_adcional_1.000.000.00.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1964/abertura_de_credito_adicional_450.00000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1965/abertura_de_credito_adcional_325.00000.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1966/abrir_credito_adicional_suplementar_por_superavit.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1998/projeto_de_lei_no_19-2022_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2002/dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_20.700.000.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2003/dispoe_sobre_a_autorizacao_abertura_de_credito_adcional_convenio_0879-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2004/dispoe_sobre_autorizacapo_para_abertura_de_credito_emenda_300.00000.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2005/altera_1.613_de_08_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2006/dispoe_sobre_autorizacaopara_abertura_de_credito_adcional_especial_-_cobertura_de_dotacoes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2007/fixa_valores_de_diarias_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2008/dispoe_sobre_alteracao_no_dispositivo_na_lei_municipal_1.387.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2009/acs.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2026/dispoe_sobre_autorizacao_para_inserir_item_a_lei_1.571.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2028/pl_29.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2044/pl_30.22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2049/dispoe_sobre_alteracao_na_lei_1.611.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2053/pl_32.22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2069/ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2082/pl_34.2022_02052022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2083/pl_35.2022_02052022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2084/pl_36.2022_02052022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2086/pl_37.2022_020520221.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2087/uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2088/dispoe_sobre_autorizacao_concessao_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2104/pl_40.2022_04052022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2114/pl_41.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2118/pl_42.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2147/dispoe_sobre_alteracao_da_lei_1.623-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2148/dispoe_sobre_a_gestao_democratica.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2162/projeto_de_lei_adac_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2163/pl_46.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2164/celebrar_convenio_de_cooperacao_e_gestao_compartilhada.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2202/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adcional.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2203/dispoe_sobre_a_homologacao_do_relatorio_da_reavaliacao_atuarial.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2205/dispoe_sobre_autorizacao_para_receber_bens_imoveis.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2219/dispoe_sobre_autorizacao_firmar_convenio_como_motoclube.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2222/dispoe_sobre_autorizacao_para_conceder_direito_real_de_uso-_ifmt.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2230/pl_53.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2231/pl_54.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2259/pl_55.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2269/projeto_de_lei_56-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2271/projeto_de_lei_no_57-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2272/projeto_de_lei_no_58-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2274/projeto_de_lei_no_59-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2275/projeto_de_lei_no_60-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2300/credito_adcional_400.00000.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2301/codigo_sanitario.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2302/projeto_de_lei_lions.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2303/credito_adicional_feican.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2304/processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2305/gestao_democratica.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2319/projeto_de_lei_no_67-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2321/dispoe_sobre_autorizacao_para_abertura_de_credito_adcional__990.00000.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2322/dispoe_sobre_autorizacao_para_abertura_de_credito_adcional_suplementar_1.262.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2339/autoriza_o_executivo_abrir_credito_adicional_27.800.00000.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2341/autoriza_o_executivo_firmar_convenio_com_ctg.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2343/abertura_de_credito_adicional_6.730.13037.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2363/dispoe_sobre_alteracao_da_lei_1.598_-2022_area_aerporto.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2374/projeto_de_lei_termo_de_convenio_vida_nova.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2375/projeto_de_lei_firmar_convenio_associacao_culuene.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2376/projeto_de_lei_desafeta_area_1_agrovila.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2384/projeto_de_lei_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2417/aprova_loteamento_industrial.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2418/esporte.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2419/desafetacao_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2420/projeto_de_lei_sociedade_de_damas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2421/projeto_de_lei_conseg.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2434/projeto_de_lei_conselho_municipal_de_saude_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2438/pl_84.2022_24112022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2457/projeto_de_lei_excesso_de_arrecadacao_fundeb.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2458/credito_adcional_262.36100.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2459/credito_adcional_991.36358.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2460/casa_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2461/projeto_de_lei_josafat.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2467/projeto_de_lei_n_90-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2468/projeto_de_lei_no_91-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2469/projeto_de_lei_no_92-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2470/projeto_de_lei_no_93-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2498/projeto_de_lei_no_94-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2499/projeto_de_lei_no_95-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2500/projeto_de_lei_aprova_loteamento_recanto_do_lago.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2501/projeto_de_lei__internet_5_g_minuta_do_estado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2502/projeto_de_lei_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1953/pdl_01.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2190/projeto_de_decreto_legislativo_n_002-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2330/projeto_de_decreto_legislativo_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2402/projeto_de_decreto_legislativo_no_04-20221.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1879/pr_01.2022_04022022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1889/pr_02.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1930/pr_03.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1954/projeto_de_resolucao_04-2022_000673.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1980/projeto_resolucao_no_05-2022_000698.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2001/projeto_de_resolucao_no_06-2022_transporte.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2029/projeto_de_resolucao_no_07-2022_-regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2112/pr_08.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2113/pr_09.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2386/projeto_de_resolucao_no_011-2022_muda_data_de_sessao.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2398/projeto_de_resolucao_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2399/projeto_de_resolucao_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2400/projeto_de_resolucao_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2225/requerimento_001_moto_clube.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2221/requerimento_002-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2224/requerimento_003_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2306/requerimento_votacao_projeto_06_dispoe_sobre_alteracoes_na_lei_municipal_no_1.649_de_22_de_junho_de_2022_sobre_a_gestao_democratica_nas_unidades_educacionais.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2307/requerimento_votacao_projeto_04_autoriza_a_realizacao_de_processo_seletivo_simplificado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2308/requerimento_votacao_projeto_05_dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_feican.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2325/requerimento__votacao_de_projeto_008-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2327/requerimento__votacao_de_projeto_007-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2328/requerimento__votacao_de_projeto_10-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2329/requerimento__votacao_de_projeto_009-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2349/requerimento__votacao_de_projeto_11-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2364/requerimento__votacao_de_projeto_12-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2455/requerimento__votacao_de_projeto__13-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2456/requerimento__votacao_de_projeto__14-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2479/requeriment_no_15-2022_votacao-de-projeto.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2480/requerimento_no_16-2022-votacao-de-projeto.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1883/requerimento_01-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1932/requerimento_02-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1952/requerimento_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1975/requerimento_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1990/requerimento_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1994/indicacao_108-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2012/requerimento_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2035/requerimento_11-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2050/requerimento_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2091/requerimento_13.22_29042022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2182/requerimento_14-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2183/requerimento_15-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_16-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2207/requerimento_17-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2227/requerimento_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2229/requerimento_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2258/requerimento_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2310/requerimento_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2311/requerimento_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2312/requerimento_no_24-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2332/requerimento_no_27-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2333/requerimento_no_28-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2334/requerimento_no_29-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2335/requerimento_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2336/requerimento_no_31-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2366/requerimento_no_33-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2387/requerimento_no_34_-_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2416/requerimento_no_35-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2443/requerimento_no_36-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2473/requerimento_no_37-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2474/requerimento_no_38-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2481/requerimento_no_39-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2482/requerimento_no_40-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1880/indicacao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1881/indicacao_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1884/indicacao_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1885/indicacao_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1886/indicacao_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1887/indicacao_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1888/indicacao_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1891/indicacao_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1910/indicacao_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1934/indicacao_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1941/indicacao_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1967/indicacao_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1968/indicacao_no_16-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1969/indicacao_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1970/indicacao_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1976/indicacao_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1977/indicacao_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1983/indicacao_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1984/indicacao_no_24-2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1995/indicacao_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1996/indicacao_no_31-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1997/indicacao_no_32-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_no_33-2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2015/indicacao_34-2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2021/indicacao_37-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2022/indicacao_38-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2023/indicacao_39-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2024/indicacao_40-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2025/indicacao_41-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2046/indicacao_no_50-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2055/indicacao_no_51-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2056/indicacao_no_52-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2060/indicacao_no_53-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2061/indicacao_no_54-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2062/indicacao_no_55-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2063/indicacao_no_56-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2070/indicacao_no_60-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2071/indicacao_no_61-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2072/indicacao_no_62-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2079/indicacao_63.22_29042022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2080/indicacao_64.22_29042022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2085/indicacao_65.22_29042022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2092/indicacao_66.22_29042022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2095/indicacao_67.22.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2105/indicacao_70.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2106/indicacao_71.22.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2107/indicacao_72.22.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2108/indicacao_73.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2109/indicacao_74.22.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2110/indicacao_75.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2111/indicacao_76.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2115/indicacao_77.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao_78.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2117/indicacao_79.22.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2119/indicacao_80.22_13052022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2120/indicacao_81.22_13052022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2121/indicacao_82.22.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2122/indicacao_83.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2124/indicacao_84.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2127/indicacao_87_16052022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2129/indicacao_89.22.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2130/indicacao_90.22.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2131/indicacao_91.22.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2156/indicacao_103-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao_104-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2167/indicacao_105-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2168/indicacao_106-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao_107-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2171/indicacao_109-2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2172/indicacao_110-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2173/indicacao_111-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2174/indicacao_112-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2175/indicacao_113-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2176/indicacao_114-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2177/indicacao_115-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2178/indicacao_116-2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2179/indicacao_117-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_118-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2181/indicacao_119-2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2188/indicacao_no_121-2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2189/indicacao_no_122-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2198/indicacao_no_123-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2209/indicacao_126-2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2212/indicacao_127-2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2232/indicacao_131-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2233/indicacao_132-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2234/indicacao_133-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2235/indicacao_134-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2236/indicacao_135-20221.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2237/indicacao_136-2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2238/indicacao_137-2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2239/indicacao_138-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2240/indicacao_139-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2241/indicacao_140-2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2242/indicacao_141-2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2243/indicacao_142-2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2244/indicacao_143-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2245/indicacao_144-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2246/indicacao_145-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2247/indicacao_146-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2248/indicacao_147-2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2249/indicacao_148-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2250/indicacao_149-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2251/indicacao_150-2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2252/indicacao_151-2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2254/indicacao_152-2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2255/indicacao_153-2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2260/indicacao_154-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2268/indicacao_no_157-2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2276/indicacao_no_158-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2278/indicacao_no_160-2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2279/indicacao_no_161-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2280/indicacao_no_162-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2294/indicacao_no_163-2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2295/indicacao_no_164-2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2296/indicacao_no_165-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2297/indicacao_no_166-2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2298/indicacao_no_167-2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2299/indicacao_no_168-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2309/indicacao_no_169-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2313/indicacao_no_170-2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2337/indicacao_n_173-2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_no_175-2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2353/indicacao_no_177-2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2354/indicacao_no_178-2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2355/ndicacao_no_179-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2356/indicacao_no_180-2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2357/indicacao_no_181-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2362/indicacao_no_183-2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2403/indicacao_no_192-2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2404/indicacao_no_193-2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2405/indicacao_no_194-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_no_195-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2407/indicacao_no_196-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2408/indicacao_no_197-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2409/indicacao_no_198-2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2410/indicacao_no_199-2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2411/indicacao_no_200-2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2412/indicacao_no_201-2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2413/indicacao_no_202-2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2414/indicacao_no_203-2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2415/indicacao_no_204-2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_no_205-2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_no_212-2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2436/indicacao_no_213-2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2437/indicacao_no_214-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2439/indicacao_no_215-2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2440/indicacao_no_216-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2441/indicacao_no_217-2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2442/indicacao_no_218-2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2444/indicacao_no_219-2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2462/indicacao_no_224-2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2463/indicacao_no_225-2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2464/indicacao_no_226-2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2465/indicacao_no_227-2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2466/indicacao_no_228-2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_no_229-2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2476/indicacao_no_230-2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2477/indicacao_no_231-2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2478/indicacao_no_232-2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1892/mocao_01.2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1893/mocao_02.2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1895/mocao_03.2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1896/mocao_04.2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1906/mocao_05.2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1907/mocao_06.2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1908/mocao_07.2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1909/mocao_08.2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1911/mocao_09.2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1912/mocao_10.2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1913/mocao_11.2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1914/mocao_12.2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1915/mocao_13.2022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1929/mocao_14.2022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1933/mocao_15.2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1961/mocao_20.22.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1962/mocao_21.22.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1981/mocao_24.2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1982/mocao_25.2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1985/mocao_26.2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1987/mocao_27.2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1999/mocao_28.2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2000/mocao_29.22.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2013/mocao_30.2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2016/mocao_31.2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2031/mocao_33.22.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2032/mocao_34.22.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2033/mocao_35.22.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2034/mocao_36.22.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2047/mocao_37.22.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2048/mocao_38.22.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2051/mocao_39.22.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2052/mocao_40.22.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2054/mocao_41.22.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2057/mocao_42.22.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2058/mocao_43.22.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2059/mocao_44.22.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2076/mocao_47.22.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2077/mocao_48.22.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2078/mocao_49.2022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2093/mocao_50.22.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2094/mocao_51.22.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2140/mocao_60.2022.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2141/mocao_61.2022.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2142/mocao_62.2022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2143/mocao_63.2022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2146/mocao_64.2022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2159/mocao_67.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2160/mocao_67.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2165/mocao_68.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2196/mocao_72.22.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2197/mocao_73.22.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2208/mocao_75.22.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2210/mocao_76.22.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2211/mocao_77.22.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2256/mocao_81.22.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2257/mocao_82.22.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2261/mocao_83.22.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2262/mocao_84.22.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2263/mocao_85.22.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2264/mocao_86.22.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2265/mocao_87.22.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2270/mocao_88.22.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2273/mocao_89.22.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2281/mocao_90.22.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2282/mocao_91.22.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2283/mocao_92.22.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2284/mocao_93.22.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2285/mocao_94.22.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2286/mocao_95.22.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2287/mocao_96.22.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2288/mocao_97.22.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2289/mocao_98.22.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2290/mocao_99.22.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2291/mocao_100.22.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2292/mocao_101.22.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2293/mocao_102.22.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2340/mocao_104.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2342/mocao_105.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2345/mocao_106.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2346/mocao_107.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2348/mocao_108.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2361/mocao_111.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2365/mocao_112.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2367/mocao_113.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2368/mocao_114.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2389/mocao_124.22.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2395/mocao_125.2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2396/mocao_126.2022.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2423/mocao_127.2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2424/mocao_128.2022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2425/mocao_129.2022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2426/mocao_130.2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2445/mocao_131.2022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2452/mocao_132.2022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2453/mocao_133.2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2454/mocao_134.2022.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2471/mocao__135.2022.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2472/mocao_136.2022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1918/comissao_cjr_plc_10.21.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1919/comissao_cjr_pl_81.21.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1920/comissao_cjr_pl_82.21.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1921/comissao_cjr_pl_83.21.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1922/comissao_cjr_pl_84.21.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1923/comissao_ecsase__pl_81.21.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1924/comissao_ef_pl_81.21.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1925/comissao_ef_pl_82.21.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1926/comissao_ef_pl_83.21.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1927/comissao_ef_84.21.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1942/cjr_plc_01.22.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1943/cjr_pl_03.22.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1944/cjr_pl_09.22.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1945/cjr_pl_10.22.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1946/cjr_pl_11.22.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1947/cjr_pl_12.22.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1948/cjr_pl_13.22.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1949/cjr_pr_01.22.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1950/cjr_pr_02.22.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1951/cjr_pr_03.22.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1955/ecsase_pl_10.22.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1956/ecsase_pl_11.22.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1957/ecsase_pl12.22.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1958/ecsase_pl_13.22.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1960/ecsase_pr_03.22.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2075/parecer_da_comissao_de_economia_e_financas-contas.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2161/parecer_pl_43.2021_cjr.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2144/emenda_pr_07.2022_03062022.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2145/emenda_pl39.2022_03062022.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2152/emenda_modificativa_pl_no_34-2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2157/emenda_modificativa_pl_48-2022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2450/emenda_modificativa_loa_22112022.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2497/oficio_313_encaminha_resposta_-_veto_a_emenda_modificativa_loa.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1875/edital_de_convocacao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2223/edital_convocacao_extraordinaria_002-2022.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2323/edital_de_convocacao_extraordinaria__003_26_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1917/requerimento_flavio_04022022.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1931/requerimento_madelaine.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2226/requerimento_para_uso_da_tribuna.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2388/requerimento_tribuna.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2045/parecer_previo_tribunal_de_contas.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2451/parecer_2021_411540_01.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2074/edital_de_convocacao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2320/edital_de_convocacao_2.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2331/edital_de_convocacao_camara.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2385/edital_de_convocacao_extraordinaria_13-10-2022.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2030/revisao_da_lei_organica_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2253/pelom_02.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2401/projeto_de_emenda_a_lei_organica_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1890/plc_01.2022_08022022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1904/conceder_anistia_de_multas_juros_e_parcelamento_de_debitos_inscritos_divida_ativa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1905/revitalizacao_rm_e_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2010/projeto_de_lei_complementar_004-2022_dispoe_sobre_a_fixacao_de_valores_plantoes_e_sobreavisos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2011/rm_e_estradas_vicenais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2027/dispoe_sobre_alteracao_do_paragrafo_1_lei_complementar_028.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2073/plc_07.2022_02052022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2090/alteracao_lei_complementar_163-_codigo_tributario_nacional.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2089/dispoe_sobre_nova_redacao_do_codigo_de_posturas_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2158/projeto_de_lei_complementar_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2192/projeto_de_le_cargos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2193/lei_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2194/lei_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2204/projeto_de_lei_cargos_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2220/altera_a_lei_206-2022_cargos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2324/altera_a_lei_complementar_204-2022_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2326/altera_a_lei_complementar_143-2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2347/projeto_de_lei__dispoe_sobre_a_lteracao_da_lei_cmplementar_028.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2495/projeto_de_lei_-_altera__lei_028_2022_-_licenca_mandato_classista.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1876/projeto_de_lei_altera_1.607-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1877/pl_02.2022_04022022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1878/pl_03.2022_04022022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1894/atualiza_rga_dos_servidores_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1897/estabelece_o_indice_de_revisao_geral_dos_legislativo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1898/dispoe_sobre_abertura_de_credito_adcional_suplementar_por_excesso_de_arrecadacao_convenio_898532-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1899/dispoe_sobre_abertura_de_credito_adcional__especial_por_excesso_de_arrecadacao_convenio_1648-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1900/atualiza_o_piso_salarial_para_os_profissionais_da_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1901/dispoe__sobre_autorizacao_para_apertura_de_credito_adcional_especial_convenio_056-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1902/firmar_termo_de_convenio_com_o_centro_cultural_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1903/conceder_incentivo_acs.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1916/ubs_indigena.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1928/projeto_de_lei_-_nao_exigencia_de_vacina.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1963/abertura_de_credito_adcional_1.000.000.00.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1964/abertura_de_credito_adicional_450.00000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1965/abertura_de_credito_adcional_325.00000.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1966/abrir_credito_adicional_suplementar_por_superavit.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1998/projeto_de_lei_no_19-2022_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2002/dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_20.700.000.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2003/dispoe_sobre_a_autorizacao_abertura_de_credito_adcional_convenio_0879-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2004/dispoe_sobre_autorizacapo_para_abertura_de_credito_emenda_300.00000.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2005/altera_1.613_de_08_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2006/dispoe_sobre_autorizacaopara_abertura_de_credito_adcional_especial_-_cobertura_de_dotacoes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2007/fixa_valores_de_diarias_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2008/dispoe_sobre_alteracao_no_dispositivo_na_lei_municipal_1.387.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2009/acs.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2026/dispoe_sobre_autorizacao_para_inserir_item_a_lei_1.571.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2028/pl_29.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2044/pl_30.22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2049/dispoe_sobre_alteracao_na_lei_1.611.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2053/pl_32.22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2069/ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2082/pl_34.2022_02052022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2083/pl_35.2022_02052022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2084/pl_36.2022_02052022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2086/pl_37.2022_020520221.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2087/uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2088/dispoe_sobre_autorizacao_concessao_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2104/pl_40.2022_04052022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2114/pl_41.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2118/pl_42.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2147/dispoe_sobre_alteracao_da_lei_1.623-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2148/dispoe_sobre_a_gestao_democratica.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2162/projeto_de_lei_adac_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2163/pl_46.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2164/celebrar_convenio_de_cooperacao_e_gestao_compartilhada.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2202/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adcional.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2203/dispoe_sobre_a_homologacao_do_relatorio_da_reavaliacao_atuarial.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2205/dispoe_sobre_autorizacao_para_receber_bens_imoveis.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2219/dispoe_sobre_autorizacao_firmar_convenio_como_motoclube.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2222/dispoe_sobre_autorizacao_para_conceder_direito_real_de_uso-_ifmt.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2230/pl_53.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2231/pl_54.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2259/pl_55.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2269/projeto_de_lei_56-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2271/projeto_de_lei_no_57-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2272/projeto_de_lei_no_58-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2274/projeto_de_lei_no_59-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2275/projeto_de_lei_no_60-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2300/credito_adcional_400.00000.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2301/codigo_sanitario.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2302/projeto_de_lei_lions.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2303/credito_adicional_feican.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2304/processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2305/gestao_democratica.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2319/projeto_de_lei_no_67-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2321/dispoe_sobre_autorizacao_para_abertura_de_credito_adcional__990.00000.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2322/dispoe_sobre_autorizacao_para_abertura_de_credito_adcional_suplementar_1.262.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2339/autoriza_o_executivo_abrir_credito_adicional_27.800.00000.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2341/autoriza_o_executivo_firmar_convenio_com_ctg.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2343/abertura_de_credito_adicional_6.730.13037.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2363/dispoe_sobre_alteracao_da_lei_1.598_-2022_area_aerporto.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2374/projeto_de_lei_termo_de_convenio_vida_nova.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2375/projeto_de_lei_firmar_convenio_associacao_culuene.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2376/projeto_de_lei_desafeta_area_1_agrovila.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2384/projeto_de_lei_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2417/aprova_loteamento_industrial.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2418/esporte.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2419/desafetacao_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2420/projeto_de_lei_sociedade_de_damas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2421/projeto_de_lei_conseg.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2434/projeto_de_lei_conselho_municipal_de_saude_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2438/pl_84.2022_24112022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2457/projeto_de_lei_excesso_de_arrecadacao_fundeb.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2458/credito_adcional_262.36100.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2459/credito_adcional_991.36358.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2460/casa_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2461/projeto_de_lei_josafat.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2467/projeto_de_lei_n_90-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2468/projeto_de_lei_no_91-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2469/projeto_de_lei_no_92-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2470/projeto_de_lei_no_93-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2498/projeto_de_lei_no_94-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2499/projeto_de_lei_no_95-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2500/projeto_de_lei_aprova_loteamento_recanto_do_lago.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2501/projeto_de_lei__internet_5_g_minuta_do_estado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2502/projeto_de_lei_moto_taxi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1953/pdl_01.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2190/projeto_de_decreto_legislativo_n_002-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2330/projeto_de_decreto_legislativo_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2402/projeto_de_decreto_legislativo_no_04-20221.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1879/pr_01.2022_04022022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1889/pr_02.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1930/pr_03.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1954/projeto_de_resolucao_04-2022_000673.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1980/projeto_resolucao_no_05-2022_000698.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2001/projeto_de_resolucao_no_06-2022_transporte.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2029/projeto_de_resolucao_no_07-2022_-regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2112/pr_08.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2113/pr_09.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2386/projeto_de_resolucao_no_011-2022_muda_data_de_sessao.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2398/projeto_de_resolucao_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2399/projeto_de_resolucao_no_13-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2400/projeto_de_resolucao_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2225/requerimento_001_moto_clube.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2221/requerimento_002-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2224/requerimento_003_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2306/requerimento_votacao_projeto_06_dispoe_sobre_alteracoes_na_lei_municipal_no_1.649_de_22_de_junho_de_2022_sobre_a_gestao_democratica_nas_unidades_educacionais.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2307/requerimento_votacao_projeto_04_autoriza_a_realizacao_de_processo_seletivo_simplificado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2308/requerimento_votacao_projeto_05_dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_-_feican.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2325/requerimento__votacao_de_projeto_008-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2327/requerimento__votacao_de_projeto_007-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2328/requerimento__votacao_de_projeto_10-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2329/requerimento__votacao_de_projeto_009-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2349/requerimento__votacao_de_projeto_11-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2364/requerimento__votacao_de_projeto_12-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2455/requerimento__votacao_de_projeto__13-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2456/requerimento__votacao_de_projeto__14-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2479/requeriment_no_15-2022_votacao-de-projeto.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2480/requerimento_no_16-2022-votacao-de-projeto.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1883/requerimento_01-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1932/requerimento_02-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1952/requerimento_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1975/requerimento_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1990/requerimento_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1994/indicacao_108-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2012/requerimento_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2035/requerimento_11-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2050/requerimento_no_12-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2091/requerimento_13.22_29042022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2182/requerimento_14-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2183/requerimento_15-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_16-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2207/requerimento_17-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2227/requerimento_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_no_19-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2229/requerimento_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2258/requerimento_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2310/requerimento_no_22-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2311/requerimento_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2312/requerimento_no_24-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2332/requerimento_no_27-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2333/requerimento_no_28-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2334/requerimento_no_29-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2335/requerimento_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2336/requerimento_no_31-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2366/requerimento_no_33-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2387/requerimento_no_34_-_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2416/requerimento_no_35-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2443/requerimento_no_36-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2473/requerimento_no_37-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2474/requerimento_no_38-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2481/requerimento_no_39-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2482/requerimento_no_40-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1880/indicacao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1881/indicacao_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1884/indicacao_no_04-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1885/indicacao_no_05-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1886/indicacao_no_06-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1887/indicacao_no_07-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1888/indicacao_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1891/indicacao_no_09-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1910/indicacao_no_10-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1934/indicacao_no_11-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1941/indicacao_no_14-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1967/indicacao_no_15-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1968/indicacao_no_16-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1969/indicacao_no_17-2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1970/indicacao_no_18-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1976/indicacao_no_20-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1977/indicacao_no_21-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1983/indicacao_no_23-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1984/indicacao_no_24-2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1995/indicacao_no_30-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1996/indicacao_no_31-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1997/indicacao_no_32-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2014/indicacao_no_33-2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2015/indicacao_34-2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2021/indicacao_37-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2022/indicacao_38-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2023/indicacao_39-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2024/indicacao_40-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2025/indicacao_41-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2046/indicacao_no_50-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2055/indicacao_no_51-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2056/indicacao_no_52-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2060/indicacao_no_53-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2061/indicacao_no_54-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2062/indicacao_no_55-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2063/indicacao_no_56-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2070/indicacao_no_60-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2071/indicacao_no_61-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2072/indicacao_no_62-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2079/indicacao_63.22_29042022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2080/indicacao_64.22_29042022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2085/indicacao_65.22_29042022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2092/indicacao_66.22_29042022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2095/indicacao_67.22.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2105/indicacao_70.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2106/indicacao_71.22.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2107/indicacao_72.22.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2108/indicacao_73.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2109/indicacao_74.22.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2110/indicacao_75.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2111/indicacao_76.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2115/indicacao_77.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2116/indicacao_78.22_12052022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2117/indicacao_79.22.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2119/indicacao_80.22_13052022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2120/indicacao_81.22_13052022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2121/indicacao_82.22.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2122/indicacao_83.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2124/indicacao_84.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2127/indicacao_87_16052022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2129/indicacao_89.22.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2130/indicacao_90.22.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2131/indicacao_91.22.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2156/indicacao_103-2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao_104-2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2167/indicacao_105-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2168/indicacao_106-2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2169/indicacao_107-2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2171/indicacao_109-2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2172/indicacao_110-2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2173/indicacao_111-2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2174/indicacao_112-2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2175/indicacao_113-2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2176/indicacao_114-2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2177/indicacao_115-2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2178/indicacao_116-2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2179/indicacao_117-2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_118-2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2181/indicacao_119-2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2188/indicacao_no_121-2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2189/indicacao_no_122-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2198/indicacao_no_123-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2209/indicacao_126-2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2212/indicacao_127-2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2232/indicacao_131-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2233/indicacao_132-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2234/indicacao_133-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2235/indicacao_134-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2236/indicacao_135-20221.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2237/indicacao_136-2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2238/indicacao_137-2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2239/indicacao_138-2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2240/indicacao_139-2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2241/indicacao_140-2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2242/indicacao_141-2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2243/indicacao_142-2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2244/indicacao_143-2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2245/indicacao_144-2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2246/indicacao_145-2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2247/indicacao_146-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2248/indicacao_147-2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2249/indicacao_148-2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2250/indicacao_149-2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2251/indicacao_150-2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2252/indicacao_151-2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2254/indicacao_152-2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2255/indicacao_153-2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2260/indicacao_154-2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2268/indicacao_no_157-2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2276/indicacao_no_158-2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2278/indicacao_no_160-2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2279/indicacao_no_161-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2280/indicacao_no_162-2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2294/indicacao_no_163-2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2295/indicacao_no_164-2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2296/indicacao_no_165-2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2297/indicacao_no_166-2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2298/indicacao_no_167-2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2299/indicacao_no_168-2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2309/indicacao_no_169-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2313/indicacao_no_170-2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2337/indicacao_n_173-2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_no_175-2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2353/indicacao_no_177-2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2354/indicacao_no_178-2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2355/ndicacao_no_179-2022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2356/indicacao_no_180-2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2357/indicacao_no_181-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2362/indicacao_no_183-2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2403/indicacao_no_192-2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2404/indicacao_no_193-2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2405/indicacao_no_194-2022.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_no_195-2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2407/indicacao_no_196-2022.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2408/indicacao_no_197-2022.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2409/indicacao_no_198-2022.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2410/indicacao_no_199-2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2411/indicacao_no_200-2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2412/indicacao_no_201-2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2413/indicacao_no_202-2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2414/indicacao_no_203-2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2415/indicacao_no_204-2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_no_205-2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_no_212-2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2436/indicacao_no_213-2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2437/indicacao_no_214-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2439/indicacao_no_215-2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2440/indicacao_no_216-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2441/indicacao_no_217-2022.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2442/indicacao_no_218-2022.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2444/indicacao_no_219-2022.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2462/indicacao_no_224-2022.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2463/indicacao_no_225-2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2464/indicacao_no_226-2022.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2465/indicacao_no_227-2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2466/indicacao_no_228-2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_no_229-2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2476/indicacao_no_230-2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2477/indicacao_no_231-2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2478/indicacao_no_232-2022.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1892/mocao_01.2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1893/mocao_02.2022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1895/mocao_03.2022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1896/mocao_04.2022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1906/mocao_05.2022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1907/mocao_06.2022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1908/mocao_07.2022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1909/mocao_08.2022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1911/mocao_09.2022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1912/mocao_10.2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1913/mocao_11.2022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1914/mocao_12.2022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1915/mocao_13.2022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1929/mocao_14.2022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1933/mocao_15.2022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1961/mocao_20.22.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1962/mocao_21.22.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1981/mocao_24.2022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1982/mocao_25.2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1985/mocao_26.2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1987/mocao_27.2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1999/mocao_28.2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2000/mocao_29.22.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2013/mocao_30.2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2016/mocao_31.2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2031/mocao_33.22.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2032/mocao_34.22.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2033/mocao_35.22.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2034/mocao_36.22.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2047/mocao_37.22.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2048/mocao_38.22.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2051/mocao_39.22.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2052/mocao_40.22.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2054/mocao_41.22.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2057/mocao_42.22.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2058/mocao_43.22.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2059/mocao_44.22.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2076/mocao_47.22.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2077/mocao_48.22.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2078/mocao_49.2022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2093/mocao_50.22.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2094/mocao_51.22.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2140/mocao_60.2022.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2141/mocao_61.2022.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2142/mocao_62.2022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2143/mocao_63.2022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2146/mocao_64.2022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2159/mocao_67.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2160/mocao_67.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2165/mocao_68.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2196/mocao_72.22.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2197/mocao_73.22.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2208/mocao_75.22.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2210/mocao_76.22.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2211/mocao_77.22.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2256/mocao_81.22.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2257/mocao_82.22.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2261/mocao_83.22.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2262/mocao_84.22.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2263/mocao_85.22.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2264/mocao_86.22.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2265/mocao_87.22.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2270/mocao_88.22.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2273/mocao_89.22.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2281/mocao_90.22.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2282/mocao_91.22.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2283/mocao_92.22.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2284/mocao_93.22.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2285/mocao_94.22.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2286/mocao_95.22.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2287/mocao_96.22.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2288/mocao_97.22.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2289/mocao_98.22.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2290/mocao_99.22.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2291/mocao_100.22.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2292/mocao_101.22.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2293/mocao_102.22.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2340/mocao_104.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2342/mocao_105.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2345/mocao_106.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2346/mocao_107.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2348/mocao_108.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2361/mocao_111.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2365/mocao_112.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2367/mocao_113.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2368/mocao_114.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2389/mocao_124.22.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2395/mocao_125.2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2396/mocao_126.2022.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2423/mocao_127.2022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2424/mocao_128.2022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2425/mocao_129.2022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2426/mocao_130.2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2445/mocao_131.2022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2452/mocao_132.2022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2453/mocao_133.2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2454/mocao_134.2022.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2471/mocao__135.2022.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2472/mocao_136.2022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1918/comissao_cjr_plc_10.21.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1919/comissao_cjr_pl_81.21.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1920/comissao_cjr_pl_82.21.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1921/comissao_cjr_pl_83.21.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1922/comissao_cjr_pl_84.21.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1923/comissao_ecsase__pl_81.21.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1924/comissao_ef_pl_81.21.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1925/comissao_ef_pl_82.21.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1926/comissao_ef_pl_83.21.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1927/comissao_ef_84.21.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1942/cjr_plc_01.22.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1943/cjr_pl_03.22.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1944/cjr_pl_09.22.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1945/cjr_pl_10.22.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1946/cjr_pl_11.22.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1947/cjr_pl_12.22.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1948/cjr_pl_13.22.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1949/cjr_pr_01.22.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1950/cjr_pr_02.22.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1951/cjr_pr_03.22.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1955/ecsase_pl_10.22.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1956/ecsase_pl_11.22.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1957/ecsase_pl12.22.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1958/ecsase_pl_13.22.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1960/ecsase_pr_03.22.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2075/parecer_da_comissao_de_economia_e_financas-contas.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2161/parecer_pl_43.2021_cjr.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2144/emenda_pr_07.2022_03062022.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2145/emenda_pl39.2022_03062022.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2152/emenda_modificativa_pl_no_34-2022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2157/emenda_modificativa_pl_48-2022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2450/emenda_modificativa_loa_22112022.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2497/oficio_313_encaminha_resposta_-_veto_a_emenda_modificativa_loa.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1875/edital_de_convocacao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2223/edital_convocacao_extraordinaria_002-2022.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2323/edital_de_convocacao_extraordinaria__003_26_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1917/requerimento_flavio_04022022.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/1931/requerimento_madelaine.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2226/requerimento_para_uso_da_tribuna.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2388/requerimento_tribuna.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2045/parecer_previo_tribunal_de_contas.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2451/parecer_2021_411540_01.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2074/edital_de_convocacao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2320/edital_de_convocacao_2.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2331/edital_de_convocacao_camara.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2022/2385/edital_de_convocacao_extraordinaria_13-10-2022.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H635"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="87.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="231.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="231" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>