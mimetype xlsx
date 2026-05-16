--- v0 (2026-02-04)
+++ v1 (2026-05-16)
@@ -54,3377 +54,3377 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fabio Marcos Pereira de Faria</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_autoriza_o_poder_executivo_a_conceder_anistia_de_multa__juros_e_parcelamentos_de_d__ebitos_inscritos_na_divida_ativa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_autoriza_o_poder_executivo_a_conceder_anistia_de_multa__juros_e_parcelamentos_de_d__ebitos_inscritos_na_divida_ativa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ANISTIA DA MULTA, JUROS E PARCELAMENTO DE DÉBITOS INSCRITOS NA DIVIDA ATIVA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1340/dispoe_sobre_acrecimo_de_dispositivo_na_lei_complementar_n_161_de_17_de_agosto_de_2017_que_trata_do_programa_dinheiro_direto_na_escola_municipal.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1340/dispoe_sobre_acrecimo_de_dispositivo_na_lei_complementar_n_161_de_17_de_agosto_de_2017_que_trata_do_programa_dinheiro_direto_na_escola_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre acréscimo de dispositivo na Lei Complementar nº161, de 17 de agosto de 2017, que trata do programa Dinheiro Direto na Escola Municipal -PDDE-M, e da Outras Providencias</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Paulinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1352/projeto_de_lei_complementar_no_03-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1352/projeto_de_lei_complementar_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Recria  o cargo de Técnico em Informática no  quadro de cargos de provimento efetivo da Câmara Municipal de Vereadores de Canarana.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1502/piso_salarial_agentes_comunitarios_da_saude_-_projeto_de_lei_complementar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1502/piso_salarial_agentes_comunitarios_da_saude_-_projeto_de_lei_complementar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE DE ENDEMIAS, CONFORME LEI FEDERAL Nº 13.708/2018 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1611/dispoe_sobre_a_criacao_de_rodovia_municipal.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1611/dispoe_sobre_a_criacao_de_rodovia_municipal.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DE RODOVIA MUNICIPAL E AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER SUAS MANUTENÇÕES E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1646/projeto_de_lei_regime_de_previdencia_complementar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1646/projeto_de_lei_regime_de_previdencia_complementar.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE PREVIDENCIA COMPLEMENTAR NO AMBITO DO MUNICIPIO DE CANARANA-MT; FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDENCIA DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL; AUTORIZA A ADESÃO O PLANO DE BENEFÍCIOS DE PREVIDENCIA COMPLEMENTAR E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1661/codigo_de_obras.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1661/codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A NOVA REDAÇÃO DO CÓDIGO DE OBRAS DO MUNICÍPIO DE CANARANA-MT E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1662/uso_de_solo_urbano_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1662/uso_de_solo_urbano_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA REDAÇÃO AO PARCELAMENTO E USO DE SOLOURBANO, REVOGA LEI MUNICIPAL Nº 804/2008 E DISPÕE SOBRE OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1720/cria_cargos_publicos.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1720/cria_cargos_publicos.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS PUBLICOS PARA ATENDER A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA E A SECRETÁRIA DE ASSISTENCIA SOCIAL, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1855/alteracao_na_lei_complementar_193.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1855/alteracao_na_lei_complementar_193.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE DISPOSITIVO NA LEI COMPLEMENTAR N° 193, DE 14 DE OUTUBRO DE 2021,QUE TRATA DO PARCELAMENTO E USO DO SOLO URBANO, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1223/projeto_de_lei_001.2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1223/projeto_de_lei_001.2021.pdf</t>
   </si>
   <si>
     <t>Nomina Laboratório Municipal de Canarana/MT.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>Celsinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1224/projeto_de_lei_002.2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1224/projeto_de_lei_002.2021.pdf</t>
   </si>
   <si>
     <t>Estabelece carga horária mínima de atendimento pelos Vereadores dentro das dependências da Câmara Municipal de Canarana/MT.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1236/projeto_de_lei_03.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1236/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Executivo insira item á Lei 1.291/17- Plano Plurianual , para quadriênio de 2018/2021</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1237/projeto_de_lei_04.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1237/projeto_de_lei_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional suplementar por excesso de arrecadação (convenio), com base nos Artigos 42 e 43 da Lei 4.320/64 E aRT.167, inciso V e VI, da Constituição Federal e da outras providencias</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1238/projeto_de_lei_05.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1238/projeto_de_lei_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial por anulação de dotações, com base nos Artigos 43 e 43 da Lei 4.320/64 e Art 167, inciso V e VI, da Constituição Federal e dá outras providencias</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1239/projeto_de_lei__06.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1239/projeto_de_lei__06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar por excesso de arrecadação (convenio), com base nos artigos 42 e 43 da Lei 4.320/64 e Art. 167,inciso V e VI, da Constituição Federal e dá outras providencias</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1240/projeto_de_lei_07.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1240/projeto_de_lei_07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para que o Executivo insira item á Lei 1.506/20 Lei de Diretrizes Orçamentárias para o exercício de 2021</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1241/projeto_de_lei_08.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1241/projeto_de_lei_08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial por anulação de dotações, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art 167, inciso V e VI, da Constituição Federal e da outras providencias</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1242/projeto_de_lei_09.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1242/projeto_de_lei_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial por anulação de dotações e dá outras providencias</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>Márcia</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1267/projeto_no_10-2021_000080.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1267/projeto_no_10-2021_000080.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A POLÍTICA MUNICIPAL DO CONTROLE DE NATALIDADE DE CÃES E GATOS E DÁ OUTRAS PROVIDÊNCIAIS”.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1268/projeto_no_11-2021_000081.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1268/projeto_no_11-2021_000081.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE TRATAMENTO DIGNO DOS ANIMAIS DE RUA NO ÂMBITO DO MUNICÍPIO DE CANARANA – MT.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de__lei_dispoe_sobre_alteracao_do_art_11__da_lei_municipal_1.389.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de__lei_dispoe_sobre_alteracao_do_art_11__da_lei_municipal_1.389.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ART.11, DA LEI MUNICIPAL Nº1.389 12 07 DE AGOSTO DE 2018, QUANTO AI VALOR DA MULTA PARA LIMPEZA DO TERRENO BALDIO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO (CONVENIO), COM BASE ARTIGOS 42 E 43 DA LEI 4.320/64 E ARTIGO 167, INCISO V E VI, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDENCIAS" R$542.833,68</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1309/projeto_de_lei_no_014-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1309/projeto_de_lei_no_014-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de premiação igual entre gêneros nos eventos e competições esportivas e culturais, no âmbito do Município de Canarana, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1336/dispoe_sobre_autorizacao_do_poder__executivo_firmar_convenio_com_a_associacao_de_desenvolvimento_comitario_do_culuene.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1336/dispoe_sobre_autorizacao_do_poder__executivo_firmar_convenio_com_a_associacao_de_desenvolvimento_comitario_do_culuene.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização ao Poder Executivo Municipal para firmar Convenio com Associação de Desenvolvimento Comunitário do Culuene</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1337/dispoe_sobre_autorizacap_para_abertura_de_credito_adcional_especial_por_anulacao_de_dotacoes_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1337/dispoe_sobre_autorizacap_para_abertura_de_credito_adcional_especial_por_anulacao_de_dotacoes_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para Abertura de Crédito Adicional Especial por Anulação de Dotações e da Outras Providencias. R$120.000,00 APAE</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1338/dispoe_sobre_autorizacao_ao_poder_publico_municipal_firmar_convenio_com_apae_canarana-_mt.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1338/dispoe_sobre_autorizacao_ao_poder_publico_municipal_firmar_convenio_com_apae_canarana-_mt.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização ao Poder Público Municipal Firmar Convenio com a APAE de Canarana-MT</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1339/autoriza_o_poder_executivo_municipal_a_firmar_termo_de_convenio_com_apae-_associacao_dos_pais_e_amigos_dos_excepcionais_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1339/autoriza_o_poder_executivo_municipal_a_firmar_termo_de_convenio_com_apae-_associacao_dos_pais_e_amigos_dos_excepcionais_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Firmar Termo de Convenio com APAE- Associação dos Pais e Amigos dos Excepcionais e da outras Providencias.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1341/firmar_termo_de_conseg.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1341/firmar_termo_de_conseg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Convenio com o Conselho Comunitário de Segurança Pública do Município de Canarana-MT -CONSEG- e da outras Providencias</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1342/dispoe_sobre_a_autorizacao_do_poder_executivo_incentivae_a_agricultura_indigena.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1342/dispoe_sobre_a_autorizacao_do_poder_executivo_incentivae_a_agricultura_indigena.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para o Executivo incentivar a agricultura indígena, e dá outras providencias</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1343/autorizadoacao_de__area_de_terras__igreja_pentecostal_eu_sou_de_cristo_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1343/autorizadoacao_de__area_de_terras__igreja_pentecostal_eu_sou_de_cristo_.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de terras urbanas</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1344/autoriza_a_doacao_de_terras_urbanas_igreja_adventista_de_setimo_dia.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1344/autoriza_a_doacao_de_terras_urbanas_igreja_adventista_de_setimo_dia.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de Terras Urbanas</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1345/firmar_terno_de_convenio_dsei_xingu.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1345/firmar_terno_de_convenio_dsei_xingu.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Convenio com o Distrito Sanitário Especial Indígena Xingu- DSEI XINGU e o Município de Canarana-MT e dá outras Providencias</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Suzaninha</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1372/projeto_de_lei_024-2021_000194.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1372/projeto_de_lei_024-2021_000194.pdf</t>
   </si>
   <si>
     <t>Institui a Essencialidade das Atividades Religiosas Realizadas no Templo e Fora dele, em Qualquer Tempo, no Âmbito do Município de Canarana/MT.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1373/projeto_de_lei_no_025-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1373/projeto_de_lei_no_025-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do Programa Municipal "Doar é Preciso" e a criação do Depósito de Sobras de Materiais de Construção para doação às pessoas de baixa renda de nosso Município e dá outras providências.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_026-2021_000195.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_026-2021_000195.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a Conceder Apoio Cultural a Associação Comunitária Vida Nova de Canarana na Forma de Subvenção Social.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1393/projeto_de_lei_no_027-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1393/projeto_de_lei_no_027-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da suspensão (corte) dos serviços de fornecimento de energia elétrica e de abastecimento de água no Município de Canarana, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1395/projeto_de_lei_ctg.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1395/projeto_de_lei_ctg.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZAÇÃO PARA O PODER EXECUTIVO A CONCEDER DIREITO REAL DE USO, DE UMA ÁREA DE 40.000,00 M², AO CENTRO DE TRADIÇÕES GAÚCHAS PIONEIROS DO CENTRO OESTE-CTG, E DÁ OUTRAS PROVIDENCIA</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1397/projeto_de_lei_no_29-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1397/projeto_de_lei_no_29-2021.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Município de Canarana MT, a Medalha de Honra ao Mérito Esportivo Eleodoro Kehl, e dá outras providências.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1406/projeto_de_lei_030.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1406/projeto_de_lei_030.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da lei Orçamentária Anual de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1407/projeto_de_lei_031.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1407/projeto_de_lei_031.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do município de Canarana - MT para o Quadriênio 2022/2025</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/</t>
+    <t>http://sapl.canarana.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.235 de 04 de abril de 2016, que disciplina o horário de funcionamento e institui o serviço de plantão de atendimento das farmácias e drogarias no Município de Canarana, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1433/projeto_de_lei_fundeb.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1433/projeto_de_lei_fundeb.pdf</t>
   </si>
   <si>
     <t>- Projeto de Lei: Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle social do Fundo de Manutenção e Desenvolvimento da Educação Básica e da Valorização dos profissionais da educação - CACS/ FUNDEB</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1436/projeto_de_lei_e.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1436/projeto_de_lei_e.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM ANIMAL (SIM), NO MUNICIPIO DE CANARANA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1454/dispoe_sobre_a_autorizacao_para_que_o_executivo_item_a_lei_1291.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1454/dispoe_sobre_a_autorizacao_para_que_o_executivo_item_a_lei_1291.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZAÇÃO, PARA QUE O EXECUTIVO INSIRA ITEM A LEI 1.291/17- PLANO PLURIANUAL, PARA O QUADRIENIO DE 2018/2021</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1455/autorizacao_poder_executivo_abrir_credito_adicional_suplementae_por_superavit_financeira.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1455/autorizacao_poder_executivo_abrir_credito_adicional_suplementae_por_superavit_financeira.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDENCIAS R$: 9.646.444,21</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1456/projeto_de_lei_autorizacao_para_executivo_insira_item_a_lei_1506-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1456/projeto_de_lei_autorizacao_para_executivo_insira_item_a_lei_1506-2020.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZAÇÃO PARA QUE O EXECUTIVO INSIRA ITEM A LEI 1.506/2020- LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA EXERCICIO 2021</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1457/dispoe_sobre_autorizacao_para_abertura_de_credito_adcional_especial_por_anulacao_de_dotacoes.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1457/dispoe_sobre_autorizacao_para_abertura_de_credito_adcional_especial_por_anulacao_de_dotacoes.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÕES E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1458/dispoe_sobre_autorizacao_para_poder_executivo_alterar_valores_das_cooperacoes_financeiras_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1458/dispoe_sobre_autorizacao_para_poder_executivo_alterar_valores_das_cooperacoes_financeiras_.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZAÇÃO PARA O PODER EXECUTIVO ALTERAR VALAROES DAS COOPERAÇÕES FINANCEIRAS, PARA ALGUNS CONVENIOS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1464/projeto_de_lei_no_40-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1464/projeto_de_lei_no_40-2021.pdf</t>
   </si>
   <si>
     <t>Institui normas para que as sociedades civis de direito privado, associações, fundações e demais instituições sem fins lucrativos, instaladas no âmbito do Município de Canarana-MT, sejam declaradas de utilidade pública.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1469/projeto_de_lei_no_41-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1469/projeto_de_lei_no_41-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação da coleta seletiva de óleo de cozinha usado, nas creches, escolas de ensino fundamental, públicas e privadas do Município de Canarana/MT, e dá outras Providências.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>BA Dourado</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1474/projeto_de_lei_no_42-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1474/projeto_de_lei_no_42-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE POVOAMENTO E REPOVOAMENTO DE PEIXES E ALEVINOS NOS RIOS E NASCENTES DO MUNICÍPIO DE CANARANA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Dr. Dimitri</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1476/projeto_de_lei_no_43-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1476/projeto_de_lei_no_43-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO "BANCO DE ALIMENTOS", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1498/autoriza_o_executivo_municipal_a_abrir_credito_suplementar_e_da_outras_providencias-_regime_de_urgencia.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1498/autoriza_o_executivo_municipal_a_abrir_credito_suplementar_e_da_outras_providencias-_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1499/dipoe_sobre_doacao_de_area_de_terras_urbanas.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1499/dipoe_sobre_doacao_de_area_de_terras_urbanas.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A DOAÇÃO DE ÁREAS DE TERRAS URBANAS E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1500/codema.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1500/codema.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS DE LANÇAMENTOS E COBRANÇAS DAS TAXAS DECORRENTES DA PRESTAÇÃO DE SERVIÇO E /OU EXERCÍCIO REGULAR DO PODER DE POLÍCIA EM MATÉRIA AMBIENTAL CODEMA; E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1501/autoriza_o_poder_executivo_a_criar_programa_piscicultura.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1501/autoriza_o_poder_executivo_a_criar_programa_piscicultura.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR PROGRAMA DE AGRICULTURA/ PISCICULTURA NO MUNICÍPIO DE CANARANA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1512/projeto_de_lei_no_48-2021_000317.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1512/projeto_de_lei_no_48-2021_000317.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Canarana, a Semana Municipal de Conscientização e Defesa dos Direitos dos Pacientes com Doenças Inflamatórias Intestinais Crônicas, criando o Dia Municipal das Doenças Inflamatórias Intestinais e dá outras providências.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1529/dispoe_sobre_homologacao_do_relatorio_da_reavaliacao_atuarial_de_2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1529/dispoe_sobre_homologacao_do_relatorio_da_reavaliacao_atuarial_de_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A HOMOLOGAÇÃO DO RELATÓRIO DA REAVALIAÇÃO AUTUARIAL DE 2021, ALTERA O CUSTO NORMAL E MODIFICA O PLANO DE AMORTIZAÇÃO DO REGIME PRÓPRIO DE PREVIDENCIA SOCIAL,CUSTEADOS PELO ENTE FEDERATIVO, CONFORME DIRETRIZES EMANADAS PELA PORTARIA MF 464/2018 E DAS OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1564/dispoe_sobre_o_afastamento_das_servidoras_publicas_gestantes.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1564/dispoe_sobre_o_afastamento_das_servidoras_publicas_gestantes.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O AFASTAMENTO DAS SERVIDORAS PÚBLICAS MUNICIPAIS GESTANTES DAS ATIVIDADES DE TRABALHO PRESENCIAL DURANTE A EMERGENCIA DE SAÚDE PÚBLICA DE IMPORTANCIA NACIONAL DECORRENTE DO NOVO CORONAVIRUS</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1565/dispoe_sobre_abertura_de_credito_adicional_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1565/dispoe_sobre_abertura_de_credito_adicional_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO (CONVENIO), COM BASE NOS ARTIGOS 42 E 43 DA LEI 4.320/64 E ART 167, INCISO V E VI, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDENCIAS- ONIBUS ESCOLAR</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1566/dispoe_sobre_alteracao_acrescimo_lei_1.387-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1566/dispoe_sobre_alteracao_acrescimo_lei_1.387-2018.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ALTERAÇÃO E ACRÉSCIMOS DE DISPOSITIVOS NA LEI MUNICIPALNº1.387, DE 07 DE AGOSTO DE 2018,QUANTO A CONCESSÃO DE EMPRESTIMOS SOB GARANTIA DE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1567/dispoe_sobre_a_coleta_seletiva__de_oleo_de_cozinha.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1567/dispoe_sobre_a_coleta_seletiva__de_oleo_de_cozinha.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A IMPLANTAÇÃO DA COLETA SELETIVA DE ÓLEO DE COZINHA USADO NAS ESCOLAS DE EDUCAÇÃO BÁSICA DA REDE MUNICIPAL DE ENSINO E COLETADO NA COMUNIDADE ESCOLAR,NO MUNICIPIO DE CANARANA-MT E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1568/projeto_de_lei_no_54-2021_000361.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1568/projeto_de_lei_no_54-2021_000361.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a "Associação Indígena Xavante RIPÁ de Produtividade e Etno-Desenvolvimento" situada no Município de Canarana, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1589/projeto_de_lei_no_55-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1589/projeto_de_lei_no_55-2021.pdf</t>
   </si>
   <si>
     <t>Institui no Âmbito Municipal a Honraria Policial Destaque do Ano e da outras Providências.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1595/projeto_de_lei_no_56-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1595/projeto_de_lei_no_56-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da restituição ao erário pelos danos gerados ao patrimônio público e ao meio ambiente, por condutor causador de acidente de trânsito no âmbito Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1601/dispoe_sobre_autorizacao_ao_poder_publico_municipal_firmar_convenio_com_a_apae.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1601/dispoe_sobre_autorizacao_ao_poder_publico_municipal_firmar_convenio_com_a_apae.pdf</t>
   </si>
   <si>
     <t>"DISPOE SOBRE  AUTORIZAÇÃO AO PODER PÚBLICO MUNICIPAL EM FIRMAR CONVENIO COM A APAE"</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1604/autoriza_o_poder_executivo_firmar_termo_de_convenio_conseg.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1604/autoriza_o_poder_executivo_firmar_termo_de_convenio_conseg.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVENIO COM O CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA DO MUNICIPIO DE CANARANA-MT- CONSEG E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1607/abertura_de_credito_adicional_suplementar_176.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1607/abertura_de_credito_adicional_suplementar_176.00000.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÕES, COM BASE NOS ARTIGOS 42 E 43 DA LEI 4.320/64 E ART 167, INCISO V E VI, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1608/dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1608/dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO (EMENDA PARLAMENTAR), COM BASE NOS ARTIGOS 42 E 43 DA LEI 4.320/64 E ART 167, INCISO V E VI,DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1609/abertura_de_credito_adcional_suplementar_1.000.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1609/abertura_de_credito_adcional_suplementar_1.000.00000.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO (EMENDA PARLAMENTAR 202140470004), COM BASE NOS ARTIGOS 42 E 43 DA LEI 4.320/64 E ART 167, INCISO  V E VI, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1610/autoriza_o_poder_executivo_abrir_credito_adicional_suplementar_por_execesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1610/autoriza_o_poder_executivo_abrir_credito_adicional_suplementar_por_execesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DA OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_063.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_063.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA FIXA A DESPESA DO MUNICÍPIO DE CANARANA-MT, PARA O EXERCICIO DE 2022</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1657/planta_baixa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1657/planta_baixa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVITALIZAÇÃO DO PROGRAMA "PLANTA BAIXA POPULAR", PARA ATENDER Á POPULAÇÃO DE BAIXA RENDA DO MUNICÍPIO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1658/moradia_digna.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1658/moradia_digna.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVITALIZAÇÃO DO PROGRAMA HABITACIONAL MUNICIPAL DENOMINADO "MORADIA DIGNA"E Á OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1659/fundacao_pro_memoria.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1659/fundacao_pro_memoria.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONVENIO COM A FUNDAÇÃO PRÓ- MEMÓRIA DE CANARANA/MT - E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1660/programa_casa_verde_e_amarela.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1660/programa_casa_verde_e_amarela.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE INCENTIVOS PARA IMPLEMENTAÇÃO DO PROGRAMA CASA VERDE E AMARELA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1709/autoriza_o_executivo_municipal_a_abrir_credito_suplementar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1709/autoriza_o_executivo_municipal_a_abrir_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPA A ABRIR CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1710/autoriza_o_executivo_abrir_credito_adcional_suplementar__por_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1710/autoriza_o_executivo_abrir_credito_adcional_suplementar__por_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADCIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1719/autoriza_realizacao_de_processo_seletivo_simplificado_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1719/autoriza_realizacao_de_processo_seletivo_simplificado_.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, visando contratação por tempo determinado para atender à necessidade temporária e de excepcional interesse público”;</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1733/pl_71.2021_08102021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1733/pl_71.2021_08102021.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº1.548/2021 que Dispõe sobre a obrigatoriedade de premiação igual entre gêneros, nos eventos e competições esportivas e culturais, no âmbito do Município de Canarana, Estado de Mato Grosso, e dá outras providências. ”</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1734/pl_72.2021_08102021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1734/pl_72.2021_08102021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A NORMATIZAÇÃO E FISCALIZAÇÃO DE EQUIPAMENTOS DE LAZER DE PLAYGROUNDS DO MUNICÍPIO DE CANARANA, ESTADO DE MATO GROSSO, DE ACORDO COM AS NORMAS DA ABNT. “</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1738/dispoe_sobre_acriacao_do_fundo_de_seguranca_publica.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1738/dispoe_sobre_acriacao_do_fundo_de_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE SEGURANÇA PUBLICA - FUMSEP E DO CONSELHO MUNICIPAL DE SEGURANÇA PUBLICA - COMSEP NA CIDADE DE CANARANA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1739/dispoe_sobre_a_desafetacao_de_bem_imovel_publico.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1739/dispoe_sobre_a_desafetacao_de_bem_imovel_publico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE BEM IMÓVEL PÚBLICO , E SÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1740/permissao_de_uso.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1740/permissao_de_uso.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMISSÃO DE USO  DE BEM PÚBLICO MUNICIPAL  E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1771/pl_76.2021_22102021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1771/pl_76.2021_22102021.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Eubiose no âmbito do município de Canarana/MT.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1793/projeto_de_lei_no_77-2021_000526.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1793/projeto_de_lei_no_77-2021_000526.pdf</t>
   </si>
   <si>
     <t>Determina que as Agências Bancárias devam disponibilizar assentos e senhas eletrônicas para os usuários que aguardam o atendimento decorrente da prestação de serviços é dá outras providências.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1813/projeto_de_lei_moradia.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1813/projeto_de_lei_moradia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revitalização do Programa Social Habitacional Municipal denominado “MORADIA DIGNA” e dá outras providências.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1814/projeto_seletivo.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1814/projeto_seletivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de Processo Seletivo Simplificado, visando a contratação por tempo determinado para atender à necessidade temporária e de excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1815/projeto_de_lei_desafetacao_de_area.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1815/projeto_de_lei_desafetacao_de_area.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de bem imóvel público, e dá outras providências.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1849/autoriza_o_poder_o_executivo_a_firmar_termo_de_parceria_com_o_ifmt.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1849/autoriza_o_poder_o_executivo_a_firmar_termo_de_parceria_com_o_ifmt.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR TERMO DE PARCERIA COM INSTITUTO FEDERAL DE EDUCAÇÃO, CIENCIA E TECNOLOGIA DE MATO GROSSO (IFMT) E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1850/autoriza_poder_executivo_municipal_a_firmar_termo_de_convenio_com_o_rotary.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1850/autoriza_poder_executivo_municipal_a_firmar_termo_de_convenio_com_o_rotary.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR TERMO DE CONVENIO COM O ROTARY CLUB DE CANARANA-MT, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1851/dispoe_sobre_alteracao_do_anexo_i_lei_1.573.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1851/dispoe_sobre_alteracao_do_anexo_i_lei_1.573.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO I DA LEI MUNICIPAL Nº 1.573 DE 03 DE AGOSTO DE 2021, LEI QUE TRATOU SOBRE HOMOLOGAÇÃO DO RELATÓRIO DA REAVALIAÇÃO ATUARIAL DE 2021, ALTEROU O CUSTO NORMAL E MODIFICOU O PLANO DE AMORTIZAÇÃO DO REGIME PRÓPRIO DE PREVIDENCIA SOCIAL, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1852/dispoe_sobre_alteracao_em_alguns_fundos_municipais_para_facilitar_o_recebimento_de_receitas.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1852/dispoe_sobre_alteracao_em_alguns_fundos_municipais_para_facilitar_o_recebimento_de_receitas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES EM ALGUNS FUNDOS MUNICIPAIS, PARA FACILITAR O RECEBIMENTO DE RECEITAS, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1872/abrir_credito_suplementar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1872/abrir_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá Outras Providências”;</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1873/rga.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1873/rga.pdf</t>
   </si>
   <si>
     <t>“Concede Revisão Geral na remuneração dos Profissionais da Educação Básica Municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1874/fundeb.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1874/fundeb.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de complementação salarial – FUNDEB aos Profissionais da Educação Básica da Rede Municipal de Ensino, como medida excepcional e transitória destinada a promover o cumprimento do disposto no artigo 212-A, inciso XI, da Constituição Federal”;</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_decreto_no_01-2021_000116.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_decreto_no_01-2021_000116.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CANARANENSE.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Canaranense.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>Concede Título de Cidadão (ã) Benemérito (a) de Canarana.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1291/projeto_de_resolucao_no_01-2021_000099.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1291/projeto_de_resolucao_no_01-2021_000099.pdf</t>
   </si>
   <si>
     <t>“ Dispões sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Canarana, Estado de Mato Grosso e dá outras providências. “</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1292/projeto_de_resolucao_no_02-2021_000100.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1292/projeto_de_resolucao_no_02-2021_000100.pdf</t>
   </si>
   <si>
     <t>“ Constitui Comissão Temporária de Assuntos Relevantes para apresentar proposta de alteração e atualização da Lei Orgânica do Município de Canarana, Estado de Mato Grosso e dá outras providências. “</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1327/projeto_de_resolucao_no_03-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1327/projeto_de_resolucao_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Institui ritos de procedimentos para a realização de sessões ordinárias e extraordinárias , na modalidade remota, no âmbito da Câmara Municipal de Canarana/MT, como solução a ser utilizada durante a emergência de saúde pública relacionada a pandemia do COVID-19 e assemelhados.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1438/projeto_de_resolucao_no_04-2021_000243.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1438/projeto_de_resolucao_no_04-2021_000243.pdf</t>
   </si>
   <si>
     <t>“ Altera a Resolução nº 239 de 02 de março de 2021 que Constitui Comissão Temporária de Assuntos Relevantes para apresentar proposta de alteração e atualização da Lei Orgânica do Município de Canarana, Estado de Mato Grosso e dá outras providências. “</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>Regulamenta a Incineração de Documentos no Arquivo Geral da Câmara Municipal de Canarana –MT.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1569/projeto_de_resolucao_no_06-2021_000360.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1569/projeto_de_resolucao_no_06-2021_000360.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal a Honraria Policial Destaque do Ano e dá outras providências.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>Altera Horário das Sessões Ordinárias da Câmara de Canarana. MT.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_resolucao_no_008-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_resolucao_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Altera data de Sessão Ordinária.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1694/projeto_de_resolucao_no_09-2021_000465.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1694/projeto_de_resolucao_no_09-2021_000465.pdf</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1794/projeto_de_resolucao_no_10-2021_000525.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1794/projeto_de_resolucao_no_10-2021_000525.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Canarana, estado de Mato Grosso, o Programa Câmara Vai à Escola.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1233/requerimento_01.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1233/requerimento_01.21.pdf</t>
   </si>
   <si>
     <t>Seja marcada pelo executivo, no mês de fevereiro, uma audiência pública para apresentação da proposta das novas regras para táxi e moto táxi na cidade de Canarana. Sabemos que o Executivo está formalizando um projeto, que posteriormente será enviado para apreciação dos vereadores. Mas antes, seria importante apresentar a proposta para os profissionais do ramo para que possa ser melhor discutido.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1243/requerimento_02.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1243/requerimento_02.21.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a esta Casa de Leis a Agenda de atendimento dos dentistas, fisioterapeuta, psicólogos e do atendimento do CRAS._x000D_
 É necessário dar um atendimento de qualidade na saúde por igual. Saúde não pode ter recesso, são atendimentos de urgência, cada funcionário tem seu período de férias, não justificando haver recesso dos profissionais dessas áreas._x000D_
 O pedido da agenda de atendimento faz-se necessário para que se houver demora na marcação é porque há a necessidade de contratar mais profissionais da área.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1271/requerimento_03-2021_000092.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1271/requerimento_03-2021_000092.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre:_x000D_
 1 - Qual o valor que o município recebeu do governo Federal e Estadual para o combate a Pandemia do covid-19._x000D_
 2 - Relatório detalhado com a devida prestação de contas da Aplicação dos recursos recebidos._x000D_
 3 - Cópias de todos os processos e contratos da modalidade Dispensa de Licitação de Produto e serviços, efetuados pela Administração Municipal no ano de 2020 para combate à pandemia.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>Dr. Thiago</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1351/requerimento_4_000167.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1351/requerimento_4_000167.pdf</t>
   </si>
   <si>
     <t>ORGANOGRAMA DE NOMEAÇÕES DE CARGOS DE CONFIANÇA E CHEFIA REALIZADAS NO PERÍODO ENTRE 01/01/2021 A 15/03/2021.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1363/requerimento_5_000168.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1363/requerimento_5_000168.pdf</t>
   </si>
   <si>
     <t>REFORMULAÇÃO DA LEI 1.515 DE 18/08/21 QUE ESTABELECE AS GRATIFICAÇÕES.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1364/requerimento_6_000169.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1364/requerimento_6_000169.pdf</t>
   </si>
   <si>
     <t>FIXAÇÃO DE UM CRONOGRAMA CLARO E OBJETIVO REFERENTES AS GRATIFICAÇÕES AOS FUNCIONÁRIOS PÚBLICOS QUE PERMANECEM NA LINHA DE FRENTE E ENFRENTAMENTO AO COVID-19.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1366/requerimento_7_000170.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1366/requerimento_7_000170.pdf</t>
   </si>
   <si>
     <t>Para que os Projetos de Lei nº 16/2021, 17/2021 e 18/2021 sejam incluídos na Ordem do Dia desta Sessão e votados em regime de urgência.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1367/requerimento_08-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1367/requerimento_08-2021.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 23/2021 seja incluído na Ordem do Dia desta Sessão e votado em regime de urgência.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>Celsinho, Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1437/requerimento_09-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1437/requerimento_09-2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Rafael Govari e Celsomar Sousa Morais Schwendler, relatores das Comissões Permanentes Economia e Finanças e Constituição, Justiça e Redação respectivamente, vem ao plenário com amparo no Regimento Interno artigo 205 requerer que seja prorrogado por 30 dias o prazo das referidas Comissões para emissão dos parecereceres quanto aos Projetos: _x000D_
 •	PLO 31/2021: Dispõe sobre o Plano Plurianual do município de Canarana - MT para o Quadriênio 2022/2025_x000D_
 •	PLO 30/2021: Dispõe sobre as Diretrizes para a elaboração e execução da lei Orçamentária Anual de 2022 e dá outras providências._x000D_
 _x000D_
 JUSTIFICATIVA: Solicitamos ao douto plenário prorrogação do prazo tendo em vista que não há urgência na apreciação e votação destes projetos e na necessidade de melhor estudo e entendimento dos projetos orçamentários de grande relevância ao bom andamento da administração municipal.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1446/requerimento_10-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1446/requerimento_10-2021.pdf</t>
   </si>
   <si>
     <t>1 - Solicito a folha salarial detalhada de todos os funcionários públicos municipais que tiveram rendimentos com hora extra 50% acima de valores de R$ 1.000,00 (hum mil reais) a partir de 01/01/2021. _x000D_
 2 - Solicito como as justificativas de cada chefe de setor (secretaria) a qual o funcionário está subordinado o porquê do pagamento de hora extra e como está sendo feito a computação de tais horas? Se em ponto eletrônico ou manual? _x000D_
 3 - Verificação por parte de todas as secretarias com pente fino de funcionários concursados em desvio de função. (Exemplo: são concursados para saúde e estão na educação; São concursados para enfermagem e estão em áreas administrativas não exercendo as funções do concurso de origem). _x000D_
 4 - Justificativa adequada de cada secretário de pasta executiva o porquê funcionários, ao invés de receberem a gratificação de alta complexidade para desempenharem suas funções estipuladas de chefia no valor de R$ 1.200,00 (hum mil e duzentos reais), estão em alguns casos recebendo horas extras que ultrapassam R$ 7.000,00 (sete mil reais).</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>Rafael Govari, BA Dourado, Celsinho, Dr. Dimitri, Dr. Thiago, Jocasta, Márcia, Paulinho, Soni, Subtenente Sancler Santarém, Suzaninha</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1503/requerimento_no_011-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1503/requerimento_no_011-2021.pdf</t>
   </si>
   <si>
     <t>O SENAR/MT envie a esta Casa de Leis, os critérios e o estudo técnico de escolha para a implantação do CT do SENAR do Médio Araguaia.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1506/requerimento_no_12-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1506/requerimento_no_12-2021.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Sancler da Silva Santarém, com amparo no Regimento Interno nos artigos 205 e 222, venho através deste requerer a realização de uma audiência Pública como canal inicial de comunicação com a população e sociedade civil organizada a fim de discutir, buscando sugestões e opiniões para contribuir com o processo de revisão da Lei Orgânica Municipal, a ser realizada no dia 23 de junho de 2021 ás 15h, disponibilizando canais virtuais de participação.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>Jocasta</t>
   </si>
   <si>
     <t>Para que seja solicitado ao Senador Wellington Fagundes o motivo da escolha da implantação do SENAR na cidade vizinha, quando a conversa com a FAMATO e o SENAR não era esta e se houve interferência politica.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1515/requerimento_no_14-2021_000320.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1515/requerimento_no_14-2021_000320.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto nº 30/2021 não seja inserido na Ordem do Dia da Sessão Ordinária de 21 de junho de 2021</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa de Leis os números de matrículas de áreas públicas que estejam em nome da Prefeitura. Principalmente onde nos anos 80 funcionavam as escolas – lugares conhecidos como 1ª/2º e 3º Agrovilas. O pedido justifica-se para fazer cedência a produtores de hortaliças, para transformarem essas áreas em produção para a agricultura familiar, servindo assim de renda familiares carentes.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1521/requerimento_no_016-2021_000322.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1521/requerimento_no_016-2021_000322.pdf</t>
   </si>
   <si>
     <t>Seja enviado a esta Casa de Leis pela Secretaria de Estado de Infraestrutura e Logística (Sinfra) a cronograma da obra de pavimentação asfáltica e os prazos a serem seguidos pela empresa Três Irmãos na obra de pavimentação e recuperação parcial de 02 trechos da MT 020 que liga a cidade de Canarana a Paranatinga, para que possamos acompanhar e cobrar dos mesmos ou alertar a (SINFRA) quanto a atrasos e desconformidades de acordo com o Cronograma.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1528/requerimento_no_17-2021_000324.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1528/requerimento_no_17-2021_000324.pdf</t>
   </si>
   <si>
     <t>O Sindicato dos Servidores Públicos Municipais de Canarana encaminhe a esta Casa de Leis os documentos abaixo descritos:_x000D_
 •	Número de Associados,_x000D_
 •	Qual o montante em dinheiro existe na conta._x000D_
 •	Balanço geral do sindicato dos últimos 4 (quatro) anos, com aprovação em   Assembleia._x000D_
 •	Balanço geral da obra em construção.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>Solicita informações quanto ao decedor as margens do rio 7 de Setembro que foi bloqueado pelo proprietário da fazenda Ponta Bonita.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>Para que o projeto 030/2021 LDO seja retirado da Pauta da Ordem do Dia.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1571/requerimento_20-2021_000371.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1571/requerimento_20-2021_000371.pdf</t>
   </si>
   <si>
     <t>para que o horário das sessões ordinárias da Câmara Municipal de Canarana seja alterado para as 15h00.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1585/requerimento_21-2021_000372.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1585/requerimento_21-2021_000372.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei 048/2021 Institui no Município de Canarana, a Semana Municipal de Conscientização e Defesa dos Direitos dos Pacientes com Doenças Inflamatórias Intestinais Crônicas, criando o Dia Municipal das Doenças Inflamatórias Intestinais e dá outras providências, seja retirado da Pauta da Ordem do Dia.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1619/requerimento_22-2021_000405.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1619/requerimento_22-2021_000405.pdf</t>
   </si>
   <si>
     <t>O Projeto de Resolução nº 07/2021, de 12 de agosto de 2021, seja incluso na Ordem do Dia desta Sessão, conforme Artigo 209, Inciso VI, § 1º do Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1620/requerimento_23-2021_000407.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1620/requerimento_23-2021_000407.pdf</t>
   </si>
   <si>
     <t>Os Projetos de Lei nº 60 e 61/2021, de 12 de agosto de 2021, seja incluso na Ordem do Dia desta Sessão, conforme Artigo 209, Inciso VI, § 1º do Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1621/requerimento_24-2021_000408.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1621/requerimento_24-2021_000408.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei nº 58/2021 seja incluso na Ordem do Dia , na Sessão Ordinária de 16 de agosto de 2021, com embasamento no que dispõe no art. 209, Inciso VI, § 1º do Regimento Interno desta Casa de Leis.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1623/requerimento_25-2021_000409.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1623/requerimento_25-2021_000409.pdf</t>
   </si>
   <si>
     <t>A Secretaria de Obras, informe a esta Casa de Leis sobre a continuidade da iluminação pública das calçadas nos canteiros das avenidas._x000D_
   A população ficou bastante satisfeita com as calçadas nas avenidas, no entanto estão cobrando a continuidade da iluminação, pois sem a mesma é perigoso trafegar no período noturno</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>A Secretaria de Esportes envie a esta Casa de Leis o nome dos funcionários efetivos na Secretaria de Esportes. Quais as funções que desenvolvem? Onde estão cumprindo seu horário? Quando e por que não voltaram a treinar as modalidades esportivas no Município? Se há algum funcionário da secretaria de atestado.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>O executivo informe a esta Casa de Leis como está o andamento da construção do novo cemitério municipal.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de o Poder Executivo através do órgão responsável analisar possível problema no sistema de abastecimento de água no Distrito de Matinha, havendo possibilidade de possível controle de distribuição;</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1698/requerimento_no_29-2021_000481.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1698/requerimento_no_29-2021_000481.pdf</t>
   </si>
   <si>
     <t>O Projeto de Resolução nº 09/2021 que Altera data de Sessão Ordinária , seja incluso na Ordem do Dia desta Sessão.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1700/requerimento_no_30-2021_000482.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1700/requerimento_no_30-2021_000482.pdf</t>
   </si>
   <si>
     <t>Pedido de Resposta - Eu Vereador Subtenente Sancler Santarém, vereador nessa Casa de Leis, declaro que emiti e protocolei o ofício nº 047/GVSTSS/2021 de 28jun2021 junto a Energisa, assim, venho por meio deste requerer, amparado pelo Regimento Interno no Art.207, Inciso VII, junto ao responsável pela empresa Energisa na cidade de Canarana MT, resposta do documento acima mencionado, que trata de solicitação de ampliação de rede de energia na Rua Cristo Rei no Distrito de Serra Dourada, município de Canarana MT.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>Para que seja realizada audiência pública para apresentação das minutas da nova redação da Lei Orgânica Municipal e Regimento Interno da Câmara Municipal a ser realizada no dia 20 de outubro de 2021 ás 13h30min no Plenário da Câmara municipal.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>para que o Projeto de Lei nº 71/2021 seja incluído na ordem do dia da presente sessão.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>Para que seja feito levantamento dos lotes que foram doados a instituições e que não cumpriram com o prazo para construção e não voltaram ao município para que providencias possam ser tomadas para reverter os terrenos.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>Que sejam prestadas informações da obra da construção de ampliação da EMEI Novo Lar: Que seja informado qual motivo da não conclusão, que seja enviado cópia do processo e contrato licitatório e que seja enviado os empenhos já realizados.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1816/requerimento_35-2021_000544.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1816/requerimento_35-2021_000544.pdf</t>
   </si>
   <si>
     <t>A AGER ( Agência Estadual de Regulação dos Serviços Públicos Delegados de Mato Grosso), informe a esta Casa de Leis qual o motivo de Canarana possuir apenas uma linha de ônibus ligando nossa cidade a capital do estado Cuiabá, não dando aos nossos cidadãos o direito de escolha de empresa e de valor pago pela passagem deste trajeto, o que também acarreta em lotação máxima na maioria das viagens.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1817/requerimento_36-2021_000545.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1817/requerimento_36-2021_000545.pdf</t>
   </si>
   <si>
     <t>Requer que o excelentíssimo senhor prefeito, encaminhe para esta casa de leis um novo projeto de lei para aprovação dos anexos modificados da LDO.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1820/requerimento_37_000556.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1820/requerimento_37_000556.pdf</t>
   </si>
   <si>
     <t>-Quais foram as ações da Secretaria de Esporte nestes 2 anos_x000D_
 -Prestação de contas dos últimos 2 anos, com envio de documentos para análise dos gastos e de que forma foi utilizado o dinheiro público neste período._x000D_
 -Que envie as notas fiscais referente aos gastos no período  de 01  de janeiro de 2021 a 19 de setembro de 2021._x000D_
 -Que seja enviado o planejamento das ações que serão desempenhadas.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1833/requerimento_retirada_pr_102021_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1833/requerimento_retirada_pr_102021_1.pdf</t>
   </si>
   <si>
     <t>Eu Vereador Subtenente Sancler Santarém, autor do Projeto_x000D_
 de Resolução nº 010/2021 de 28out2021 "Institui no Município de Canarana,_x000D_
 Estado de Mato Grosso, o Programa "Câmara Vai à Escola", venho por_x000D_
 meio deste requerer junto à Mesa Diretora dessa Casa de Leis a retirada do_x000D_
 Projeto de Resolução acima citado para que possa ser adequado de acordo_x000D_
 com outro Projeto de Resolução em que vai de encontro com as mesmas_x000D_
 finalidades.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1846/requerimento_39-2021_000616.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1846/requerimento_39-2021_000616.pdf</t>
   </si>
   <si>
     <t>Eu Vereador Subtenente Sancler Santarém, vereador nessa Casa de Leis, declaro que emiti a indicação nº 189 de 07out2021, na qual solicita o encaminhamento de técnicos para que possam emitir parecer sobre o problema de fornecimento de água no bairro União II, na localidade conhecida por Carazinho, porém até a presenta data a empresa ÁGUAS CANARA não nos informou sobre as ações feitas quanto a indicação acima descrita e direcionada a empresa, assim com o presente requerimento solicitamos uma resposta de tal proposição para assim mantermos nossos munícipes cientes do que acontece quanto ao pleito.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1856/requerimento_40-2021_000617.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1856/requerimento_40-2021_000617.pdf</t>
   </si>
   <si>
     <t>Solicito que a secretaria de saúde disponibilize as escalas de plantão integrais tanto de médicos, enfermeiros e técnicos em enfermagem de janeiro a dezembro de 2021. Do hospital municipal e síndrome gripal.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>Para que o Projeto de Resolução n° 07/2021, de 12 de agosto de 2021, seja incluso na Ordem do Dia.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_01.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_01.21.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um monumento em homenagem a Bíblia Sagrada na rotatória da Avenida Mato Grosso com a Avenida Sete de Setembro, saída para MT 020 com a passagem: “Feliz é a nação cujo Deus é o Senhor” Salmo 33.12</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>Rafael Govari, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_02-2021_000091.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_02-2021_000091.pdf</t>
   </si>
   <si>
     <t>Para que seja criada uma comissão de avaliação e reestruturação da Lei 840/2008 que: Dispõe sobre a nova redação ao Parcelamento do Solo Urbano do Município de Canarana - MT e dá providências, bem como suas alterações, em especial no quesito novos loteamentos.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_03.21_01022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_03.21_01022021.pdf</t>
   </si>
   <si>
     <t>Para que seja implantada uma academia ao ar livre na comunidade do Garapu.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_04.21_01022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_04.21_01022021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o protocolo de atendimento aos pacientes no PSF Síndrome Gripal seja revisto (Atendimento inicial), devendo as pessoas já com exames positivos sejam atendidas de forma a não aguardarem em mesmo local que as pessoas que ainda não possuem o mesmo diagnóstico, isto para justamente evitar-se a possibilidade de contágio quando da espera de atendimento;</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_05.21_01022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_05.21_01022021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade da instalação de braços de luz elétrica em postes no decorrer da Avenida Central no Distrito de Serra Dourada, sentido Água Boa MT (Lado da Rodoviária), isso porque muitos moradores daquele distrito transitam a pé naquelas imediações, porém torna-se perigoso no período noturno devido à falta de iluminação;</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_06.21_01022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_06.21_01022021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade manutenção corretiva em obra asfáltica localizada na Rua Guarapuava nº 1872 esquina com a Rua Veranópolis no bairro Jardim Tropical II, onde quando em período chuvoso em frente à entrada da referida residência ocorre alagamentos que causam transtornos ao morador/munícipe;</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_07.21_01022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_07.21_01022021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que sejam instaladas mais duas tendas, uma em cada lado das já instaladas junto ao PSF Síndrome Gripal no bairro São Caetano.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_08.21_01022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_08.21_01022021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o protocolo quanto ao tempo de atendimento aos pacientes no PSF Síndrome Gripal seja revisto (Tempo Resposta) que atualmente é de aproximadamente 03 (três) a 04 (quatro) horas;</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_09.21_01022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_09.21_01022021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que os integrantes da Segurança Pública (Polícia Militar e Polícia Civil) em nosso município possam ter um cronograma de testes para Covid19 sistematicamente, uma vez que é um serviço essencial, bem como estão expostos a todo momento a possibilidade de contágio;</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_10.21_03022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_10.21_03022021.pdf</t>
   </si>
   <si>
     <t>Ao Departamento Nacional de Infraestrutura de Transportes em Mato Grosso (DNIT), para que faça mais quebra-molas na localidade da Matinha, interior de Canarana, que é cortada pela BR-158. A área urbana tem mais de 600 metros de comprimento e apenas dois quebra-molas na entrada e na saída da vila, o que, segundo moradores, não inibe altas velocidades dentro da vila.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_11.21_03022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_11.21_03022021.pdf</t>
   </si>
   <si>
     <t>Para que o setor de projetos da Prefeitura faça um levantamento no bairro Morada do Sol, para identificar em quais pontos a água adentra nas casas e quais seriam as soluções para esses casos, visando obras de adequações.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_12.21_03022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_12.21_03022021.pdf</t>
   </si>
   <si>
     <t>•	 Para estender o horário nas Creches – no período matutino das 7h às 12 h e no período vespertino das 13h às 18 h. _x000D_
 Os pais saem do trabalho em horários que não batem com o da creche e as escolas de Ensino Médio da cidade libera os alunos ás 12 h e às 18h.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_13.21_03022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_13.21_03022021.pdf</t>
   </si>
   <si>
     <t>Para que seja criado uma Lei Municipal que autorize o Poder Executivo Municipal repassar incentivo financeiro adicional aos Agentes Comunitários de Saúde – ACS e aos Agentes de Combate às Endemias, incentivo este, previsto no Decreto Federal nº 8.474 de 22 de junho de 2015, e na Lei federal nº 12.994, alterada pela Lei nº 13.708/2018,</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_14.21_03022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_14.21_03022021.pdf</t>
   </si>
   <si>
     <t>Para que seja visto da possiblidade de ser construído um novo PSF para atendimento dos moradores dos Bairros Tropical Sentido Posto Pérola, Tropical II, parte do Morada do Sol, Panorama, Sete de Setembro, Morar Melhor. _x000D_
 •	O mesmo se faz necessário para facilitar o acesso dos moradores ao PSF, pois os mesmos estão sendo todos atendidos no PSF Jardim Tropical e este está distante dos bairros citados.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_15.21_03022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_15.21_03022021.pdf</t>
   </si>
   <si>
     <t>Para que seja visto da possiblidade de ser construído uma nova Creche para atendimento dos moradores dos Bairros Tropical Sentido Posto Pérola, Tropical II, parte do Morada do Sol, Panorama, Sete de Setembro, Morar Melhor. _x000D_
 •A mesma se faz necessário para o melhor atendimento as crianças residentes dos bairros citados acima.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_16.21_01022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_16.21_01022021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Poder Executivo Municipal possa interceder junto à empresa a qual se encontra efetuando a instalação de poços artesianos no ”Assentamento Guatapará”, para que reinicie as obras uma vez que estão paralisadas, tendo em vista a real necessidade daquela comunidade quanto ao usufruto dos poços;</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_17.21_01022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_17.21_01022021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que seja efetuado limpeza nas áreas públicas no Distrito de Serra Dourada (zona urbana), como canteiros centrais (Corte de Matos e outros), área em volta dos prédios que lá estão instalados órgãos públicos;</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_18.21_01022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_18.21_01022021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que seja efetuado manutenção nas ruas no Distrito de Serra Dourada (zona urbana) devido a existência de várias erosões, na avenida principal sentido município de Água Boa encontra-se uma situação mais crítica;</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_19.21_03022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_19.21_03022021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que seja efetuado limpeza nas áreas públicas no Distrito do Culuene (zona urbana), como canteiros centrais (Corte de Matos e outros), área em volta dos prédios que lá estão instalados órgãos públicos;</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1255/indicacao_20.21_03022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1255/indicacao_20.21_03022021.pdf</t>
   </si>
   <si>
     <t>a ser encaminhada ao Deputado Federal Neri Geller:  Para que seja destinado para Canarana a construção de uma creche tipo 02 para atender até 200 crianças no residencial Jardim União, área de interesse social que necessita de atenção.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1256/indicacao_21.21_03022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1256/indicacao_21.21_03022021.pdf</t>
   </si>
   <si>
     <t>•	 Para que seja feito patrolamento nas ruas da localidade do Garapu._x000D_
 •	Faz-se necessário trimestralmente uma limpeza e patrolagem das ruas da localidade do Garapu._x000D_
 •	Aquele distrito precisa de uma atenção especial da administração, pois tem moradores que contribuem com a arrecadação do município fazendo-se salutar valorizar aquela localidade.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1257/indicacao_22.21_03022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1257/indicacao_22.21_03022021.pdf</t>
   </si>
   <si>
     <t>•	Para que seja feita a limpeza na ponte do Rio Sete de Setembro._x000D_
 •	A ponte do rio Sete de Setembro é uma grande e importante ligação de escoamento da produção da região. No entanto sua via de mão única dificulta bastante a segurança dos transeuntes.  Por isso, faz se necessário que a secretaria de Obras faça uma limpeza regularmente no lugar, para que assim os motoristas tenham uma visão clara da passagem pela ponte.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_23.21_03022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_23.21_03022021.pdf</t>
   </si>
   <si>
     <t>•	Para que seja cortado o morro da estrada que vai a Pousada Matrinchã.  _x000D_
 •	A estrada que vai para a Pousada Matrinchã tem um pico/morro que na época da safra, os caminhões carregados não conseguem subir, por isso faz-se necessário que o morro seja cortado, para que assim os motoristas possam trafegar com facilidade</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1259/indicacao_24.21_03022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1259/indicacao_24.21_03022021.pdf</t>
   </si>
   <si>
     <t>•	Para que seja concluída a obra da creche Novo Lar do Jardim Bela Vista._x000D_
 •	A obra da creche do Jardim Bela Vista vem sendo executada/ enrolada há mais de 4 anos. Canarana é uma cidade rica que recebe um orçamento invejado por muitos municípios, no entanto deixa a desejar na melhoria e investimento na educação. Acredito que educação e saúde deveriam ser prioridade, em qualquer lugar, excepcionalmente em locais como Canarana que tem orçamento exorbitante.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1260/indicacao_25.21_03022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1260/indicacao_25.21_03022021.pdf</t>
   </si>
   <si>
     <t>•	Para que seja feita a contratação de um (a) médica Ginecologista._x000D_
 •	Nós mulheres sofremos muito com o câncer de mama. Precisamos dar as mulheres canaranenses respaldo e respeito à saúde da mulher. Urge a necessidade da contratação em regime de urgência de um (a) ginecologista, para que assim sejamos respeitadas.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_26.21_03022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_26.21_03022021.pdf</t>
   </si>
   <si>
     <t>•	Para que sejam feitos quebra-molas com urgência na Rua Desimigrados esquina com a Avenida Santa Catarina na entrada do bairro Flamboyan. _x000D_
 •	Na avenida Paraná em frente ao Posto Pérola._x000D_
 •	Também sejam construídos quebra-molas na MT 020, substituindo as tartarugas existentes na saída para Água Boa até a 1ª Agrovila.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>Soni, Dr. Dimitri</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_27.21_03022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_27.21_03022021.pdf</t>
   </si>
   <si>
     <t>Para que o mesmo destine uma emenda parlamentar para a construção da quadra de esporte da Escola Estadual 31 de Março.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_28-2021_000093.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_28-2021_000093.pdf</t>
   </si>
   <si>
     <t>Que seja arrumada a Rua: Perimetral, Jardim Bela Vista, e posteriormente com a máxima urgência seja feito o asfalto, assim que passar as chuvas._x000D_
 Que seja recuperado o campinho de futebol (que fica bem na esquina que dá acesso a escolinha do Gilson) e que também seja feito uma área de lazer e caminhada para os moradores no referido lote.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_29-2021_000105.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_29-2021_000105.pdf</t>
   </si>
   <si>
     <t>Para que solicite junto a Secretaria de Educação o cadastramento do Município no Programa do Estado de MT intitulado “Contraturno”.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_30-2021_000104.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_30-2021_000104.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria de Obras Municipal solicite junto a empresa que está fazendo a iluminação pública das rotatórias, ao abrir a valeta para passagem de fios, realize de maneira imediata a correção da falha provisoriamente com cascalho e terra.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_31-2021_000094.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_31-2021_000094.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um quebre molas em frente a Igreja A Palavra de Cristo situada na Rua Uberaba nº 476, Bairro União, devido a preocupação de acidentes com crianças e idosos quando vão atravessar a rua.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1279/indicacao_32-2021_000095.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1279/indicacao_32-2021_000095.pdf</t>
   </si>
   <si>
     <t>Para que seja construído uma quadra Poliesportiva coberta no bairro União, para que a população do bairro possa praticar esportes.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1283/indicacao_33-2021_000096.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1283/indicacao_33-2021_000096.pdf</t>
   </si>
   <si>
     <t>Para que seja murado, e feito limpeza no cemitério da localidade do Garapu.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1284/indicacao_34-2021_000097.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1284/indicacao_34-2021_000097.pdf</t>
   </si>
   <si>
     <t>Para que seja adquirido um trator de cortar grama para a Secretaria de Esportes.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1285/indicacao_35-2021_000103.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1285/indicacao_35-2021_000103.pdf</t>
   </si>
   <si>
     <t>Para que o poder executivo implemente de forma imediata um cronograma de fiscalização junto a empresas (bares, conveniências, tabacarias e similares) os quais se encontram descumprindo as normas contidas nos alvarás os quais são emitidos, trazendo assim situações de desconforto a munícipes quanto a perturbação do sossego e outros com sons automotivos, algazarras e até mesmo com a venda de bebida alcoólica a menores e outros ilícitos que provavelmente ocorrem;</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_36-2021_000102.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_36-2021_000102.pdf</t>
   </si>
   <si>
     <t>Para que o poder executivo possa implementar de forma imediata e de acordo com estudos prévios em conjunto ao Comando da 5ª CIPM de Canarana, coberturas em locais estratégicos para os pontos de estacionamento das viaturas PMs quando no serviço operacional ostensivo, tais pontos seriam de acordo com as diretrizes de segurança pública os quais são convencionados pelo POP - Procedimento Operacional Padrão da PMMT;</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1288/indicacao_37-2021_000098.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1288/indicacao_37-2021_000098.pdf</t>
   </si>
   <si>
     <t>Para que seja construída uma academia ao ar livre no Bairro União.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>Soni, BA Dourado, Dr. Thiago, Márcia</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_no_38-2021_000108.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_no_38-2021_000108.pdf</t>
   </si>
   <si>
     <t>Ao Deputado Estadual Ondanir Bortolini (Nininho). _x000D_
 _x000D_
 Para que Nobre Deputado interceda e apresente Indicação para o Comando do Corpo de Bombeiros do Estado de Mato Grosso e ao Governador do Estado Mauro mendes para apresentar a necessidade de implantado no município de Canarana uma Unidade do Corpo de Bombeiros, de acordo com pedido oficializado e protocolado junto aos órgãos competentes que segue em anexo com as devidas justificativas e motivos para a implantação da mesma.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_39-2021_000101.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_39-2021_000101.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma campanha de Conscientização do Trânsito.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_no_40-2021_000109.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_no_40-2021_000109.pdf</t>
   </si>
   <si>
     <t>Para que Nobre Deputado destine para o nosso Município de Canarana uma Emenda parlamentar no Valor de R$ 370.000,00 (Trezentos e setenta Mil reais ) dos quais a quantia de R$300.000,00 (Trezentos mil reais) serão investidos no projeto feito junto com a Secretaria de Segurança do Estado de mato Grosso para implantação de Câmeras de vídeo Monitoramento nas entradas e saídas de nossa cidade, e o valor de R$70.000,00 (setenta Mil Reais) para implantação de um Laboratório de Informática na Escola Estadual  Paulo Freire.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_no_41-2021_000110.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_no_41-2021_000110.pdf</t>
   </si>
   <si>
     <t>Para que o Nobre Deputado interceda e apresente Indicação junto a Assembleia Legislativa do Estado de Mato Grosso, ao Governador do Estado de Mato Grosso Mauro Mendes, e ao Comando Geral da Policia Militar do Estado de Mato Grosso apresentando e demonstrando a necessidade de transformação do 5º Companhia Independente da Policia Militar da Cidade de Canarana em Batalhão da Policia Militar.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_no_42-2021_000111.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_no_42-2021_000111.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma reunião com todos os municípios do Vale do Araguaia para tratar sobre o Novo Zoneamento Socioeconômico e Ecológico do estado de Mato Grosso, que não vem de encontro com os anseios de crescimento e desenvolvimento de toda uma região que era a pouco conhecida como o vale dos esquecidos e vem se destacando como a grande oportunidade de crescimento e potência comercial, bem como produção agrícola, pecuária e crescimento no transporte. É preciso que nós, juntamente com as demais forças políticas da nossa região, tenhamos união para defendermos juntos a nossa terra e nossa economia. Precisamos defender o Vale do Araguaia, os 17 municípios que juntos somam mais de 4.600.000,00 hectares de terra.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_no_43-2021_000112.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_no_43-2021_000112.pdf</t>
   </si>
   <si>
     <t>Para que destine Emenda Parlamentar, para a pavimentação do Setor Industrial.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_no_44-2021_000107.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_no_44-2021_000107.pdf</t>
   </si>
   <si>
     <t>Para que sejam refeitas as calçadas nas travessias das avenidas. _x000D_
 Justificativa: Foram feitas as ciclovias nas avenidas e danificadas as calçadas nas travessias sendo necessário o reparo.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_no_45-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_no_45-2021.pdf</t>
   </si>
   <si>
     <t>Para que estenda o pagamento da bonificação extraordinária de enfrentamento ao COVID-19 regida pela Lei nº 1.515/2020 de 18 de agosto de 2020.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1302/indicacao_no_46-2021_000124.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1302/indicacao_no_46-2021_000124.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a reforma do Ginásio de Esporte do Bairro Novas Canarana sendo as mesmas, alambrado, banheiros, pintura e iluminação e também disponibilizado um guarda (vigia) para o período da noite.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1303/indicacao_no_47-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1303/indicacao_no_47-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja reimplantado o sistema de internet livre wi-fi na Praça do Avião.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1304/indicacao_048-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1304/indicacao_048-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade emergencial de criação de uma Força Tarefa entre Instituições para ações imediatas quanto Prevenção e Repressão no âmbito da segurança pública, do município de Canarana MT</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_049-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_049-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que seja efetuado limpeza nas áreas públicas no Distrito do Garapú (zona urbana), como canteiros centrais ( Corte de matos e outros), área em volta dos prédios que lá estão instalados órgãos públicos.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1306/indicacao_050-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1306/indicacao_050-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de limpeza junto ao quebra molas em frente a escola Estadual Norberto Schwantes, pois devido ao tempo chuvoso entulhos acabam por obstruir a água passar pela lateral do quebra-molas, alagando a via e atrapalhando a entrada e saída das pessoas que residem próximo a escola.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_051-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_051-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade emergencial de manutenção no final da avenida São Paulo no bairro Jardim Tropical II, devido grande erosão provocada por valas deixadas pela empresa que encontrava-se realizando obra asfáltica.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1316/indicacao_052-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1316/indicacao_052-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de implantação de uma academia ao ar livre no bairro Jardim Tropical II na avenida Sete de Setembro.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>Para que sejam providenciadas placas de identificação das ruas nos loteamentos: FLAMBOYANT, ECHER e demais locais que se encontram sem identificação. Justificamos tal solicitação tendo em vista a importância das ruas de nossa cidade estarem identificadas para facilitar a localização das residências e comércios, pensando em nossos moradores e também nos visitantes.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1319/indicacao_054-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1319/indicacao_054-2021.pdf</t>
   </si>
   <si>
     <t>Para que se faça em Canarana um parque municipal com lago, playground, árvores e plantas ornamentais, e equipamentos esportivos.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1321/indicacao_55-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1321/indicacao_55-2021.pdf</t>
   </si>
   <si>
     <t>Para que se faça quebra-molas na Av. Paraná esquina com a rua Carazinho. Nesse local, estacionam muitas carretas e os veículos leves trafegam em alta velocidade. No último domingo foi registrado mais um acidente no cruzamento.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1323/indicacao_56-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1323/indicacao_56-2021.pdf</t>
   </si>
   <si>
     <t>Para nos finais de semana ter a farmácia pública de plantão no Hospital Lorena Parode._x000D_
 O pedido se justifica pela necessidade das pessoas que fazem consultas de sexta-feira a partir das 18 horas a segunda-feira não há o serviço prestado à população.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1324/indicacao_57-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1324/indicacao_57-2021.pdf</t>
   </si>
   <si>
     <t>Para a implantação de um CEO – Centro de Especialidades Odontológicas._x000D_
 Para ampliar a oferta e o acesso da população às ações e serviços de saúde bucal no SUS._x000D_
 Com no mínimo de 1700 procedimentos odontológicos/mês – sendo:_x000D_
  - 600 Procedimentos clínicos de atenção básica;_x000D_
  - 950 Procedimentos clínicos de atenção especializada._x000D_
 - 150 Procedimentos de reabilitação protética.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_58-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_58-2021.pdf</t>
   </si>
   <si>
     <t>Para montar uma Comissão com a finalidade de fazer um estudo de impacto para equiparar o salário dos profissionais da educação do Município com os profissionais do Estado._x000D_
  Uma educação de qualidade faz-se com investimento e valorização dos profissionais, que principalmente nesse momento de aulas remotas precisam investir em equipamentos tecnológicos de qualidade para assim poderem oferecer um trabalho de qualidade.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1328/indicacao_59-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1328/indicacao_59-2021.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitas sinalizações verticais suspensas dos caminhões nas entradas da cidade.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1329/indicacao_60-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1329/indicacao_60-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja criada uma creche para idosos junto ao centro dos idoso, creche onde os idosos tenham cuidados médicos e alimentação durante o expediente.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1330/indicacao_61-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1330/indicacao_61-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um ponto de apoio para os freteiros, na Avenida Rio Grande do Sul em frente a Rodoviária, com toda estrutura necessária.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1332/indicacao_62_000153.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1332/indicacao_62_000153.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um ponto de apoio para os Chapas, na Avenida Rio Grande do Sul em frente ao Posto Chimarrão, com toda estrutura necessária.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1333/indicacao_63_000154.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1333/indicacao_63_000154.pdf</t>
   </si>
   <si>
     <t>Para que seja disponibilizado transporte para os servidores municipais lotados no Barracão da Secretaria de Obras, com pontos específicos para embarque.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>Jocasta, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_64_000155.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_64_000155.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Senhor Gestor do Poder Executivo possa interceder junto à secretaria responsável para que se possa promover fiscalização em fechamento irregular na MT 020 do lado esquerdo na margem do Rio Sete de Setembro, abaixo da ponte no sentido Distrito do Garapú;</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_65_000156.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_65_000156.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade para a aquisição de carrinhos para transporte rápido de cilindros de oxigênio no interior das unidades hospitalares de Canarana MT;</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_66_000157.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_66_000157.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de construção de um descedor junto a ponte do Rio Sete de Setembro na MT 020 sentido Distrito do Garapú do lado esquerdo, levando-se em conta que aquelas margens são regularmente utilizadas para embarque e desembarque de pessoas que por ventura venham a utilizar aquela margem.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_67_000158.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_67_000158.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre necessidade de que o gestor do Poder Executivo possa determinar a fiscalização junto as empresas que prestam serviços de segurança privada, tendo em vista reclamações de que estas promovem em suas ações de segurança noturna acionamento de dispositivos sonoros os quais perturbam os moradores dos bairros onde estas empresas trabalham;</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>Celsinho, Jocasta, Rafael Govari, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_68_000159.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_68_000159.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre pedido de análise pelo Senhor Gestor do Poder Executivo para que analise a possibilidade de mudança no horário de funcionamento das igrejas durante a semana para as 21 horas local;</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1353/indicacao_70_000161.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1353/indicacao_70_000161.pdf</t>
   </si>
   <si>
     <t>Para que a prefeitura municipal de Canarana/MT, realize a ISENÇÃO de impostos municipais como Imposto Predial e Territorial Urbano (IPTU) e Alvará municipal de funcionamento de pontos comerciais que foram prejudicados por decreto estadual de 02/03/2021 que teve o contexto acompanhado pela administração pública municipal.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>Para que a prefeitura municipal de Canarana conceda a revisão do imposto municipal Imposto Sobre Serviços (ISS) que atualmente tem alíquota fixada em 5%, reduzindo para 4% de maneira provisória pelos próximos 180 dias.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1356/indicacao_71_000162.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1356/indicacao_71_000162.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Senhor Gestor do Poder Executivo possa deliberar de forma positiva quanto a prorrogação do convênio que trata das Jornadas Extraordinárias junto ao CONSEG para com as Instituições de Segurança no combate ao COVID19;</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1357/indicacao_72_000163.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1357/indicacao_72_000163.pdf</t>
   </si>
   <si>
     <t>Solicita alteração no Decreto nº 3175/2021 em seu art. 3º para que seja incluído drive-thru até o horário das 21h (horário de Mato Grosso) coincidindo com o horário previsto da restrição da circulação.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1358/indicacao_73_000164.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1358/indicacao_73_000164.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um redutor de velocidade na Avenida Paraná próximo ao Colégio Portal do Xingu, que também seja construída uma passarela elevada em frente a referida escola e que também seja estudado a possibilidade de rebaixamento do meio fio na lateral do canteiro para estacionamento de veículos.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>Soni, BA Dourado, Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_no_074-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_no_074-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a pintura do prédio do PSF da localidade do Garapú.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_75-2021_000197.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_75-2021_000197.pdf</t>
   </si>
   <si>
     <t>Para que seja feito Projeto para asfaltamento da Avenida Principal, na Localidade do Garapú.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_no_76-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_no_76-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma Lei que disponha sobre a criação de Programa Municipal para aquisição de computador e custeio de plano de internet no âmbito da Secretaria Municipal de Educação, seguindo o modelo do Projeto de Lei do Estado, em anexo.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1389/indicacao_77-2021_000198.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1389/indicacao_77-2021_000198.pdf</t>
   </si>
   <si>
     <t>Para que antes de serem feitas novas sinalizações no trânsito, que sejam apagadas as antigas.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_78-2021_000199.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_78-2021_000199.pdf</t>
   </si>
   <si>
     <t>Para que seja feita reforma completa no Ginásio de Esporte Pedro Cancian.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1391/indicacao_no_79-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1391/indicacao_no_79-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que seja construído quebra molas nas imediações da Igreja Congregação Cristã no Brasil, sito à Avenida São Paulo no Bairro Jardim Tropical ambos os sentidos.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1394/indicacao_no_080-2021_000201.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1394/indicacao_no_080-2021_000201.pdf</t>
   </si>
   <si>
     <t>Que seja verificado a respeito do bloqueio feito na RM 029 - Faz Stella, estrada esta utilizada para manutenção de rede elétrica, ônibus escolar, tráfego de carros, etc._x000D_
 Que seja com a máxima urgência providenciado conserto da estrada RM 041 com saída para para a RM 011, para o tráfego de caminhões, devendo fazer o cascalhamento._x000D_
 Que seja com a máxima urgência providenciado conserto da RM 034 - Vila Milagrosa, tendo em vista a situação crítica da ponte do Rio Vanick, sem condições de tráfego de caminhões para levar fertilizantes e escoamento de grãos , devendo fazer o cascalhamento nos pontos críticos.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1401/indicacao_no_81-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1401/indicacao_no_81-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja roçado as laterais da Rodovia 326, da cidade ao entroncamento e MT 020 da cidade até a divisa do Município.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1402/indicacao_no_82-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1402/indicacao_no_82-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja construído garagem (abrigo) para as ambulâncias da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1408/indicacao_no_83-2021_000228.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1408/indicacao_no_83-2021_000228.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a contratação de Agentes de Saúde, para atendimento no Assentamento Guatapará.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1410/indicacao_no_84-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1410/indicacao_no_84-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de o Poder Executivo possa através da secretaria de agricultura efetuar visita técnica junto a Aldeia Belém, situada no Distrito de Serra Dourada, para averiguar a possibilidade de implantação da agricultura familiar.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1411/indicacao_no_85-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1411/indicacao_no_85-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade do Poder Executivo para que possa analisar e interceder junto ao setor responsável na resolução de lide que trata sobre a doação de área de terras ao Sindicato dos Servidores Públicos Municipais de Canarana no que tange a legalização da ação do poder executivo;</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1412/indicacao_no_86-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1412/indicacao_no_86-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de o Poder Executivo interceder junto à secretaria de agricultura no sentido de resolver demanda a qual trava o recebimento de Emenda Parlamentar provinda da Deputada Federal Rosa Neide, destinada a Comunidades Indígenas Xavante;</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1413/indicacao_no_87-2021_000221.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1413/indicacao_no_87-2021_000221.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito Municipal autorize o funcionamento dos cultos religiosos aos finais de semana no período noturno.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1418/indicacao_no_88-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1418/indicacao_no_88-2021.pdf</t>
   </si>
   <si>
     <t>Para que o Município de Canarana municipalize a estrada que entra à esquerda após a segunda ponte do rio Sete de Setembro na direção ao Garapú. Essa estrada atende dezenas de sítios na região do rio Sete de Setembro. Com a municipalização da estrada, a Prefeitura poderá fazer a manutenção da via.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1428/indicacao_no_89-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1428/indicacao_no_89-2021.pdf</t>
   </si>
   <si>
     <t>Ao Deputado Estadual Eng. Sebastião Resende - Para que destine emenda parlamentar para ser investido em educação no Município de Canarana/MT, na compra de 79 computadores e 18 ar-condicionado para escolas municipais. O valor estimado é de R$ 300.000,00 (trezentos mil reais).</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1429/indicacao_no_90-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1429/indicacao_no_90-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que seja atendido o ofício s/nº de morador do Distrito de Serra dourada, que solicita manutenção na Rua Concórdia devido à erosão que lá se instalou devido às chuvas, pois há a necessidade de início de uma construção e não há possiblidades de trânsito na rua.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1430/indicacao_no_91-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1430/indicacao_no_91-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que seja emitido projeto para o asfaltamento da avenida principal do Distrito de Serra Dourada, bem como as suas ruas;</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1431/indicacao_92-2021_000234.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1431/indicacao_92-2021_000234.pdf</t>
   </si>
   <si>
     <t>Para que interceda junto ao Ministério da Agricultura sobre a liberação das propostas já cadastradas na Plataforma – Brasil 2021 – MAPA para aquisição de máquinas para o Município de Canarana/MT.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1439/indicacao_93-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1439/indicacao_93-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre indicação ao Senhor Deputado Dr Eugênio sobre a necessidade de emenda parlamentar para a aquisição de armas de fogo com destinação ao 13º Comando Regional de Água Boa, Estado de Mato Grosso, o que nessa situação irá contemplar a 5ª CIPM de Canarana, Estado de Mato Grosso;</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1440/indicacao_94-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1440/indicacao_94-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre indicação ao Senhor Deputado Dr. Eugênio sobre a necessidade de emenda parlamentar para a construção de um Pórtico na chegada da cidade de Canarana, Estado de Mato Grosso;</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Para que o Deputado Nininho interceda junto a SINFRA para agilidade no projeto de asfaltamento da MT 326 no trecho antigo Auto Posto Rei da Estrada até Nova Nazaré.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1444/96_indicacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1444/96_indicacao.pdf</t>
   </si>
   <si>
     <t>Para que seja normatizada a obrigatoriedade das Pousadas da Canarana em soltar alevinos nos rios uma vez por ano, de acordo com Projeto a ser desenvolvido pela SEMA.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_97-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_97-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a pintura das arquibancadas do Estádio Municipal Elídio Corbari.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1452/indicacao_98-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1452/indicacao_98-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a iluminação da Ciclovia da Avenida Rio Grande do Sul, da Rotatória do Semáforo até ao Posto Chimarrão.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1463/indicacao_99-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1463/indicacao_99-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma ciclovia na MT 110, aproveitando que já está sendo feito o asfalto.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1466/indicacao_100-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1466/indicacao_100-2021.pdf</t>
   </si>
   <si>
     <t>Para que: Aproveitando a contratação da empresa que fará o Projeto do asfalto da MT 427 entre Vila Culuene e Rio Culuene, seja feito também Projeto de um anel viário contornando a cidade de Canarana, interligando as MTs, 020, 110, 109 e 326 para posterior busca de recursos junto aos governos estadual e federal.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1471/indicacao_101-2021_000288.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1471/indicacao_101-2021_000288.pdf</t>
   </si>
   <si>
     <t>Para que seja construída uma Praça de lazer no bairro Jardim União, que atenda também os moradores das casas populares do mesmo bairro.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1472/indicacao_102-2021_000289.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1472/indicacao_102-2021_000289.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas na rua Perimetral, próximo ao Mercado do Gaúcho no Bairro União.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1473/indicacao_103-2021_000290.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1473/indicacao_103-2021_000290.pdf</t>
   </si>
   <si>
     <t>Para que seja implantado no Município de Canarana o “Programa de Coleta Seletiva de Material Reciclável”.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1493/indicacao_104-2021_000291.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1493/indicacao_104-2021_000291.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Poder Executivo providenciar análise para que o Estádio Municipal Elídio Corbari possa ser asfaltado em volta ao campo de futebol, criando uma pista de atletismo, assim como sejam implantadas academias ao ar livre e um Playground infantil no interior do estádio em espaços existentes, fomentando assim a frequentação de pessoas naquela localidade, criando de certa forma um complexo esportivo para uso do público em geral;</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1494/indicacao_105-2021_000292.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1494/indicacao_105-2021_000292.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Poder Executivo analisar a possibilidade de antecipar o apoio do Corpo de Bombeiros junto a nosso município para auxiliar nas demandas inerentes ao tempo seco, que é evidente que já se iniciou, podendo proporcionar mais segurança aos moradores de zona rural e na própria zona urbana quanto a possíveis incêndios;</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1495/indicacao_106-2021_000293.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1495/indicacao_106-2021_000293.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Poder Executivo criar um programa que instale ponto (s) de testagem rápida para covid19 na cidade de Canarana, podendo estender aos distritos de forma itinerante;</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1496/indicacao_107-2021_000294.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1496/indicacao_107-2021_000294.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Poder Executivo providenciar intervenção imediata junto ao local denominado “lixão” na MT 109 para que possa dissipar os focos de incêndio existentes e que geralmente ficam evidentes no período noturno, uma vez que as pessoas que residem nos bairros nas proximidades sofrem com a fumaça sendo perigoso a saúde pública, principalmente no momento em que vivemos com os efeitos severos do covid19 no sistema respiratório;</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1497/indicacao_108-2021_000295.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1497/indicacao_108-2021_000295.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Poder Executivo notificar as empresas que trabalham com limpeza de terrenos e outros quanto ao cuidado com o transporte de entulhos e galhos de árvores para que não caiam nas vias de nossa urbe, pois além da sujeira ainda pode ocasionar acidentes graves;</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1504/indicacao_109-2021_000296.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1504/indicacao_109-2021_000296.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Poder Executivo disponibilizar local para que juntamente com os órgãos de Defesa do Meio Ambiente do município possam em conjunto, homenagear as pessoas vítimas fatais da covid19, plantando uma árvore em representação a cada uma das vidas que infelizmente tombaram devido ao vírus em nosso município;</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1505/indicacao_110-2021_000297.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1505/indicacao_110-2021_000297.pdf</t>
   </si>
   <si>
     <t>Para que o nobre deputado, destine uma emenda parlamentar de R$ 500 mil para custeio da saúde do Município, para que em contrapartida a Prefeitura invista esse mesmo valor na construção da nova Delegacia da PJC.  Deputado Nelson Barbudo</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Para que a Patrulha Mecanizada que está vindo para o Município de Canarana, seja destinada para o Assentamento Guatapará para servir os moradores daquela localidade.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Para que seja feito o asfalto nas Ruas Caaró e Caibaté no Parque Flamboyant e também na Avenida Rio Grande do Sul próximo ao DSEI Xingu, no local acontece alto fluxo de veículos, por ali estarem instaladas várias empresas.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1519/indicacao_no_113-2021_000323.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1519/indicacao_no_113-2021_000323.pdf</t>
   </si>
   <si>
     <t>encaminhada ao Prefeito Municipal e ao Secretário de Educação de nosso Município: Para que os mesmos instituíam a coleta seletiva de óleo de cozinha usado na rede pública e privada, de ensino do município de Canarana/MT através de projeto de Educação financeira e ambiental._x000D_
 Projeto este onde os alunos destas escolas irão coletar óleo de cozinha já utilizado e entregar na escola, que irá armazenar o mesmo e posteriormente será revendido a uma empresa especializada em aproveitamento deste resíduo, e o valor arrecadado com esta venda será distribuído aos alunos que coletarem este material._x000D_
 Para tanto senhores vereadores estamos apresentando esta indicação, com objetivo de ajudar o meio ambiente e ensinar nossas crianças e jovens a cuidar e dar destino correto a este resíduo e em contrapartida possam ter uma renda com este material coletado.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1535/indicacao_114-2021_000332.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1535/indicacao_114-2021_000332.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma limpeza/varredura geral na cidade, no centro e nos bairros dos arredores do centro da cidade. Tirar lixo, folhas e terras.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1536/indicacao_115-2021_000331.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1536/indicacao_115-2021_000331.pdf</t>
   </si>
   <si>
     <t>Para que seja feita limpeza no cemitério da Matinha.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1537/indicacao_116-2021_000330.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1537/indicacao_116-2021_000330.pdf</t>
   </si>
   <si>
     <t>medida de interesse, a ser encaminhada ao Senhor Delegado de Polícia Civil: Dispõe sobre a necessidade de que o Senhor Delegado de Polícia Civil de Canarana MT possa elaborar Plano de Operação Policial para atuação das forças de segurança nos Distritos de Culuene, Serra Dourada, Matinha e Garapú;</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1538/indicacao_117-2021_000329.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1538/indicacao_117-2021_000329.pdf</t>
   </si>
   <si>
     <t>medida de interesse, a ser encaminhada ao Senhor Comandante da Polícia Militar: Dispõe sobre a necessidade de que o Senhor Comandante da Polícia Militar de Canarana MT possa elaborar Plano de Operação Policial Militar para atuação nos Distritos de Culuene, Serra Dourada, Matinha e Garapú;</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1539/indicacao_118-2021_000328.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1539/indicacao_118-2021_000328.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Senhor Gestor do Poder Executivo firme convênio junto a PMMT/SEJUSP (Atividade Delegada) para que essa tenha poderes e legalidade quanto a ações dentro de nosso município;</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1540/indicacao_119-2021_000327.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1540/indicacao_119-2021_000327.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Poder Executivo Municipal possa contemplar o ”Assentamento Capivara” com instalação completa de dois poços artesianos, uma vez que já há um poço cavado, porém sem os implementos necessários para a distribuição de água;</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1542/indicacao_120-2021_000326.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1542/indicacao_120-2021_000326.pdf</t>
   </si>
   <si>
     <t>Para que seja criado o Programa “Banco de Alimentos” com objetivo de captar doações de alimentos sólidos ou líquidos, bem como a sua distribuição para as entidades beneficentes a ele cadastradas e/ou famílias em estado de vulnerabilidade alimentar e nutricional, assistidas ou não, por entidades assistenciais. O programa terá como principal objetivo arrecadar junto a indústrias, cozinhas industriais, restaurantes, mercados, feiras, sacolões e assemelhados, os alimentos, industrializados ou não, que por qualquer razão tenham perdido sua condição de comercialização sem, no entanto, terem tido alteradas as propriedades que garantam condições plenas e seguras para o consumo humano.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Soni, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1544/indicacao_121-2021_000325.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1544/indicacao_121-2021_000325.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um retorno/rotatória na Avenida Mato Grosso cruzamento com a Avenida Tocantins e rua Carazinho, saída para MT 020 e MT 110, nos mesmos moldes que já foram feitos na avenida Goiás Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_122-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_122-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma Academia ao Ar Livre e um Parque Infantil no Jardim Tropical.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1552/indicacao_123-2021_000349.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1552/indicacao_123-2021_000349.pdf</t>
   </si>
   <si>
     <t>Ao Senador Carlos Fávaro - Para que veja da possibilidade de destinar uma Emenda Parlamentar para a duplicação da MT 326 a partir do João Manoel até as imediações da Empresa Caramuru.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1553/indicacao_124-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1553/indicacao_124-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja reformada a pista de caminhada entre o Hotel Ypê e Obelisco do Lions.   _x000D_
 Justificativa: É uma solicitação dos munícipes que ali fazem caminhada.  (Já atendida)</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1554/indicacao_125-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1554/indicacao_125-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a reforma completa do Ginásio Pedro Cancian.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1555/indicacao_126-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1555/indicacao_126-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja feita quebra mola na rua Planalto com a Augusto Pestana.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1556/indicacao_127-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1556/indicacao_127-2021.pdf</t>
   </si>
   <si>
     <t>Para que seja construída quadra de areia, Basquete, street ao lado no Ginásio Ademar Parzianello.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1574/indicacao_128-2021_000362.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1574/indicacao_128-2021_000362.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de o Gestor da Agência do Banco do Brasil buscar a possibilidade de melhorias no atendimento da agência do Banco do Brasil do município de Canarana, tendo em vista este estar prejudicando de forma tamanha a população cliente daquela instituição;</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1576/indicacao_129-2021_000363.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1576/indicacao_129-2021_000363.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de o Poder Executivo através do órgão competente analisar a pedido de representantes de empresas a mudança do formato de estacionamento na Avenida Santa Catarina, que o estacionamento seja de forma oblíqua na extensão da Avenida Paraná sentido a Avenida Mato Grosso;</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1577/indicacao_130-2021_000364.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1577/indicacao_130-2021_000364.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de os (as) Gestor (as) dos Cartórios de 1º e 2º Ofícios de Canarana normalizarem o atendimento ao público de forma presencial acompanhando dessa forma praticamente todos os órgãos públicos, porém atendendo os devidos protocolos contra a covid19, visto a importância e necessidade de tais instituições para os nossos munícipes;</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Márcia, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1578/indicacao_131-2021_000365.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1578/indicacao_131-2021_000365.pdf</t>
   </si>
   <si>
     <t>Para que seja criada uma Lei Municipal que regulamente a “Criação de Programa governamental para aquisição de computador e custeio de plano de internet no âmbito da Secretaria Municipal de Educação”, tendo como modelo a Lei Estadual n° 11.327, de 24 de março de 2021.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1579/indicacao_132-2021_000366.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1579/indicacao_132-2021_000366.pdf</t>
   </si>
   <si>
     <t>Para que seja lavada a Feira Livre._x000D_
 Justificativa: Sendo o espaço físico da feira um espaço de comercialização de alimentos, há a necessidade de se lavar regularmente.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1580/indicacao_133-2021_000367.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1580/indicacao_133-2021_000367.pdf</t>
   </si>
   <si>
     <t>Para que seja regulamentado em Lei o uso de pulseira vermelha pelos pacientes com Covid, seguindo o modelo de Gaúcha do Norte (Lei nº 1.053 de 06 de julho de 2021), em anexo.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1582/indicacao_134-2021_000368.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1582/indicacao_134-2021_000368.pdf</t>
   </si>
   <si>
     <t>Para que seja construído na Feira Livre um box para os feirantes que têm MEI, para funcionar em horário comercial. Aqueles que têm interesse de ter um ponto na feira para trabalhar regularmente todos os dias.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_135-2021_000369.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_135-2021_000369.pdf</t>
   </si>
   <si>
     <t>Para que o município faça a capacitação e contratação de indígenas para fazerem parte da brigada de incêndios do município.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1584/indicacao_136-2021_000370.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1584/indicacao_136-2021_000370.pdf</t>
   </si>
   <si>
     <t>Para que envie a Canarana um Castra-móvel, para resolver o problema dos animais abandonados, bem como para castrar os animais de propriedade dos cidadãos que tenham interesse em castrar.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_137-2021_000411.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_137-2021_000411.pdf</t>
   </si>
   <si>
     <t>Para que sejam colocadas placas indicando o nome das Ruas e Avenidas, e também enumeradas todas as casas do município Canarana.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1613/indicacao_138-2021_000412.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1613/indicacao_138-2021_000412.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade manutenção corretiva em obra asfáltica em todo o curso da Rua Jacobina no Bairro Nova Canarana.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1614/indicacao_139-2021_000413.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1614/indicacao_139-2021_000413.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade do Poder Executivo através do órgão competente, de acordo com pedido da ADECC do Distrito do Culuene, providenciar a fabricação de uma faixa elevada em frente à escola municipal, para se evitar a possibilidade de acidentes principalmente com crianças que lá estudam;</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1615/indicacao_140-2021_000414.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1615/indicacao_140-2021_000414.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade do Poder Executivo através do órgão competente, providenciar orientação aos operadores de maquinários sobre a gradeação em terrenos vagos e urbanos, pois nesse período de seca, antes da realização de tal serviço possa ser primeiro molhado para assim se evitar a emissão de poeira, lembrando que estamos passando um momento em que várias pessoas estão com problemas respiratórios devido a pandemia de covid19 além de auxiliar na limpeza das residências vizinhas ao serviço prestado;</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1616/indicacao_141-2021_000415.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1616/indicacao_141-2021_000415.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade do Poder Executivo através do órgão competente, de acordo com pedido da ADECC do Distrito do Culuene, providenciar a manutenção corretiva na rede de energia elétrica que disponibilizada para a escola municipal, onde atualmente a que lá existe não suporta os aparelhos, sempre causando problemas quanto a operacionalização dos serviços da escola, desde o funcionamento dos aparelhos quanto a própria segurança das pessoas que lá estudam e trabalham;</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1617/indicacao_142-2021_000416.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1617/indicacao_142-2021_000416.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade do Poder Executivo através do órgão competente, providenciar a fabricação de uma faixa elevada em frente à escola estadual 31 de Março, para se evitar a possibilidade de acidentes principalmente com crianças que lá estudam;</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1618/indicacao_143-2021_000417.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1618/indicacao_143-2021_000417.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade do Poder Executivo através do órgão competente, providenciar limpeza de entulhos em detrimento da construção de calçadas no bairro Jardim Tropical II, principalmente nos locais onde possuem lotes vagos;</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1622/indicacao_144-2021_000418.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1622/indicacao_144-2021_000418.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Marcelo de Oliveira e Silva, Secretário de Infraestrutura Logística do Estado do Mato Grosso._x000D_
 Para que sejam tomadas providências no que diz respeito a legalidade de não se deixar área de servidão de 35m as margens do Rio Sete de Setembro, situado na MT 020 em Canarana/MT, onde o proprietário da Fazenda Ponta Bonita isolou o decedouro impedindo o acesso das pessoas até o rio, este decedouro é ponto importante para o turismo local, ponto de acesso do munícipes para momentos de lazer no rio, bem como para alimentação através dos peixes.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_145-2021_000419.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_145-2021_000419.pdf</t>
   </si>
   <si>
     <t>•	Para que seja feita uma limpeza no pátio da Escola Municipal Monteiro Lobato._x000D_
 O pedido é justificável pelo excesso de folhas no pátio da Escola, logo iniciar-se-á o período chuvoso e as folhas são levadas para o desaguador da escola ocasionando o entupimento da mesma, levando as forças das águas a derrubar o muro.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1640/indicacao_146-2021_000439.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1640/indicacao_146-2021_000439.pdf</t>
   </si>
   <si>
     <t>Para que sejam instalados climatizadores no Ginásio de Esportes Ademar Parzianello.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1642/indicacao_147-2021_000440.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1642/indicacao_147-2021_000440.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a reformulação da pista de skate do município.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1644/indicacao_148-2021_000441.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1644/indicacao_148-2021_000441.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma pista de Bicicross no município.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1645/indicacao_149-2021_000442.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1645/indicacao_149-2021_000442.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a limpeza no ginásio de esporte do Bairro Nova Canarana.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1648/indicacao_n_150-2021_000467.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1648/indicacao_n_150-2021_000467.pdf</t>
   </si>
   <si>
     <t>Para que o PSF Jardim Bela Vista receba o nome da técnica de enfermagem Rubiamar da Silva Dickel, falecida em 26 de janeiro de 2021, vítima da COVID 19.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1649/indicacao_151-2021_000448.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1649/indicacao_151-2021_000448.pdf</t>
   </si>
   <si>
     <t>Para que seja fornecido uniformes aos alunos das escolinhas da Secretaria de Esportes.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1669/indicacao_n_152-2021_000468.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1669/indicacao_n_152-2021_000468.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade do Poder Executivo através da Secretaria de Obras providenciar a manutenção na estrada vicinal paralela à BR-158 que liga a Aldeia Novo Paraíso ao Distrito de Matinha, inclusive com um ponto específico que há a necessidade de instalação de manilhas que já estão no local;</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1676/indicacao_n_153-2021_000469.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1676/indicacao_n_153-2021_000469.pdf</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1671/indicacao_n_154-2021_000470.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1671/indicacao_n_154-2021_000470.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de o Poder Executivo através da Secretaria de Saúde providenciar a aquisição emergencial de um ar condicionado para a sala de exames na Unidade Básica de Saúde do Distrito de Matinha;</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1672/indicacao_n_155-2021_000472.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1672/indicacao_n_155-2021_000472.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de o Poder Executivo através do órgão responsável providenciar a instalação de placas indicativas nas entradas das aldeias indígenas na região dos Distritos de Matinha e Serra Dourada, na área de circunscrição de nosso município, para que se possa localizar melhor e identificar as entradas que levam até essas comunidades, auxiliando e muito as pessoas que pretendem se deslocar para esses destinos;.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1674/indicacao_n_156-2021_000473.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1674/indicacao_n_156-2021_000473.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas na rua Santa Rosa após a delegacia de polícia civil, no Jardim Vitória.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1675/indicacao_n_157-2021_000474.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1675/indicacao_n_157-2021_000474.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento da rua atrás da horta do Sérgio Zeni, ao lado do PSF no bairro União.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1673/indicacao_n_158-2021_000475.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1673/indicacao_n_158-2021_000475.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um poço artesiano para comunidade MILAGROSA.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Para que seja reativada a vaca mecânica.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Para que seja feita faixa elevada em frente a Escola 31 de Março.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
@@ -3464,99 +3464,99 @@
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Para que volte a funcionar as oficinas de costura, pintura e bordados com as máquinas que hoje estão paradas.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Para que a Secretaria de Obras possa auxiliar o Clube de Mães de Serra Dourada que neste domingo (12/09/21) foi destelhado por uma ventania.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1695/indicacao_n_167-2021_000476.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1695/indicacao_n_167-2021_000476.pdf</t>
   </si>
   <si>
     <t>Para que seja feito de forma emergencial serviço no Assentamento Guatapará, atendendo as famílias que estão sem água, estão com dificuldade de conseguir água, para que seja deslocada uma máquina para lá, para fazer cacimbas e reservatórios de água para este pessoal.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1702/indicacao_n_168-2021_000477.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1702/indicacao_n_168-2021_000477.pdf</t>
   </si>
   <si>
     <t>Para que seja providenciado a instalação de caixa d’água e  da canalização de água no Assentamento Capivara, onde já foi feito um poço artesiano necessitando apenas ser feita esta canalização para que a água chegue até os moradores. Nesta época a escassez de água deixa os moradores daquela localidade em situação complicada.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1703/indicacao_n_169-2021_000478.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1703/indicacao_n_169-2021_000478.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria de Obras veja  com a construtora Echer a situação de acesso aos moradores do final da rua Fortaleza.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1701/indicacao_n_170-2021_000479.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1701/indicacao_n_170-2021_000479.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Senhor Comandante da Polícia Militar de Canarana MT possa designar Guarnição de Radiopatrulhamento para atuação de Policiamento Ostensivo no Assentamento do Suyá;</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1705/indicacao_n_171-2021_000480.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1705/indicacao_n_171-2021_000480.pdf</t>
   </si>
   <si>
     <t>Para que seja disponibilizado um local adequado para o som automotivo, local este que esteja dentro da regras legais.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>A Secretária de Gestão Governamental para que envie resposta sobre a situação dos correios de conversa já realizada anteriormente.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>A Secretária de Assistência Social para que envie resposta sobre o Projeto Banco de Alimentos sobre a possibilidade de execução tendo em vista sua importância.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
@@ -3855,338 +3855,338 @@
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Para que destine recursos para construção de uma quadra sintética ao lado das quadras de Vôlei e Futevôlei que estão sendo construídas ao lado do Ginásio Edemar Parzianelo.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Para que o Parquinho da Escola Novo Lar seja reformado e também contemplado com novos brinquedos.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1787/indicacao_207-2021_000569.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1787/indicacao_207-2021_000569.pdf</t>
   </si>
   <si>
     <t>Para que o município de Canarana/MT seja contemplado com um mamógrafo para atender as necessidades das mulheres e poder oferecer uma saúde pública com mais qualidade, equipando cada vez mais o Hospital Lorena Parode.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1791/indicacao_208-2021_000513.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1791/indicacao_208-2021_000513.pdf</t>
   </si>
   <si>
     <t>Para que seja reformada a Academia ao ar livre da Praça do Avião.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1795/indicacao_209-2021_000514.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1795/indicacao_209-2021_000514.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o gestor do Poder Executivo faça a aquisição de uma ambulância com.a caracterização tipo C para que possa ficar a disposição do Hospital Lorena Paro de para estritamente ser utilizada nos casos deatendimento de vítimas de acidente.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1796/indicacao_210-2021_000515.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1796/indicacao_210-2021_000515.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre a necessidade de que o gestor do Poder Executivo faça a aquisição de uma ambulância para que possa ficar a disposição dos Distritos de Serra Dourada, Matinha é Assentamento Suyá_x000D_
 .</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1797/indicacao_211-2021_000516.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1797/indicacao_211-2021_000516.pdf</t>
   </si>
   <si>
     <t>Para que reconsidere a escolha de Querência como sede regional da SEDUC, pois a cidade de Canarana e a cidade Pólo da regiao6no atendimenro as comunidades indígenas principal foco de atendimenro da Assessoria da SEDUC.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1798/indicacao_212-2021_000517.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1798/indicacao_212-2021_000517.pdf</t>
   </si>
   <si>
     <t>Que também sejam colocados mais.dois ar,condicionado no posto de  saúde do Distrito  do Garapú.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1799/indicacao_213-2021_000518.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1799/indicacao_213-2021_000518.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura e a Secretaria de Assistência Social comecem a fazer um trabalho com.a.população da terceira idade no distrito do Culuene. Que também faça a manutenção da academia ao ar livre e que coloque cobertura. _x000D_
 Que seja a Distrito do Garapú contemplado com uma academia ao ar livre.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1800/indicacao_214-2021_000519.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1800/indicacao_214-2021_000519.pdf</t>
   </si>
   <si>
     <t>Que prefeito Municipal e.a.Secretaria de Esportes comecem a desenvolver um trabalho junto aos distritos do Culuene é Garapú.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Celsinho, Jocasta, Márcia, Rafael Govari, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1805/indicacao_215-2021_000561.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1805/indicacao_215-2021_000561.pdf</t>
   </si>
   <si>
     <t>Que disponibilize uniforme para todos os alunos das escolas municipais.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1806/indicacao_216-2021_000562.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1806/indicacao_216-2021_000562.pdf</t>
   </si>
   <si>
     <t>Para que se crie um Projeto de Coleta seletiva de lixo no município de Canarana, seguindo o modelo do projeto criado em Querência/MT.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1822/indicacao_217-2021_000563.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1822/indicacao_217-2021_000563.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que a Secretária de Ação Social designe representante de sua secretaria para que possa assistir a Senhora Oneide dos Santos Lima no que tange ao recebimento de benefício que fora bloqueado e que seja emitido relatório sobre as diligências realizadas;</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1823/indicacao_218-2021_000564.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1823/indicacao_218-2021_000564.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que a Secretária de Saúde possa determinar que quando médicos de PSFs estejam de férias, os pacientes sejam de imediato ao procurar esses PSFs encaminhados ao hospital Municipal Lorena Parode;</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1824/indicacao_219-2021_000565.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1824/indicacao_219-2021_000565.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que a Secretária de Saúde encaminhe a essa Casa de Leis resposta do Ofício nº 075/GabVSTSS/2021 de 22Set2021;</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1825/indicacao_220-2021_000566.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1825/indicacao_220-2021_000566.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que a Secretaria de Gestão Governamental encaminhe a essa Casa de Leis resposta do Ofício nº 021/GabVSTSS/2021 de 30abr2021;</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1826/indicacao_221-2021_000567.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1826/indicacao_221-2021_000567.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Senhor Gestor da Instituição possa informar a essa Casa de Leis quanto aos problemas de repasse de verba por parte do CONSEG – Conselho Comunitário de Segurança as instituições de segurança de nosso município, em específico quanto ao Termo de Convênio que trata a Lei 1.578 de 17 de agosto de 2021 no seu Artigo 1º (quanto aos repasses mensais – onde há necessidade de regulamentação) e no mesmo Artigo no §1º o qual não se encontra sendo efetuado o repasse na forma em que se trata;</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1827/indicacao_222-2021_000568.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1827/indicacao_222-2021_000568.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Gestor do Poder Executivo promova a manutenção corretiva de forma emergencial na cobertura do Ginásio Edemar Parzianello;</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Para que a  SEMEC implemente um projeto de inteligência emocional nas escolas municipais de Canarana, para atender alunos, professores e pais, devido a grande incidência de casos de depressão, stress e ansiedade registradas nessa geração.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Para que o Secretário de Obras - Para que seja feito reparos e substituição nas lâmpadas da iluminação pública de Serra Dourada</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Para que seja feita uma cobertura no PSF Jardim Bela Vista</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Para que seja criada uma Lei que institua o auxílio Vale Gás no Município de Canarana, seguindo o modelo da Lei Federal nº 14.237 de 19 de novembro de 2021.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1839/indicacao_227-2021_000608.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1839/indicacao_227-2021_000608.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um canil municipal, seguindo  exemplo de Lei do município de Planalto, estado do Rio Grande do Sul. (em anexo).</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que a Senhora Secretária Municipal de Obras possa providenciar a construção de um quebra-molas na Rua Planalto no bairro Nova Canarana, nas proximidades do supermercado Manini;</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Dispõe sobre a necessidade de que o Gestor do Poder Executivo providencie cronograma de entrega de EPIs e uniformes aos Agentes de Saúde e de Endemias e que tal cronograma possa ser cumprido rigorosamente e que semestralmente seja feito revista quanto a necessidades de reposição;</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1854/indicacao_no_230-2021_000613.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1854/indicacao_no_230-2021_000613.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de redutores de velocidade na Av. Sete de Setembro (próximo a saída para o Garapu).</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1857/indicacao_no_231-2021_000614.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1857/indicacao_no_231-2021_000614.pdf</t>
   </si>
   <si>
     <t>Para que a secretaria de administração informe o motivo pelo qual foi trocada a instituição bancária responsável pela folha de pagamento dos servidores públicos municipais. Mudando do Banco do Brasil para banco Bradesco S.A, ainda esclareça a este parlamentar e essa casa de leis se a prefeitura municipal fez alguma exigência ao Banco do Brasil para permanecer com a folha municipal na instituição e se foram solicitada vantagens financeiras decorrentes dessas exigências.  Por fim esclarecer se houveram vantagens financeiras para prefeitura municipal de Canarana na troca da instituição como se dará a destinação dos recursos financeiros decorrentes desta.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1858/indicacao_no_232-2021_000615.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1858/indicacao_no_232-2021_000615.pdf</t>
   </si>
   <si>
     <t>Solicito por parte da secretaria de obras na construção dos quebra-molas e faixas elevadas pela cidade que tenha maior celeridade para liberação das vias públicas o fechamento por 5 a 7 dias de determinadas vias tem causado transtornos e prejuízos aos comerciantes e moradores._x000D_
 Que seja feita a obra e se possível a retirada dos entulhos decorrentes desta no menor prazo possível</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Para que seja incluído nos esportes da Secretaria Municipal de  Juventude, Esporte e Lazer as artes marciais.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Para que seja visto sobre o pagamento do incentivo de R$ 1.550,00 as ACS ACE que é destinado no Ministério da Saúde, se este incentivo está sendo pago.</t>
   </si>
   <si>
     <t>1866</t>
@@ -4194,131 +4194,131 @@
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Para que seja feito com urgência a dedetização do Hospital Municipal.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Para que seja adquirido um tomógrafo para realização dos exames no Hospital Municipal.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1222/mocao_01.21_25012021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1222/mocao_01.21_25012021.pdf</t>
   </si>
   <si>
     <t>Ao senhor Ruberlan Resende, pelo relevante trabalho prestado no período que esteve frente a Secretaria Municipal de Saúde de Canarana.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>Moção de Reconhecimento: Ao senhor Augustinho Fernandes da Rocha, Popularmente conhecido por Augustinho Maduro, Morador de Canarana desde 08 de Setembro de 1971, com 86 anos leva o nome de Canarana com sua dedicação na construção de chapéus de palha em resorts e residências de todo Brasil.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>Moção de Aplauso: Ao Secretário de Educação e todos os profissionais da educação envolvidos no “Plano municipal de retomada das aulas”. _x000D_
 A Secretaria de Educação de Canarana sai na frente na formulação do Plano de retorno as aulas nesse período de pandemia. Estão de parabéns todos os envolvidos nesse processo. Canarana é pioneira e sai na frente em relação a confecção de um plano.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>Moção de Pesar: A Família da senhora Regiane Aparecida Cordeiro Oliveira pelo seu falecimento.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>Moção de Pesar a família da Senhora Maria Adelaide Winter, Técnica de Enfermagem, que faleceu em decorrência da COVID-19.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>Moção de Pesar a família da Senhora Rubiamar Silva Dickel, Técnica de Enfermagem, que faleceu em decorrência da COVID-19.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: Às equipes de dança, teatro e louvor da Missão Evangélica EL Shaddai, abrangendo aproximadamente 50 crianças, jovens e adultos, pelo nível de desenvolvimento artístico/cultural e espiritual, alcançado nesses anos através de muito comprometimento, investimento, intensos ensaios, sendo equipes hoje reconhecidas dentro do município de Canarana, do estado de Mato Grosso e também no Brasil, pelo seu talento e unção na adoração a Deus.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1307/mocao_008.21_26022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1307/mocao_008.21_26022021.pdf</t>
   </si>
   <si>
     <t>Ao Rotary Club de Canarana pela passagem do dia do Ratariano comemorado no dia 23 de fevereiro de cada ano, bem como por todas as ações realizadas em prol de nossa sociedade Canaranense.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: A Secretária Marilei Bier e equipe da Secretaria Desenvolvimento Socioeconômico e Turístico, em especial pelo empenho e dedicação neste final de semana, dias 27 e 28 de fevereiro, na pousada Curimbatá, dos 25 anos do programa Caminhos do Brasil.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>BA Dourado, Celsinho, Dr. Dimitri, Dr. Thiago, Jocasta, Márcia, Paulinho, Rafael Govari, Soni, Subtenente Sancler Santarém, Suzaninha</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: Ao Senhor Odair Senger, popular “Salsicha”, por seus 34 anos de serviço prestado na agência Banco do Brasil de Canarana, sempre com alegria e disposição. Odair se aposentou no dia 28 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1334/mocao_11_000165.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1334/mocao_11_000165.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR _x000D_
 A FAMÍLIA DO CACIQUE TABATA KUIKURO PELO SEU FALECIMENTO. GRANDE LÍDER INDÍGENA DE NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1360/mocao_12_000166.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1360/mocao_12_000166.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DA SENHORA MARIA GLACI MORASKI PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>Moção de Pesar a ALMT pelo falecimento do Deputado Estadual Silvio Fávero.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>Moção de Pesar a Família da Senhora Cristiane Gonçalves pelo seu falecimento.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO: AO PASTOR NATANAEL DE OLIVEIRA BRITO PELOS 18 ANOS QUE ESTEVE FRENTE A IGREJA ASSEMBLEIA DE DEUS MISSÃO EM CANARANA.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
@@ -4343,574 +4343,574 @@
   <si>
     <t>A FAMÍLIA FARIA PELO FALECIMENTO DO SENHOR OSMAR FARIA.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>A FAMÍLIA WINTER PELO FALECIMENTO DO SENHOR JAIRO WINTER.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>Moção de Pesar a Família do Pastor Celso Zangirolami pelo falecimento de seu pai Senhor Adair Zangirolami.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Secretário Municipal de Educação Eduardo Ferreira da Silva pela reeleição como presidente da UNDIME-MT,  União dos Dirigentes Municipais de Educação de Mato Grosso</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1409/mocao_23.21_15042021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1409/mocao_23.21_15042021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Pinheiro, pelo falecimento do 3º SGT PM RR Justino Pinheiro dos Santos devido ao COVID19.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1416/mocao_24.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1416/mocao_24.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR: A família Hetlzel pelo falecimento do senhor Elói Clóvis Hetzel.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1415/mocao_25.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1415/mocao_25.21.pdf</t>
   </si>
   <si>
     <t>Aos Trabalhadores da empresa URBAN os quais fazem o trabalho de recolhimento de lixo e outros serviços na cidade de Canarana MT, pelo brilhante trabalho os quais desempenham, trabalhando com afinco, com abnegação e profissionalismo.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1417/mocao_26.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1417/mocao_26.21.pdf</t>
   </si>
   <si>
     <t>A todos os servidores do PSF Síndrome Gripal pelos relevantes serviços prestados a sociedade Canaranense desde o início de suas atividades em detrimento da Pandemia de Covid19, isso pois, a cada dia que se passa podemos verificar várias pessoas recuperadas que passaram por aquela unidade de saúde e elogiam todo o trabalho dos servidores que ali estão lotados e o melhor fazem questão de sempre destacarem “todos os servidores”, sem distinção de função ou hierarquia.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1425/mocao_27.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1425/mocao_27.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Aos Policiais Militares CB PM Henrique Galvão Ataíde – RG PMMT 885.129 e SD PM Piter Brito Freire, pôr na data de 13 de março de 2021 quando estavam de serviço de Radiopatrulhamento, ao atenderem denúncia anônima que resultou no Boletim de Ocorrência nº 2021.66850, conseguirem obter êxito em localizar e apreenderem cerca de 01 Kg de substância entorpecente análoga a maconha (01 tablete) o que resultou na prisão em flagrante também de uma pessoa.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1426/mocao_28.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1426/mocao_28.21.pdf</t>
   </si>
   <si>
     <t>Aos Policiais Militares Capitão PM Marcos Vinicius Macedo Yamada – RG PMMT 884.322 e SD PM Vitor Hugo dos Santos Rosa, pôr na data de 16 de março de 2021 quando estavam de serviço de Radiopatrulhamento no centro da cidade, ao atenderem ocorrência que resultou no Boletim de Ocorrência nº 2021.69496, conseguirem obter êxito em localizar e meliante que cometera crime de roubo a estabelecimento comercial levando em torno de R$ 5.350,00 em moeda corrente, sendo o dinheiro recuperado e o meliante detido em flagrante.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>Celsinho, Jocasta</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1427/mocao_29.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1427/mocao_29.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR: A família Diehl pelo falecimento do senhor Bertoldo Diehl.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>Moção de Pesar a família da Senhora Marina Araújo da Silva.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>Moção de Pesar a Família do Senhor Nelson Martins pelo seu falecimento.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1447/mocao_32.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1447/mocao_32.pdf</t>
   </si>
   <si>
     <t>A família Winter pelo falecimento do senhor  Arlindo Winter.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1448/mocao_33.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1448/mocao_33.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: Aos Policiais Militares 3º SGT PM JOÃO ALEXANDRE MACHADO DE ALMEIDA – RG PMMT 882.071, CB PM WILSON JESUÉ LEITE DOS SANTOS – RG PMMT 884.152 e SD PM PITER BRITO FREIRE DA SILVA – RG PMMT 887.867, pôr na data de 24 de abril de 2021 quando estavam de serviço de Radiopatrulhamento, ao atenderem denúncia anônima recebida via telefone 190, que resultou no Boletim de Ocorrência nº 2021.100802, conseguirem obter êxito em localizar em zona rural (estrada vicinal) e apreenderem 01 (uma) arma de fogo, sendo um revólver calibre 22, onde segundo as informações seria vendido em Canarana MT, assim como também efetuaram a prisão em flagrante do suspeito.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1449/mocao_34.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1449/mocao_34.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Corrêa, pelo falecimento do 3º SGT PM Edson Teixeira Corrêa Junior, devido a complicações da COVID19.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1450/mocao_35.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1450/mocao_35.pdf</t>
   </si>
   <si>
     <t>Aos Policiais Militares 3º SGT PM ADENILTO SANTOS OLIVEIRA – RG PMMT 880.480, CB PM WILSON JESUÉ LEITE DOS SANTOS – RG PMMT 884.152 e SD PM BREMYO PHILLIPE CAVALCANTE RIOS – RG PMMT 886.443, pôr na data de 21 de fevereiro de 2021 quando estavam de serviço de Radiopatrulhamento, ao atenderem denúncia via telefone 190 que resultou no Boletim de Ocorrência nº  2021.48063, conseguirem obter êxito em localizar em zona rural (Fazenda) e apreenderem 02 (duas) armas de fogos (espingardas), sendo uma calibre 22 e uma calibre 28, além de várias munições também de ambos os calibres, armas que estavam sendo utilizadas pelo suspeito em disparos a ermo após ingerir bebida alcoólica, sendo este na ocasião preso em flagrante.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1451/mocao_36.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1451/mocao_36.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: Aos Policiais Militares CAPITÃO PM MARCOS VINICIUS MACEDO YAMADA – RG PMMT 884.322, 3º SGT PM JOÃO ALEXANDRE MACHADO DE ALMEIDA – RG PMMT 882.071 e SD PM PITER BRITO FREIRE DA SILVA – RG PMMT 887.867, pôr na data de 24 de abril de 2021 quando estavam de serviço de Radiopatrulhamento, ao atenderem denúncia anônima, que resultou no Boletim de Ocorrência nº  2021.100907, conseguirem obter êxito em localizar em estabelecimento comercial em nossa urbe e apreenderem 01 (uma) arma de fogo, sendo um revólver calibre 22, sendo constatado ser arma produto de furto de um Policial Militar do Estado do Pará, assim como também efetuaram a prisão em flagrante do suspeito.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1453/mocao_37.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1453/mocao_37.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: Ao Senhor ILDO SCAPINI pelos relevantes trabalhos prestados como servidor público junto a Prefeitura Municipal de Canarana, Estado de Mato Grosso, demonstrando ao longo dos anos ser um servidor de garbo, de grande potencial técnico, profissional que se remete a tratar os seus clientes, “O Povo”, com a devida atenção e respeito, sempre buscando solução as demandas as quais chegam a ele. Essas atitudes no decorrer de tantos anos fazem com que se coloque no rol daqueles que construíram e ainda constroem um legado de bases sólidas e positivas, uma história de vida com uma conduta profissional ilibada e recheada de ótimas recordações. Recordações essas as quais nos remetem a esse singelo ato de o homenagear com a presente MOÇÃO DE APLAUSO.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1465/mocao_38.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1465/mocao_38.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR: A família Castro pelo falecimento do senhor Marcelo Castro.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>Moção de Pesar a Família do Senhor José Osmar pelo seu falecimento.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>Moção de Aplauso a Senhora Claudia Ferraz e ao Senhor Edson Burger pelo lançamento do Livro "Foco no Positivo".</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1492/mocao_41.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1492/mocao_41.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR: A família Ignácio pelo falecimento do senhor Claudio Ignácio.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1507/mocao_42.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1507/mocao_42.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO Ao Comandante PM Marcos Vinícius Macedo Yamada: Pelos relevantes serviços prestados a comunidade de Canarana no período em que esteve frente ao comando da 5ª CIPM de Canarana/MT.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1516/mocao_43.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1516/mocao_43.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR: a Família do senhor Vilson Campos, Vereador de Ribeirão Cascalheira que faleceu devido a infecção por COVID-19.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1517/mocao_44.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1517/mocao_44.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: ao Pastor Israel Ultrago, pelo trabalho prestado junto a Cadeia Pública no trabalho de Evangelização dos reeducandos e também pela iniciativa de construção do novo templo da Igreja Assembleia de Deus no Bairro União.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1518/mocao_45.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1518/mocao_45.21.pdf</t>
   </si>
   <si>
     <t>A SENHORA MADELAINE TEREZINHA STRAGLIOTTO Tendo em vista sua dedicação com os pacientes do Hospital Lorena Parode, seu trabalho prestado na direção e coordenação do Hospital. Seu profissionalismo e  dedicação é manifestado dia após dia para com os pacientes, tendo uma postura exemplar e digna de ser imitada por todos nós, um ser humano que carrega consigo a empatia ao próximo.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1522/mocao_46.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1522/mocao_46.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: A DOUTORA CLÁUDIA MÁRCIA GERVAZONI Por estar à frente do PSF Síndrome Gripal tratando os pacientes com muito profissionalismo, carinho e cuidado. Os moradores da cidade só têm elogiado o atendimento dado pelos profissionais da saúde aos munícipes canaranenses.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1541/mocao_47.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1541/mocao_47.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Carvalho, pelo falecimento do 2º SGT PM Wellington Moraes Carvalho devido ao COVID19.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1543/mocao_48.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1543/mocao_48.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR: a família FRANÇA, pelo falecimento de  Lulmiea Souza França.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>Moção de Reconhecimento a todos os Conselheiros Tutelares pelo trabalho desenvolvido.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>Moção de Aplauso ao pastor Enoc que assumiu a Igreja Assembleia de Deus Missão trazendo grande conhecimento.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1550/mocao_51.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1550/mocao_51.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR: A Família Paris pelo falecimento da Senhora Claudia Zerial Paris.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>BA Dourado, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1551/mocao_52.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1551/mocao_52.pdf</t>
   </si>
   <si>
     <t>Aos Policiais Militares 3º SGT PM ELI DE ARAÚJO COSTA – RG PMMT 882.974, CB PM ADVAILTON SOARES DA SILVA – RG PMMT 885.107 e SD PM MARCIO DIVINO BARBOSA MARTINS – RG PMMT 885.182, por na data de 25 de junho de 2021 quando estavam de serviço de Radiopatrulhamento, os dois primeiros militares, ao atenderem ocorrência que resultou no Boletim de Ocorrência nº 2021.158575, conseguirem obter êxito em salvar a vida de uma pessoa a qual tentou suicídio se enforcando, onde para salvar a vítima os policiais militares tiveram tirocínio, astúcia, e se utilizaram das técnicas de pronto socorrismo para atender de forma rápida a ocorrência, aplicar todas as ações necessárias e obter êxito no salvamento.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1557/mocao_53.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1557/mocao_53.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: A Secretária de Obras senhora Eliane de Oliveira Felten, por toda sua dedicação na execução de suas funções, atendendo as demandas com atenção e disponibilidade, sendo elogiada pelos munícipes, vindo ao encontro com as necessidades dos cidadãos canaranenses.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1558/mocao_54.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1558/mocao_54.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: Aos Policiais Militares WILSON JESUÉ LEITE DOS SANTOS – RG PMMT 884.152 e SD PM ELIVEL  EVANGELISTA AIRES – RG PMMT 886.911, por na data de 18 de julho de 2021 a guarnição PM acima citada, atenderem ocorrência que resultou no Boletim nº 2021.180015, e conseguirem através de denúncia anônima obter êxito em capturar em flagrante delito homem que portava ilegalmente arma de fogo de calibre permitido, sendo uma pistola calibre 22 marca Bereta Modelo 950B com carregador contendo 04 (quatro) munições intactas, além disso pinos contendo substância análoga a cocaína, sendo a arma e o entorpecente apreendidos.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1559/mocao_55.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1559/mocao_55.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: Aos Policiais Militares TEN CEL PM FLAVIO PEREIRA DINIZ – RG PMMT 883.039., CAP PM MARCOS VINICIUS MACEDO YAMADA – RG PMMT 884.322, 3º SGT PM JOÃO ALEXANDRE MACHADO DE ALMEIDA – RG PMMT 882.071, SD PM DIEGO RODRIGUES DAMASCENO – RG PMMT 885.809 e SD PM PITER BRITO FREIRE DA SILVA – RG PMMT 887.867, por na data de 11 de junho de 2021 a guarnição PM acima citada, atenderem ocorrência que resultou no Boletim de Ocorrência nº 2021.145860, e conseguirem obter êxito em capturar em flagrante delito homem que cometeu crime de roubo em relojoaria, isso utilizando-se de um simulacro, objeto devidamente apreendido no ato da prisão do criminoso.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1570/mocao_56.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1570/mocao_56.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: Ao Senhor Márcio Aurélio da Costa, Policial penal atuante na penitenciaria de Água Boa, que foi transferido para outra cidade, pelos relevantes serviços prestados a sociedade canaranense na busca de verbas para ajuda as famílias durante seu período enquanto morador de Canarana.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1572/mocao_57.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1572/mocao_57.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: A todos os funcionários do Gabinete do Deputado Nininho em Cuiabá por toda a atenção, atendimento, carinho e presteza com todos que buscam atendimento neste gabinete.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1573/mocao_58.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1573/mocao_58.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: A SECRETARIA MUNICIPAL DE SAÚDE E TODOS OS PROFISSIONAIS ENVOLVIDOS, Pelo trabalho realizado para que Canarana pudesse encerrar o mês de julho com 32 bebês nascidos no hospital Municipal Lorena Parode, somando assim 200 bebês nascidos de Janeiro a Julho de 2021. Sonhávamos que as mamães pudessem dar à luz a seus bebês em Canarana no Hospital Municipal e hoje é uma realidade e somos gratos por isso. Que Deus abençoe e proteja todos os profissionais que fazem esse brilhante trabalho, que é uma verdadeira vocação de amor ao próximo.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1575/mocao_59.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1575/mocao_59.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: Ao Deputado Eugênio de Paiva, Por ter destinado para Canarana 30 Chromebooks, que serão repassados a Escola Municipal Monteiro Lobato, contribuindo para a formação dos alunos.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>Moção de Pesar a Família Brentano pelo falecimento da senhora Ivanilce Brentano.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>Moção de Pesar a Família do Senhor Juvêncio Pereira de Oliveira, pai da Secretária Eliane de Oliveira Felten.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>Moção de Pesar a Família Kolrlruch pelo falecimento da Senhora Lorida Kolrlruch.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1590/mocao_de_reconhecimento_pc_-_operacao_sangria_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1590/mocao_de_reconhecimento_pc_-_operacao_sangria_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO: Aos Policiais Civis da Cidade de Canarana MT, Valdivino Vital Amordivino; Éder Pereira de Carvalho; Luís Conrado Barros de Araújo; Hendersson Gustavo da Costa Reckziegel, Rossini Borges Milhomem, juntamente com os Policiais Civis da cidade de Água Boa MT, Dr Valmon Pereira da Silva - Delegado Regional, Marcelo Ricardo de Cesere, Glauco Orsine Travaglia, Dionesson dos Reis Barbosa , Maria Juliana Barbosa de Oliveira Matos, por na data de 03 de agosto de 2021, quando do desencadeamento da Operação SANGRIA no município de Canarana, Estado de Mato Grosso, obterem êxito conseguindo efetuar a apreensão de 25 kg de drogas entre maconha, crack e cloridrato de cocaína; Uma arma de fogo Pistola cal. 380; Dezenas de munições de calibres 380 e 38; Uma arma de fogo Espingarda adaptada para cal. 22; R$ 24.300 (vinte e quatro mil e trezentos) reais em moeda corrente; Dois veículos usados no transporte da droga – um Fiat Strada e um Prisma; Duas pessoas presas com fortes evidências do envolvimento de outros indivíduos inclusive na fronteira Brasil/Bolívia.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR : A FAMÍLIA MATTE PELO FALECIMENTO DO SENHOR ALDINO MATTE</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SENHORA TEREZA DE LORENA E FAMÍLIA PELO FALECIMENTO DE SEU FILHO WESLEY.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: A TODOS OS MOTORISTAS DE ABULÂNCIA PELO EXCELENTE TRABALHO REALIZADO .</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO: A AGRÍCOLA FERRARI Por acreditar e investir em Canarana, gerando empregos, desenvolvimento e renda ao município e aos munícipes, sendo uma empresa destaque na comercialização de gergelim.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>Moção de Pesar a Senhora Eliana de Fátima Guarienti e família pelo falecimento do senhor Eder Valdir Sippert.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>Moção de Pesar a Família da senhora Mariana Cristina Fernandes pelo seu falecimento.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>Moção de pesar a Família do CB PM RR Zeneide José de Oliveira pelo seu falecimento.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1650/mocao_71.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1650/mocao_71.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 AO SENHOR FRANCISCO ASSIS DOS SANTOS _x000D_
 1º Prefeito eleito de Canarana - MT</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1651/mocao_72.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1651/mocao_72.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO_x000D_
 Equipe Técnica Administrativa _x000D_
 da Secretaria Municipal de Saúde_x000D_
 Responsável pela Gestão dos Programas e Sistemas de Saúde em nosso município.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1652/mocao_73.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1652/mocao_73.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A EMPRESA BUXADINHA LANCHES_x000D_
 Pela construção do novo espaço para atendimento, trazendo opções de lazer para as famílias canaranenses. Por acreditar e investir em Canarana, gerando empregos, desenvolvimento e renda ao município e aos munícipes.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1653/mocao_74.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1653/mocao_74.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A EMPRESA VIDRAÇARIA BRASIL_x000D_
 Pela construção do prédio onde está instalada a empresa Fecris.  Por acreditar e investir em Canarana, gerando empregos, desenvolvimento e renda ao município e aos munícipes.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1654/mocao_75.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1654/mocao_75.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 A senhora Eni Teresinha da Silva e família pelo falecimento de sua irmã senhora Eli Silva da Luz.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1663/mocao_76.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1663/mocao_76.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Ao MOVIMENTO BRASIL VERDE E AMARELO, onde vários munícipes de forma voluntária deslocaram da cidade de Canarana MT até a cidade de Brasília DF em 06 de setembro de 2021 para participarem de manifestação pacífica em comemoração à Independência do Brasil ocorrida no dia 07 de setembro 2021, representando os munícipes Canaranenses, bem como aqueles munícipes que ficaram e participaram do mesmo movimento aqui no município de Canarana com o mesmo intuito numa carreata histórica, e por isso é que agraciamos o referido movimento com a presente MOÇÃO DE APLAUSO.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1664/mocao_77.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1664/mocao_77.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Ao Senhor ZENALDO KRÜGGER por de forma voluntária auxiliar na representatividade juntamente com outros munícipes no deslocamento da cidade de Canarana MT até a cidade de Brasília DF em 06 de setembro de 2021 na manifestação pacífica em comemoração à Independência do Brasil ocorrida no dia 07 de setembro 2021 e por tal iniciativa, representando os munícipes Canaranenses é que o agraciamos com a presente MOÇÃO DE APLAUSO.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1665/mocao_78.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1665/mocao_78.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Ao Professor GILSON MEDEIROS OTEIRO e suas equipes de futebol de base, por de forma brilhante representar o município de Canarana MT à frente da Escolinha de Futebol ARENA SOCCER BALL em competição de futebol de base categoria Sub15 - 5ª COPA CENTRO OESTE realizada na cidade de Rondonópolis MT nos dias 03 e 04set2021, conseguindo num universo de 121 equipes um brilhante terceiro lugar, competição que contava inclusive com equipes internacionais, e é por tal feito que o agraciamos juntamente com seus atletas com a presente MOÇÃO DE APLAUSO.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1666/mocao_79.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1666/mocao_79.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A Senhora DINALVA RAMBO SCHAFER por de forma voluntária auxiliar na representatividade juntamente com outros munícipes no deslocamento da cidade de Canarana MT até a cidade de Brasília DF em 06 de setembro de 2021 na manifestação pacífica em comemoração à Independência do Brasil ocorrida no dia 07 de setembro 2021 e por tal iniciativa, representando os munícipes Canaranenses é que a agraciamos com a presente MOÇÃO DE APLAUSO.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1667/mocao_80.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1667/mocao_80.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Ao Senhor CLAUDECIR MIGUEL SCHWAAB por de forma voluntária auxiliar na representatividade juntamente com outros munícipes no deslocamento da cidade de Canarana MT até a cidade de Brasília DF em 06 de setembro de 2021 na manifestação pacífica em comemoração à Independência do Brasil ocorrida no dia 07 de setembro 2021 e por tal iniciativa, representando os munícipes Canaranenses é que o agraciamos com a presente MOÇÃO DE APLAUSO.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1668/mocao_81.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1668/mocao_81.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO CORPO MUSICAL DA POLÍCIA MILITAR DE MATO GROSSO: Por levar a música e alegria aos hospitais trazendo assim momentos de descontração e leveza aos pacientes que estão em tratamento e também aos profissionais da saúde.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>Moção de Reconhecimento a equipe de saúde pelo trabalho no Laboratório Municipal.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1696/mocao_83.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1696/mocao_83.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOA RÁDIO ARAGUAIA FM: Pelo trabalho de acompanhar e transmitir os atos pró Bolsonaro no movimento em Brasília no dia 07 de setembro.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1697/mocao_84.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1697/mocao_84.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR NELSON NEUHAUS – GRANJA DO VALE: Pelo trabalho de empreendedorismo e geração de emprego e renda aos munícipes e município de Canarana/MT.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1704/mocao_85.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1704/mocao_85.21.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A Família do Senhor Jacivan Pereira Martins, conhecido como Nego Venta pelo seu falecimento.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>Moção de Pesar: A Família do Senhor Elmo Osvino Müller pelo seu falecimento.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR: A Família do Senhor Levino Röhrig pelo seu falecimento.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO _x000D_
 A todos os envolvidos pelo excelente trabalho da Brigada Municipal de Incêndio</t>
   </si>
   <si>
     <t>1744</t>
@@ -4936,179 +4936,179 @@
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 A ARENA SOCCER BALL E AO TREINADOR GILSON_x000D_
 POR SER CAMPEÃ SUB 11 E SUB 15 DA SEGUNDA COPA TRICOLOR_x000D_
 EM QUERÊNCIA-MT</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>Aos Senhores: Daniel Suelo, Gabriele Vargas e Dione Fernandes da Silva pela realização do torneio de Vôlei na Arena Carcará.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>Moção de Pesar a família Cottica pelo falecimento do produtor rural Mário Cottica aos 80 anos.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1792/mocao_95-2021_000512.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1792/mocao_95-2021_000512.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de:_x000D_
 Jeneci Neves Lima, Jocimar Almeida, José Alberto Sanches Gonzales, Josimar Vieira da Silva, Mário Dias dos.Santos, Maxsuel Crisostomo Taveira e Mônica Nascimento de Lima. Vítimas do trágico acidente de trânsito ocorrido em Canarana no último final de semana.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>Moção de Pesar a família Beckmann pelo falecimento da senhora Wilma Gromann Beckmann.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>Moção de Pesar a família Marques pelo falecimento da senhora Ana Cardoso Marques.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>Moção de Pesar a família de Raquel Barbosa pelo falecimento de seu filho.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>Moção de Pesar a família Aguiar pelo falecimento de José Santana de Aguiar.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1807/mocao_100_000550.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1807/mocao_100_000550.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 Ao senhor Eduardo Ferreira, Secretário Municipal de Educação e Presidente da UNDIME no Centro Oeste._x000D_
 Pela organização do I Encontro Região Centro Oeste realizado nos dias 09 e 10 de novembro no Hotel Fazenda Mato Grosso na cidade de Cuiabá, com o tema: “Educação, um olhar sobre as finanças e o pedagógico na busca por resultados”,</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1808/mocao_101_000551.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1808/mocao_101_000551.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 A Biblioteca Castro Alves, em nome das responsáveis Renata Soraya Reyes, Alciene Guimarães e Marisa Eliete,  pelo conquista do Título das Top 10 do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1809/mocao_102_000552.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1809/mocao_102_000552.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 Aos organizadores do Projeto  “Caravana da Cultura” (Oficinas Culturais), em nome dos responsáveis Henrique Mirante, Adriano Campos, Maílson Albuquerque e Renata Reyes,  pelo belo trabalho realizado no município.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1810/mocao_103_000553.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1810/mocao_103_000553.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso_x000D_
 Ao Vice Prefeito Vilson Biguelini por assumir como Prefeito Interino de Canarana.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1811/mocao_104_000554.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1811/mocao_104_000554.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar _x000D_
 Para a Família Rezende, pelo falecimento do ex ministro, ex senador, ex deputado,  ex governador de Goiás, ex vereador e ex prefeito de Goiania,  agricultor e Cidadão Canaranense  senhor Iris Rezende.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1812/mocao_105_000555.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1812/mocao_105_000555.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar _x000D_
 Para a Família Marques, pelo falecimento da senhora Sebastiana Eloi Marques, pioneira de Canarana onde chegou com sua família no ano de 1968.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1828/mocao_106-2021_000560.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1828/mocao_106-2021_000560.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família Krasnievicz, pelo falecimento da Senhora Tereza Gawlinski Krasnievicz, ocorrido no dia 11 de novembro de 2021._x000D_
 Aos seus familiares, nossas sinceras condolências reiterando que esta Câmara de Vereadores expressa nesse momento o nosso grande sentimento de pesar. _x000D_
 Manifestamos nosso profundo respeito e rogando a Deus que traga conforto aos corações enlutados. _x000D_
 Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, destacando o amor a Deus sobre todas as coisas para que a Senhora Tereza Gawlinski Krasnievicz, descanse em paz.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>Aos servidores dos Correios de Canarana/MT, pelo empenho na função, mesmo em meio à desafios com estrutura, falta de profissionais e burocracia,</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>Moção de Pesar a família da  senhora  Antônia Dalcin, pelo seu falecimento.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>Moção de Aplauso a Rádio Vida Nova e TV WEB, pelo belo trabalho que têm realizado, levando informações a comunidade  sobre o trabalho da administração  municipal.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>Celsinho, Subtenente Sancler Santarém</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1837/mocao_de_aplauso_110-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1837/mocao_de_aplauso_110-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso - Aos atletas da equipe META FUTSAL da Cidade de Canarana MT, por terem conquistado de forma inédita o título da 6ª COPA KIBACANA DE FUTSAL no naipe masculino, realizada nos dias 20 e 21/11/2021, conquista que enaltece o nome de nosso município no cenário regional esportivo e principalmente porque em nenhuma das edições anteriores equipe do nosso município havia conquistado tal título o que torna ainda mais especial o feito e é por esse motivo que os agraciamos com a presente MOÇÃO DE APLAUSO.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Senhor Valdison Souza _x000D_
  Mestre de Taekwondo _x000D_
 Pelo trabalho que vem desenvolvendo e pela elevação dos alunos a graduação Faixa Preta: _x000D_
 Samuel de Oliveira Souza_x000D_
 Yago Gabriel Cardoso Leite_x000D_
 Mikaeli Gonçalves De Jesus Dendena</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO_x000D_
 Ao Pastor Valdir Santos Prado _x000D_
 Pela consagração a Pastor na COMADEMAT._x000D_
 _x000D_
 “Quão suaves são sobre os montes os pés do que anuncia as boas-novas, que faz ouvir a paz, que anuncia o bem, que faz ouvir a salvação, que diz a Sião: O teu Deus reina! ” Isaías 52:7</t>
@@ -5185,1172 +5185,1172 @@
   <si>
     <t>Moção de Aplauso_x000D_
  ao senhor Dr. Conrado Machado Simão, em reconhecimento dos seus  relevantes serviços prestados ao desenvolvimento social desta cidade de Canarana. Especialmente em relação celeridade e o cuidado com os processos relativos à internações compulsórias  de dependentes químicos desta cidade, ao qual o meritíssimo juiz sempre mostra-se cuidadoso em sua análise e humano em suas decisões, sempre respeitando a legislação e os trâmites processuais.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>Moção de Aplauso _x000D_
 a Secretária Adirma Rosa Guimarães Koester _x000D_
 por todo trabalho prestado a Prefeitura Municipal e aos Vereadores.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer da Comissão</t>
   </si>
   <si>
     <t>CJR - Constituição Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1280/parecer_ccjr_pl_01.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1280/parecer_ccjr_pl_01.21.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 01.2021</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1281/parecer_ccjr_pl_10.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1281/parecer_ccjr_pl_10.21.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 10/2021.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1282/parecer_ccjr__pl_11.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1282/parecer_ccjr__pl_11.21.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 11/2021.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>COF - Comissão de Orçamento e Finanças</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1310/cef_plc_01.21_26022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1310/cef_plc_01.21_26022021.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PLC 01/21.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1311/cef_pl_12.21_26022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1311/cef_pl_12.21_26022021.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 12/21.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1312/ccjr_plc_01.21_26022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1312/ccjr_plc_01.21_26022021.pdf</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1313/ccjr_pl_12.21_26022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1313/ccjr_pl_12.21_26022021.pdf</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1314/ccjr_plc_01.21_26022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1314/ccjr_plc_01.21_26022021.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PDL 01/21.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1315/ccjr_pr_01.21_26022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1315/ccjr_pr_01.21_26022021.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PR 01/21.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1318/ccjr_pr_02.21_26022021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1318/ccjr_pr_02.21_26022021.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PR 02/21.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1359/cjr_pl14.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1359/cjr_pl14.21.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 14.21</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>CAPICT - Comissão de Agricultura, Pecuária, Indústria , Comércio e Turismo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1375/parecer_apic_pl_20.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1375/parecer_apic_pl_20.21.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 20/2021.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1376/parecer_ef_plc02.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1376/parecer_ef_plc02.21.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PLC 02/2021.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1377/parecer_ef_pl_19.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1377/parecer_ef_pl_19.21.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 19/2021.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1378/parecer_ef_pl_15.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1378/parecer_ef_pl_15.21.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 15/2021</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1379/parecer_ef_pl_20.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1379/parecer_ef_pl_20.21.pdf</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1380/parecer_ef_pl_21.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1380/parecer_ef_pl_21.21.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 21/2021.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1381/parecer_ef_pl_22.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1381/parecer_ef_pl_22.21.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 22/2021.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>CECSAPEL - Comissão de Educação, Cultura, Saúde, Assistência Social, Previdência, Esporte e Lazer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1382/parecer_ecsase_plc_02.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1382/parecer_ecsase_plc_02.21.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PLC 02.21</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1383/parecer_cjr_plc_02.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1383/parecer_cjr_plc_02.pdf</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1384/parecer_cjr_pl_15.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1384/parecer_cjr_pl_15.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 15/2021.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1385/parecer_cjr_pl_19.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1385/parecer_cjr_pl_19.pdf</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1386/parecer_cjr_pl_20.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1386/parecer_cjr_pl_20.pdf</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1387/parecer_cjr_pl_21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1387/parecer_cjr_pl_21.pdf</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1388/parecer_cjr_pl_22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1388/parecer_cjr_pl_22.pdf</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1419/parecer_cjr_pl24_16042021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1419/parecer_cjr_pl24_16042021.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 24/2021.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1420/parecer_cjr_pl25_16042021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1420/parecer_cjr_pl25_16042021.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 25/2021</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1421/parecer_cjr_pl26_16042021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1421/parecer_cjr_pl26_16042021.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 26/2021.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1422/parecer_ef_pl26_16042021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1422/parecer_ef_pl26_16042021.pdf</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1423/parecer_cjr_pl28_16042021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1423/parecer_cjr_pl28_16042021.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 28/2021.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1424/parecer_cjr_pl29_16042021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1424/parecer_cjr_pl29_16042021.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 29/2021.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1434/parecer_cjr_pl_27.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1434/parecer_cjr_pl_27.21.pdf</t>
   </si>
   <si>
     <t>Parecer Contrário ao PL 27/2021.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>COSPT - Comissão de Obras, Serviços Públicos e Transportes</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1435/parecer_pl_27.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1435/parecer_pl_27.21.pdf</t>
   </si>
   <si>
     <t>Parecer contrário ao PL 27/2021.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1459/ccr_pl_34.2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1459/ccr_pl_34.2021.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 034/2021.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1460/capie_pl34.2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1460/capie_pl34.2021.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável a PL 034/2021.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1461/ccr_pr_04.2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1461/ccr_pr_04.2021.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PR 004.2021</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1477/parecer_cjr_pl_30.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1477/parecer_cjr_pl_30.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 30/2021.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1478/parecer_ef_pl_30.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1478/parecer_ef_pl_30.pdf</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1479/parecer_cjr_pl_31.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1479/parecer_cjr_pl_31.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 31/2021.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1480/parecer_ef_pl_31.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1480/parecer_ef_pl_31.pdf</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1481/parecer_cjr_pl_35.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1481/parecer_cjr_pl_35.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 35/2021.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1482/parecer_ef_pl_35.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1482/parecer_ef_pl_35.pdf</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1483/parecer_cjr_pl_36.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1483/parecer_cjr_pl_36.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 36/2021.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1484/parecer_ef_pl_36.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1484/parecer_ef_pl_36.pdf</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1485/parecer_cjr_pl_37.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1485/parecer_cjr_pl_37.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 37/2021.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1486/parecer_ef_pl_37.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1486/parecer_ef_pl_37.pdf</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1487/parecer_cjr_pl_38.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1487/parecer_cjr_pl_38.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 38/2021.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1488/parecer_ef_pl_38.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1488/parecer_ef_pl_38.pdf</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1489/parecer_cjr_pl_39.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1489/parecer_cjr_pl_39.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 39/2021.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1490/parecer_ef_pl_39.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1490/parecer_ef_pl_39.pdf</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1491/parecer_cjr_pl_40.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1491/parecer_cjr_pl_40.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 40/2021.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1523/cjr_pl_45.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1523/cjr_pl_45.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 45/2021.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1524/cjr_pl_46.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1524/cjr_pl_46.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 46/2021.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1525/cjr_pl_47.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1525/cjr_pl_47.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 47/2021.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1526/cjr_plc_04.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1526/cjr_plc_04.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PLC 04/2021</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1527/cjr_pr_05.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1527/cjr_pr_05.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PR 05/2021.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1530/apic_pl_46.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1530/apic_pl_46.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 46/2021.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1531/apic_pl_47.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1531/apic_pl_47.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 47/2021.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1532/ef_pl_45.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1532/ef_pl_45.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 45/2021.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1533/ef_pl_46.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1533/ef_pl_46.pdf</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1534/ef_plc_04.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1534/ef_plc_04.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PLC 04/2021.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1560/pl_48_cjr.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1560/pl_48_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 48/2021.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1561/pl_49_cjr.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1561/pl_49_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 49/2021.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1562/pl_48_esase.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1562/pl_48_esase.pdf</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1563/pl_49_ef.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1563/pl_49_ef.pdf</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1598/pl_52_ef.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1598/pl_52_ef.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 52/2021.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1599/pl_50_cecsase.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1599/pl_50_cecsase.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 50/2021.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1600/pl_53_cecsase.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1600/pl_53_cecsase.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 53/2021.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1602/cjr_pl_50.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1602/cjr_pl_50.21.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 50/2021</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1603/cjr_pl_52.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1603/cjr_pl_52.21.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 52/2021.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1605/cjr_pl_53.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1605/cjr_pl_53.21.pdf</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1606/cjr_pdl_02.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1606/cjr_pdl_02.21.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PDL 02/2021.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1631/plc_05.21_cef.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1631/plc_05.21_cef.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PLC 05/2021.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1632/pl_57.21_cef.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1632/pl_57.21_cef.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 57/2021.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1633/plc_05.21_ccjr.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1633/plc_05.21_ccjr.pdf</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1634/pl_54_ccjr.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1634/pl_54_ccjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 54/2021.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1635/pl_55_ccjr.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1635/pl_55_ccjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 55/2021.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1636/pl_56_ccjr.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1636/pl_56_ccjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 56/2021.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1637/pl_57_ccjr.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1637/pl_57_ccjr.pdf</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1638/pl_59_ccjr.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1638/pl_59_ccjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 59/2021.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1639/plc_05.21_coptcs.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1639/plc_05.21_coptcs.pdf</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1686/parecer_projeto_64-_cecsae_000456.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1686/parecer_projeto_64-_cecsae_000456.pdf</t>
   </si>
   <si>
     <t>O projeto de lei nº 64/2021 é de grande relevância para a população mais carente do município de Canarana, pois o projeto de uma casa muitas vezes é inviável para aqueles que são da classe menos favorecida. O sonho da casa própria muitas vezes fica inviável, por causa das exigências dos projetos e burocracias que devem ser seguidas antes da construção. Portanto, a implantação do Programa Planta Baixa Popular, vem de encontro aos anseios daqueles que desejam construir uma casa, sou então favorável ao projeto nº 64/2021.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1687/parecer_projeto_65-_cecsae_000457.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1687/parecer_projeto_65-_cecsae_000457.pdf</t>
   </si>
   <si>
     <t>O projeto de lei que revitaliza o programa “Moradia digna”, que consiste no fornecimento de materiais de construção e de mão de obra para construção ou ampliação de unidades habitacionais, às famílias em situação de vulnerabilidade ou risco social/econômico, que necessitam com urgência de melhorias ou construção de uma moradia digna é de suma importância e vem de encontro aos anseios da população mais carente de Canarana, sou portanto favorável ao projeto  nº 65/2021.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1688/parecer_juridico_pl_66-2021_000459.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1688/parecer_juridico_pl_66-2021_000459.pdf</t>
   </si>
   <si>
     <t>3.	É sabido que o Patrimônio Histórico faz parte da identidade de uma sociedade, quanto suas características, costumes, seu comportamento, além de ser um registro fundamental para seus sucessores, portanto é de suma importância o resgate o registro, o arquivamento, bem como a conservação de documentos e fatos da história do município de Canarana. Cuidar do  Patrimônio Histórico é cuidar da memória coletiva e individual na formação de uma sociedade consciente da preservação das suas origens. Além disso, as memórias são necessárias para que se possa entender as transformações ocorridas em nome do crescimento populacional e econômico, observando que alguns acontecimentos do passado que tiveram grande importância, ficaram restritos ao passado e a determinados grupos que se interessam pelo assunto._x000D_
 4.	Diante do exposto, como relatora sou favorável ao projeto nº 66/2021.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1690/parecer_pl_64-2021_cjr_000461.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1690/parecer_pl_64-2021_cjr_000461.pdf</t>
   </si>
   <si>
     <t>Foi solicitado Parecer Jurídico do Projeto o qual é favorável, sendo assim, e por ser constitucional sou também favorável à aprovação do Projeto.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1691/parecer_pl_65-2021_cjr_000462.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1691/parecer_pl_65-2021_cjr_000462.pdf</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1692/parecer_pl_66-2021_cjr_000463.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1692/parecer_pl_66-2021_cjr_000463.pdf</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1693/parecer_pl_66-2021_cef_000464.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1693/parecer_pl_66-2021_cef_000464.pdf</t>
   </si>
   <si>
     <t>O Projeto obedece às disposições legais no que permite ao repasse de recursos a entidades e, portanto, o mesmo está adequado aos ditames legais e pode ser apreciado pelo Plenário.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1711/cjr_plc_06.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1711/cjr_plc_06.21.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PLC 06/2021.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1712/cjr_plc_07.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1712/cjr_plc_07.21.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PLC 07/2021.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1713/cjr_plc_08.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1713/cjr_plc_08.21.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PLC 08/2021.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1714/ef_plc_06.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1714/ef_plc_06.21.pdf</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1715/ef_plc_07.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1715/ef_plc_07.21.pdf</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1716/ef_plc_08.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1716/ef_plc_08.21.pdf</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1717/optcs_plc_07.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1717/optcs_plc_07.21.pdf</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1718/optcs_plc_08.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1718/optcs_plc_08.21.pdf</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1757/pl_72_se.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1757/pl_72_se.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 72/2021</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1758/pl_74_ap.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1758/pl_74_ap.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 74/2021.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1759/pl_75_ap.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1759/pl_75_ap.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 75/2021.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1760/pl_63_ef.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1760/pl_63_ef.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 63/2021.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1764/pl_63_cjr.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1764/pl_63_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 63/2021.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1765/pl_73_cjr.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1765/pl_73_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 73/2021.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1766/pl_74_cjr.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1766/pl_74_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 74/2021.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1767/pl_74_op.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1767/pl_74_op.pdf</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1768/pl_72_cjr.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1768/pl_72_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 72/2021.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1769/pl_75_cjr.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1769/pl_75_cjr.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 75/2021.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1770/pl_75_op.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1770/pl_75_op.pdf</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1788/cjr_pl_76.21_28102021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1788/cjr_pl_76.21_28102021.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 76/2021.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1818/parecer_cjr_projeto_de_lei_77-2021_000547.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1818/parecer_cjr_projeto_de_lei_77-2021_000547.pdf</t>
   </si>
   <si>
     <t>Após solicitação de parecer jurídico da assessoria jurídica da Câmara Municipal e análise conclui-se legalidade do presente projeto de Resolução, portanto apto para votação</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1819/parecer_cjr_projeto_de_resolucao_10-2021_000548.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1819/parecer_cjr_projeto_de_resolucao_10-2021_000548.pdf</t>
   </si>
   <si>
     <t>Após solicitação de parecer jurídico da assessoria jurídica da Câmara Municipal e análise conclui-se legalidade do presente projeto de Lei.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1840/parecer_comissao_cjr_projeto_78-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1840/parecer_comissao_cjr_projeto_78-2021.pdf</t>
   </si>
   <si>
     <t>Parecer favorável da Comissão</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1841/parecer_comissao_cjr_projeto_80-2021_000611.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1841/parecer_comissao_cjr_projeto_80-2021_000611.pdf</t>
   </si>
   <si>
     <t>Parecer favorável</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1853/parecer_comissao_ef_projeto_78-2021_000612.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1853/parecer_comissao_ef_projeto_78-2021_000612.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a PL 078/2021</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1320/emenda_01_do_projeto_de_resolucao_002-2021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1320/emenda_01_do_projeto_de_resolucao_002-2021.pdf</t>
   </si>
   <si>
     <t>Altera redação do Art. 6º do Projeto de Resolução nº 002/2021.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1721/emenda_modificativa_ao_projeto_de_lei_complementar_n_09-2021_000495.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1721/emenda_modificativa_ao_projeto_de_lei_complementar_n_09-2021_000495.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLC 09/2021 - Fica modificado no anexo II a tabela do cargo de Assistente Social de Educação que passa a vigorar com o seguinte valor. A presente emenda foi feita tendo em vista encaminhamento de valores errôneos por parte do executivo.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1722/emenda_modificativa_ao_projeto_de_lei_no_70-2021_000494.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1722/emenda_modificativa_ao_projeto_de_lei_no_70-2021_000494.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao PLC 70/2021 - Fica modificado no anexo I a tabela do cargo de Assistente Social das secretarias de Educação e  Assistência Social que passa a vigorar com o seguinte valor. A presente emenda foi feita tendo em vista encaminhamento de valores errôneos por parte do executivo.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1736/emenda_modificativa_previdencia_complementar_000595.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1736/emenda_modificativa_previdencia_complementar_000595.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 06/2021: “INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE CANARANA-MT; FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIAS DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL; AUTORIA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR; E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1514/emenda_01_do_projeto_045-2021_000319.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1514/emenda_01_do_projeto_045-2021_000319.pdf</t>
   </si>
   <si>
     <t>Emenda de forma Substitutiva, Supressiva e Aditiva ao Projeto nº 045/2021</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>ECP</t>
   </si>
   <si>
     <t>Edital de Convocação - Prefeitura</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1432/edital.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1432/edital.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3° , do Art. 16 e o inciso XXIX do art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 23 de abril de 2021 com inicio ás 15:00 horas para apreciar o Seguinte Ordem do Dia _x000D_
 - Projeto de Lei: Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle social do Fundo de Manutenção e Desenvolvimento da Educação Básica e da Valorização dos profissionais da educação - CACS/ FUNDEB</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1630/edital_de_convocacao_extraordinaria_000430.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1630/edital_de_convocacao_extraordinaria_000430.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Vereadores de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõe o Art. 16, § 3º, inciso II da Lei Orgânica do Município, e Art. 165 do Regimento Interno, convoca os senhores Vereadores para uma Sessão Extraordinária a ser realizada no dia 30 de agosto de 2021 com início às 14h para apreciar e votar a seguinte Ordem do Dia: - Projeto de Resolução nº 08/2021, que Altera data de Sessão Ordinária.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1708/edital_de_convocacao_extraordinaria_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1708/edital_de_convocacao_extraordinaria_.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 28 de setembro de 2021 com início às 17:00 horas para apreciar o seguinte Ordem do Dia:</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1871/edital_de_convocacao_extraordinaria.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1871/edital_de_convocacao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 17 de dezembro de 2021 com início às 17:00 horas para apreciar a seguinte Ordem do Dia</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>RTRI</t>
   </si>
   <si>
     <t>Requerimento Uso Tribuna Livre</t>
   </si>
   <si>
     <t>Externo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1221/requerimento_tribuna.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1221/requerimento_tribuna.pdf</t>
   </si>
   <si>
     <t>Senhor Justino Inácio Thomas - Assuntos: 1 - parabenizar a nova legislatura, 2 - proibição de cruz e imagens nos logradouros públicos.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>Senhora Tatiane Castanho Gimenes  - Assunto: Fechamento dos restaurantes após as 20h e o seguimento delivery e suas atribuições.  Venho através deste pedir a palavra para relatar uma ocorrência de multa expedida pela vigilância sanitária de Canarana de maneira injusta e incoerente.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1361/tribuna_livre_15032021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1361/tribuna_livre_15032021.pdf</t>
   </si>
   <si>
     <t>Senhor Marcos Vinícius Guimarães Koester - falar sobre a profilaxia no tratamento contra o COVID-19. Exemplo de Porto Feliz - SP e Porto Seguro -BA. Falar sobre o Art. 137 e Estado de Sítio e autoritarismo sobre decreto. Uso de máscaras e os danos ao comércio. Solicitar a tomada de providência sobre os assuntos citados.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1263/ato_da_mesa_001.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1263/ato_da_mesa_001.21.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros das Comissões Permanentes da Câmara Municipal para o Biênio de 2021-2022.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1264/ato_da_mesa_002.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1264/ato_da_mesa_002.21.pdf</t>
   </si>
   <si>
     <t>Arquiva proposições apresentadas e não votadas em legislaturas anteriores.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>PARTC</t>
   </si>
   <si>
     <t>Parecer Prévio Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas de Mato Grosso</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1509/parecer_previo_n_53.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1509/parecer_previo_n_53.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO Nº 53/2021 – TP - PREFEITURA MUNICIPAL DE CANARANA. CONTAS ANUAIS DE GOVERNO DO EXERCÍCIO DE 2019. PARECER PRÉVIO FAVORÁVEL À APROVAÇÃO. RECOMENDAÇÃO AO PODER LEGISLATIVO PARA QUE DETERMINE AO CHEFE DO PODER EXECUTIVO MUNICIPAL A ADOÇÃO DE MEDIDAS CORRETIVAS. Processo nº 8.749-1/2019.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Termo de Referendamento</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1362/termo_de_referendamento_000172.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1362/termo_de_referendamento_000172.pdf</t>
   </si>
   <si>
     <t>referenda a indicação da Servidora Edirce Eunes de Andrade para o exercício do cargo de Diretor Administrativo do Fundo Municipal da Previdência Social dos Servidores de Canarana- PREVICAN.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6657,67 +6657,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_autoriza_o_poder_executivo_a_conceder_anistia_de_multa__juros_e_parcelamentos_de_d__ebitos_inscritos_na_divida_ativa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1340/dispoe_sobre_acrecimo_de_dispositivo_na_lei_complementar_n_161_de_17_de_agosto_de_2017_que_trata_do_programa_dinheiro_direto_na_escola_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1352/projeto_de_lei_complementar_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1502/piso_salarial_agentes_comunitarios_da_saude_-_projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1611/dispoe_sobre_a_criacao_de_rodovia_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1646/projeto_de_lei_regime_de_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1661/codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1662/uso_de_solo_urbano_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1720/cria_cargos_publicos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1855/alteracao_na_lei_complementar_193.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1223/projeto_de_lei_001.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1224/projeto_de_lei_002.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1236/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1237/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1238/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1239/projeto_de_lei__06.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1240/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1241/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1242/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1267/projeto_no_10-2021_000080.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1268/projeto_no_11-2021_000081.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de__lei_dispoe_sobre_alteracao_do_art_11__da_lei_municipal_1.389.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1309/projeto_de_lei_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1336/dispoe_sobre_autorizacao_do_poder__executivo_firmar_convenio_com_a_associacao_de_desenvolvimento_comitario_do_culuene.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1337/dispoe_sobre_autorizacap_para_abertura_de_credito_adcional_especial_por_anulacao_de_dotacoes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1338/dispoe_sobre_autorizacao_ao_poder_publico_municipal_firmar_convenio_com_apae_canarana-_mt.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1339/autoriza_o_poder_executivo_municipal_a_firmar_termo_de_convenio_com_apae-_associacao_dos_pais_e_amigos_dos_excepcionais_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1341/firmar_termo_de_conseg.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1342/dispoe_sobre_a_autorizacao_do_poder_executivo_incentivae_a_agricultura_indigena.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1343/autorizadoacao_de__area_de_terras__igreja_pentecostal_eu_sou_de_cristo_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1344/autoriza_a_doacao_de_terras_urbanas_igreja_adventista_de_setimo_dia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1345/firmar_terno_de_convenio_dsei_xingu.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1372/projeto_de_lei_024-2021_000194.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1373/projeto_de_lei_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_026-2021_000195.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1393/projeto_de_lei_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1395/projeto_de_lei_ctg.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1397/projeto_de_lei_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1406/projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1407/projeto_de_lei_031.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1433/projeto_de_lei_fundeb.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1436/projeto_de_lei_e.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1454/dispoe_sobre_a_autorizacao_para_que_o_executivo_item_a_lei_1291.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1455/autorizacao_poder_executivo_abrir_credito_adicional_suplementae_por_superavit_financeira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1456/projeto_de_lei_autorizacao_para_executivo_insira_item_a_lei_1506-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1457/dispoe_sobre_autorizacao_para_abertura_de_credito_adcional_especial_por_anulacao_de_dotacoes.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1458/dispoe_sobre_autorizacao_para_poder_executivo_alterar_valores_das_cooperacoes_financeiras_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1464/projeto_de_lei_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1469/projeto_de_lei_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1474/projeto_de_lei_no_42-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1476/projeto_de_lei_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1498/autoriza_o_executivo_municipal_a_abrir_credito_suplementar_e_da_outras_providencias-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1499/dipoe_sobre_doacao_de_area_de_terras_urbanas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1500/codema.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1501/autoriza_o_poder_executivo_a_criar_programa_piscicultura.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1512/projeto_de_lei_no_48-2021_000317.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1529/dispoe_sobre_homologacao_do_relatorio_da_reavaliacao_atuarial_de_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1564/dispoe_sobre_o_afastamento_das_servidoras_publicas_gestantes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1565/dispoe_sobre_abertura_de_credito_adicional_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1566/dispoe_sobre_alteracao_acrescimo_lei_1.387-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1567/dispoe_sobre_a_coleta_seletiva__de_oleo_de_cozinha.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1568/projeto_de_lei_no_54-2021_000361.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1589/projeto_de_lei_no_55-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1595/projeto_de_lei_no_56-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1601/dispoe_sobre_autorizacao_ao_poder_publico_municipal_firmar_convenio_com_a_apae.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1604/autoriza_o_poder_executivo_firmar_termo_de_convenio_conseg.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1607/abertura_de_credito_adicional_suplementar_176.00000.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1608/dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1609/abertura_de_credito_adcional_suplementar_1.000.00000.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1610/autoriza_o_poder_executivo_abrir_credito_adicional_suplementar_por_execesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_063.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1657/planta_baixa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1658/moradia_digna.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1659/fundacao_pro_memoria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1660/programa_casa_verde_e_amarela.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1709/autoriza_o_executivo_municipal_a_abrir_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1710/autoriza_o_executivo_abrir_credito_adcional_suplementar__por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1719/autoriza_realizacao_de_processo_seletivo_simplificado_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1733/pl_71.2021_08102021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1734/pl_72.2021_08102021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1738/dispoe_sobre_acriacao_do_fundo_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1739/dispoe_sobre_a_desafetacao_de_bem_imovel_publico.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1740/permissao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1771/pl_76.2021_22102021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1793/projeto_de_lei_no_77-2021_000526.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1813/projeto_de_lei_moradia.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1814/projeto_seletivo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1815/projeto_de_lei_desafetacao_de_area.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1849/autoriza_o_poder_o_executivo_a_firmar_termo_de_parceria_com_o_ifmt.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1850/autoriza_poder_executivo_municipal_a_firmar_termo_de_convenio_com_o_rotary.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1851/dispoe_sobre_alteracao_do_anexo_i_lei_1.573.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1852/dispoe_sobre_alteracao_em_alguns_fundos_municipais_para_facilitar_o_recebimento_de_receitas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1872/abrir_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1873/rga.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1874/fundeb.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_decreto_no_01-2021_000116.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1291/projeto_de_resolucao_no_01-2021_000099.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1292/projeto_de_resolucao_no_02-2021_000100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1327/projeto_de_resolucao_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1438/projeto_de_resolucao_no_04-2021_000243.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1569/projeto_de_resolucao_no_06-2021_000360.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_resolucao_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1694/projeto_de_resolucao_no_09-2021_000465.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1794/projeto_de_resolucao_no_10-2021_000525.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1233/requerimento_01.21.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1243/requerimento_02.21.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1271/requerimento_03-2021_000092.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1351/requerimento_4_000167.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1363/requerimento_5_000168.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1364/requerimento_6_000169.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1366/requerimento_7_000170.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1367/requerimento_08-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1437/requerimento_09-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1446/requerimento_10-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1503/requerimento_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1506/requerimento_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1515/requerimento_no_14-2021_000320.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1521/requerimento_no_016-2021_000322.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1528/requerimento_no_17-2021_000324.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1571/requerimento_20-2021_000371.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1585/requerimento_21-2021_000372.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1619/requerimento_22-2021_000405.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1620/requerimento_23-2021_000407.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1621/requerimento_24-2021_000408.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1623/requerimento_25-2021_000409.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1698/requerimento_no_29-2021_000481.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1700/requerimento_no_30-2021_000482.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1816/requerimento_35-2021_000544.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1817/requerimento_36-2021_000545.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1820/requerimento_37_000556.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1833/requerimento_retirada_pr_102021_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1846/requerimento_39-2021_000616.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1856/requerimento_40-2021_000617.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_01.21.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_02-2021_000091.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_03.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_04.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_05.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_06.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_07.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_08.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_09.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_10.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_11.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_12.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_13.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_14.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_15.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_16.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_17.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_18.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_19.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1255/indicacao_20.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1256/indicacao_21.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1257/indicacao_22.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_23.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1259/indicacao_24.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1260/indicacao_25.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_26.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_27.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_28-2021_000093.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_29-2021_000105.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_30-2021_000104.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_31-2021_000094.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1279/indicacao_32-2021_000095.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1283/indicacao_33-2021_000096.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1284/indicacao_34-2021_000097.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1285/indicacao_35-2021_000103.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_36-2021_000102.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1288/indicacao_37-2021_000098.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_no_38-2021_000108.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_39-2021_000101.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_no_40-2021_000109.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_no_41-2021_000110.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_no_42-2021_000111.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_no_43-2021_000112.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_no_44-2021_000107.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1302/indicacao_no_46-2021_000124.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1303/indicacao_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1304/indicacao_048-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_049-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1306/indicacao_050-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_051-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1316/indicacao_052-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1319/indicacao_054-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1321/indicacao_55-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1323/indicacao_56-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1324/indicacao_57-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_58-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1328/indicacao_59-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1329/indicacao_60-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1330/indicacao_61-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1332/indicacao_62_000153.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1333/indicacao_63_000154.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_64_000155.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_65_000156.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_66_000157.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_67_000158.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_68_000159.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1353/indicacao_70_000161.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1356/indicacao_71_000162.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1357/indicacao_72_000163.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1358/indicacao_73_000164.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_no_074-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_75-2021_000197.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_no_76-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1389/indicacao_77-2021_000198.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_78-2021_000199.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1391/indicacao_no_79-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1394/indicacao_no_080-2021_000201.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1401/indicacao_no_81-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1402/indicacao_no_82-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1408/indicacao_no_83-2021_000228.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1410/indicacao_no_84-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1411/indicacao_no_85-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1412/indicacao_no_86-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1413/indicacao_no_87-2021_000221.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1418/indicacao_no_88-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1428/indicacao_no_89-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1429/indicacao_no_90-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1430/indicacao_no_91-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1431/indicacao_92-2021_000234.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1439/indicacao_93-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1440/indicacao_94-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1444/96_indicacao.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_97-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1452/indicacao_98-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1463/indicacao_99-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1466/indicacao_100-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1471/indicacao_101-2021_000288.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1472/indicacao_102-2021_000289.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1473/indicacao_103-2021_000290.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1493/indicacao_104-2021_000291.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1494/indicacao_105-2021_000292.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1495/indicacao_106-2021_000293.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1496/indicacao_107-2021_000294.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1497/indicacao_108-2021_000295.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1504/indicacao_109-2021_000296.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1505/indicacao_110-2021_000297.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1519/indicacao_no_113-2021_000323.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1535/indicacao_114-2021_000332.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1536/indicacao_115-2021_000331.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1537/indicacao_116-2021_000330.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1538/indicacao_117-2021_000329.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1539/indicacao_118-2021_000328.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1540/indicacao_119-2021_000327.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1542/indicacao_120-2021_000326.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1544/indicacao_121-2021_000325.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_122-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1552/indicacao_123-2021_000349.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1553/indicacao_124-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1554/indicacao_125-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1555/indicacao_126-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1556/indicacao_127-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1574/indicacao_128-2021_000362.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1576/indicacao_129-2021_000363.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1577/indicacao_130-2021_000364.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1578/indicacao_131-2021_000365.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1579/indicacao_132-2021_000366.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1580/indicacao_133-2021_000367.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1582/indicacao_134-2021_000368.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_135-2021_000369.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1584/indicacao_136-2021_000370.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_137-2021_000411.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1613/indicacao_138-2021_000412.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1614/indicacao_139-2021_000413.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1615/indicacao_140-2021_000414.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1616/indicacao_141-2021_000415.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1617/indicacao_142-2021_000416.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1618/indicacao_143-2021_000417.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1622/indicacao_144-2021_000418.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_145-2021_000419.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1640/indicacao_146-2021_000439.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1642/indicacao_147-2021_000440.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1644/indicacao_148-2021_000441.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1645/indicacao_149-2021_000442.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1648/indicacao_n_150-2021_000467.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1649/indicacao_151-2021_000448.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1669/indicacao_n_152-2021_000468.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1676/indicacao_n_153-2021_000469.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1671/indicacao_n_154-2021_000470.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1672/indicacao_n_155-2021_000472.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1674/indicacao_n_156-2021_000473.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1675/indicacao_n_157-2021_000474.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1673/indicacao_n_158-2021_000475.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1695/indicacao_n_167-2021_000476.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1702/indicacao_n_168-2021_000477.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1703/indicacao_n_169-2021_000478.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1701/indicacao_n_170-2021_000479.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1705/indicacao_n_171-2021_000480.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1787/indicacao_207-2021_000569.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1791/indicacao_208-2021_000513.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1795/indicacao_209-2021_000514.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1796/indicacao_210-2021_000515.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1797/indicacao_211-2021_000516.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1798/indicacao_212-2021_000517.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1799/indicacao_213-2021_000518.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1800/indicacao_214-2021_000519.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1805/indicacao_215-2021_000561.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1806/indicacao_216-2021_000562.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1822/indicacao_217-2021_000563.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1823/indicacao_218-2021_000564.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1824/indicacao_219-2021_000565.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1825/indicacao_220-2021_000566.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1826/indicacao_221-2021_000567.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1827/indicacao_222-2021_000568.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1839/indicacao_227-2021_000608.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1854/indicacao_no_230-2021_000613.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1857/indicacao_no_231-2021_000614.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1858/indicacao_no_232-2021_000615.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1222/mocao_01.21_25012021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1307/mocao_008.21_26022021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1334/mocao_11_000165.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1360/mocao_12_000166.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1409/mocao_23.21_15042021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1416/mocao_24.21.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1415/mocao_25.21.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1417/mocao_26.21.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1425/mocao_27.21.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1426/mocao_28.21.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1427/mocao_29.21.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1447/mocao_32.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1448/mocao_33.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1449/mocao_34.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1450/mocao_35.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1451/mocao_36.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1453/mocao_37.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1465/mocao_38.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1492/mocao_41.21.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1507/mocao_42.21.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1516/mocao_43.21.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1517/mocao_44.21.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1518/mocao_45.21.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1522/mocao_46.21.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1541/mocao_47.21.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1543/mocao_48.21.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1550/mocao_51.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1551/mocao_52.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1557/mocao_53.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1558/mocao_54.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1559/mocao_55.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1570/mocao_56.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1572/mocao_57.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1573/mocao_58.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1575/mocao_59.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1590/mocao_de_reconhecimento_pc_-_operacao_sangria_.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1650/mocao_71.21.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1651/mocao_72.21.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1652/mocao_73.21.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1653/mocao_74.21.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1654/mocao_75.21.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1663/mocao_76.21.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1664/mocao_77.21.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1665/mocao_78.21.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1666/mocao_79.21.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1667/mocao_80.21.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1668/mocao_81.21.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1696/mocao_83.21.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1697/mocao_84.21.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1704/mocao_85.21.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1792/mocao_95-2021_000512.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1807/mocao_100_000550.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1808/mocao_101_000551.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1809/mocao_102_000552.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1810/mocao_103_000553.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1811/mocao_104_000554.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1812/mocao_105_000555.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1828/mocao_106-2021_000560.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1837/mocao_de_aplauso_110-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1280/parecer_ccjr_pl_01.21.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1281/parecer_ccjr_pl_10.21.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1282/parecer_ccjr__pl_11.21.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1310/cef_plc_01.21_26022021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1311/cef_pl_12.21_26022021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1312/ccjr_plc_01.21_26022021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1313/ccjr_pl_12.21_26022021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1314/ccjr_plc_01.21_26022021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1315/ccjr_pr_01.21_26022021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1318/ccjr_pr_02.21_26022021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1359/cjr_pl14.21.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1375/parecer_apic_pl_20.21.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1376/parecer_ef_plc02.21.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1377/parecer_ef_pl_19.21.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1378/parecer_ef_pl_15.21.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1379/parecer_ef_pl_20.21.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1380/parecer_ef_pl_21.21.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1381/parecer_ef_pl_22.21.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1382/parecer_ecsase_plc_02.21.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1383/parecer_cjr_plc_02.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1384/parecer_cjr_pl_15.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1385/parecer_cjr_pl_19.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1386/parecer_cjr_pl_20.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1387/parecer_cjr_pl_21.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1388/parecer_cjr_pl_22.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1419/parecer_cjr_pl24_16042021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1420/parecer_cjr_pl25_16042021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1421/parecer_cjr_pl26_16042021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1422/parecer_ef_pl26_16042021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1423/parecer_cjr_pl28_16042021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1424/parecer_cjr_pl29_16042021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1434/parecer_cjr_pl_27.21.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1435/parecer_pl_27.21.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1459/ccr_pl_34.2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1460/capie_pl34.2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1461/ccr_pr_04.2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1477/parecer_cjr_pl_30.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1478/parecer_ef_pl_30.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1479/parecer_cjr_pl_31.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1480/parecer_ef_pl_31.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1481/parecer_cjr_pl_35.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1482/parecer_ef_pl_35.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1483/parecer_cjr_pl_36.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1484/parecer_ef_pl_36.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1485/parecer_cjr_pl_37.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1486/parecer_ef_pl_37.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1487/parecer_cjr_pl_38.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1488/parecer_ef_pl_38.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1489/parecer_cjr_pl_39.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1490/parecer_ef_pl_39.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1491/parecer_cjr_pl_40.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1523/cjr_pl_45.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1524/cjr_pl_46.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1525/cjr_pl_47.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1526/cjr_plc_04.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1527/cjr_pr_05.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1530/apic_pl_46.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1531/apic_pl_47.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1532/ef_pl_45.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1533/ef_pl_46.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1534/ef_plc_04.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1560/pl_48_cjr.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1561/pl_49_cjr.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1562/pl_48_esase.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1563/pl_49_ef.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1598/pl_52_ef.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1599/pl_50_cecsase.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1600/pl_53_cecsase.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1602/cjr_pl_50.21.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1603/cjr_pl_52.21.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1605/cjr_pl_53.21.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1606/cjr_pdl_02.21.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1631/plc_05.21_cef.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1632/pl_57.21_cef.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1633/plc_05.21_ccjr.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1634/pl_54_ccjr.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1635/pl_55_ccjr.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1636/pl_56_ccjr.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1637/pl_57_ccjr.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1638/pl_59_ccjr.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1639/plc_05.21_coptcs.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1686/parecer_projeto_64-_cecsae_000456.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1687/parecer_projeto_65-_cecsae_000457.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1688/parecer_juridico_pl_66-2021_000459.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1690/parecer_pl_64-2021_cjr_000461.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1691/parecer_pl_65-2021_cjr_000462.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1692/parecer_pl_66-2021_cjr_000463.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1693/parecer_pl_66-2021_cef_000464.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1711/cjr_plc_06.21.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1712/cjr_plc_07.21.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1713/cjr_plc_08.21.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1714/ef_plc_06.21.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1715/ef_plc_07.21.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1716/ef_plc_08.21.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1717/optcs_plc_07.21.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1718/optcs_plc_08.21.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1757/pl_72_se.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1758/pl_74_ap.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1759/pl_75_ap.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1760/pl_63_ef.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1764/pl_63_cjr.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1765/pl_73_cjr.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1766/pl_74_cjr.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1767/pl_74_op.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1768/pl_72_cjr.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1769/pl_75_cjr.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1770/pl_75_op.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1788/cjr_pl_76.21_28102021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1818/parecer_cjr_projeto_de_lei_77-2021_000547.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1819/parecer_cjr_projeto_de_resolucao_10-2021_000548.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1840/parecer_comissao_cjr_projeto_78-2021.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1841/parecer_comissao_cjr_projeto_80-2021_000611.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1853/parecer_comissao_ef_projeto_78-2021_000612.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1320/emenda_01_do_projeto_de_resolucao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1721/emenda_modificativa_ao_projeto_de_lei_complementar_n_09-2021_000495.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1722/emenda_modificativa_ao_projeto_de_lei_no_70-2021_000494.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1736/emenda_modificativa_previdencia_complementar_000595.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1514/emenda_01_do_projeto_045-2021_000319.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1432/edital.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1630/edital_de_convocacao_extraordinaria_000430.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1708/edital_de_convocacao_extraordinaria_.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1871/edital_de_convocacao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1221/requerimento_tribuna.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1361/tribuna_livre_15032021.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1263/ato_da_mesa_001.21.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1264/ato_da_mesa_002.21.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1509/parecer_previo_n_53.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1362/termo_de_referendamento_000172.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_autoriza_o_poder_executivo_a_conceder_anistia_de_multa__juros_e_parcelamentos_de_d__ebitos_inscritos_na_divida_ativa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1340/dispoe_sobre_acrecimo_de_dispositivo_na_lei_complementar_n_161_de_17_de_agosto_de_2017_que_trata_do_programa_dinheiro_direto_na_escola_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1352/projeto_de_lei_complementar_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1502/piso_salarial_agentes_comunitarios_da_saude_-_projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1611/dispoe_sobre_a_criacao_de_rodovia_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1646/projeto_de_lei_regime_de_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1661/codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1662/uso_de_solo_urbano_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1720/cria_cargos_publicos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1855/alteracao_na_lei_complementar_193.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1223/projeto_de_lei_001.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1224/projeto_de_lei_002.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1236/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1237/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1238/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1239/projeto_de_lei__06.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1240/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1241/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1242/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1267/projeto_no_10-2021_000080.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1268/projeto_no_11-2021_000081.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de__lei_dispoe_sobre_alteracao_do_art_11__da_lei_municipal_1.389.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1309/projeto_de_lei_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1336/dispoe_sobre_autorizacao_do_poder__executivo_firmar_convenio_com_a_associacao_de_desenvolvimento_comitario_do_culuene.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1337/dispoe_sobre_autorizacap_para_abertura_de_credito_adcional_especial_por_anulacao_de_dotacoes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1338/dispoe_sobre_autorizacao_ao_poder_publico_municipal_firmar_convenio_com_apae_canarana-_mt.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1339/autoriza_o_poder_executivo_municipal_a_firmar_termo_de_convenio_com_apae-_associacao_dos_pais_e_amigos_dos_excepcionais_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1341/firmar_termo_de_conseg.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1342/dispoe_sobre_a_autorizacao_do_poder_executivo_incentivae_a_agricultura_indigena.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1343/autorizadoacao_de__area_de_terras__igreja_pentecostal_eu_sou_de_cristo_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1344/autoriza_a_doacao_de_terras_urbanas_igreja_adventista_de_setimo_dia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1345/firmar_terno_de_convenio_dsei_xingu.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1372/projeto_de_lei_024-2021_000194.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1373/projeto_de_lei_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_026-2021_000195.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1393/projeto_de_lei_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1395/projeto_de_lei_ctg.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1397/projeto_de_lei_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1406/projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1407/projeto_de_lei_031.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1433/projeto_de_lei_fundeb.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1436/projeto_de_lei_e.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1454/dispoe_sobre_a_autorizacao_para_que_o_executivo_item_a_lei_1291.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1455/autorizacao_poder_executivo_abrir_credito_adicional_suplementae_por_superavit_financeira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1456/projeto_de_lei_autorizacao_para_executivo_insira_item_a_lei_1506-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1457/dispoe_sobre_autorizacao_para_abertura_de_credito_adcional_especial_por_anulacao_de_dotacoes.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1458/dispoe_sobre_autorizacao_para_poder_executivo_alterar_valores_das_cooperacoes_financeiras_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1464/projeto_de_lei_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1469/projeto_de_lei_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1474/projeto_de_lei_no_42-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1476/projeto_de_lei_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1498/autoriza_o_executivo_municipal_a_abrir_credito_suplementar_e_da_outras_providencias-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1499/dipoe_sobre_doacao_de_area_de_terras_urbanas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1500/codema.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1501/autoriza_o_poder_executivo_a_criar_programa_piscicultura.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1512/projeto_de_lei_no_48-2021_000317.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1529/dispoe_sobre_homologacao_do_relatorio_da_reavaliacao_atuarial_de_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1564/dispoe_sobre_o_afastamento_das_servidoras_publicas_gestantes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1565/dispoe_sobre_abertura_de_credito_adicional_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1566/dispoe_sobre_alteracao_acrescimo_lei_1.387-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1567/dispoe_sobre_a_coleta_seletiva__de_oleo_de_cozinha.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1568/projeto_de_lei_no_54-2021_000361.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1589/projeto_de_lei_no_55-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1595/projeto_de_lei_no_56-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1601/dispoe_sobre_autorizacao_ao_poder_publico_municipal_firmar_convenio_com_a_apae.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1604/autoriza_o_poder_executivo_firmar_termo_de_convenio_conseg.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1607/abertura_de_credito_adicional_suplementar_176.00000.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1608/dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1609/abertura_de_credito_adcional_suplementar_1.000.00000.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1610/autoriza_o_poder_executivo_abrir_credito_adicional_suplementar_por_execesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_063.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1657/planta_baixa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1658/moradia_digna.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1659/fundacao_pro_memoria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1660/programa_casa_verde_e_amarela.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1709/autoriza_o_executivo_municipal_a_abrir_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1710/autoriza_o_executivo_abrir_credito_adcional_suplementar__por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1719/autoriza_realizacao_de_processo_seletivo_simplificado_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1733/pl_71.2021_08102021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1734/pl_72.2021_08102021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1738/dispoe_sobre_acriacao_do_fundo_de_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1739/dispoe_sobre_a_desafetacao_de_bem_imovel_publico.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1740/permissao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1771/pl_76.2021_22102021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1793/projeto_de_lei_no_77-2021_000526.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1813/projeto_de_lei_moradia.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1814/projeto_seletivo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1815/projeto_de_lei_desafetacao_de_area.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1849/autoriza_o_poder_o_executivo_a_firmar_termo_de_parceria_com_o_ifmt.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1850/autoriza_poder_executivo_municipal_a_firmar_termo_de_convenio_com_o_rotary.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1851/dispoe_sobre_alteracao_do_anexo_i_lei_1.573.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1852/dispoe_sobre_alteracao_em_alguns_fundos_municipais_para_facilitar_o_recebimento_de_receitas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1872/abrir_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1873/rga.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1874/fundeb.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_decreto_no_01-2021_000116.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1291/projeto_de_resolucao_no_01-2021_000099.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1292/projeto_de_resolucao_no_02-2021_000100.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1327/projeto_de_resolucao_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1438/projeto_de_resolucao_no_04-2021_000243.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1569/projeto_de_resolucao_no_06-2021_000360.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_resolucao_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1694/projeto_de_resolucao_no_09-2021_000465.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1794/projeto_de_resolucao_no_10-2021_000525.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1233/requerimento_01.21.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1243/requerimento_02.21.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1271/requerimento_03-2021_000092.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1351/requerimento_4_000167.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1363/requerimento_5_000168.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1364/requerimento_6_000169.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1366/requerimento_7_000170.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1367/requerimento_08-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1437/requerimento_09-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1446/requerimento_10-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1503/requerimento_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1506/requerimento_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1515/requerimento_no_14-2021_000320.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1521/requerimento_no_016-2021_000322.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1528/requerimento_no_17-2021_000324.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1571/requerimento_20-2021_000371.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1585/requerimento_21-2021_000372.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1619/requerimento_22-2021_000405.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1620/requerimento_23-2021_000407.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1621/requerimento_24-2021_000408.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1623/requerimento_25-2021_000409.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1698/requerimento_no_29-2021_000481.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1700/requerimento_no_30-2021_000482.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1816/requerimento_35-2021_000544.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1817/requerimento_36-2021_000545.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1820/requerimento_37_000556.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1833/requerimento_retirada_pr_102021_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1846/requerimento_39-2021_000616.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1856/requerimento_40-2021_000617.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_01.21.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1225/indicacao_02-2021_000091.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_03.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_04.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_05.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_06.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_07.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1231/indicacao_08.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1232/indicacao_09.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_10.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_11.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_12.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_13.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_14.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_15.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_16.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_17.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_18.21_01022021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1253/indicacao_19.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1255/indicacao_20.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1256/indicacao_21.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1257/indicacao_22.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_23.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1259/indicacao_24.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1260/indicacao_25.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_26.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_27.21_03022021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_28-2021_000093.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_29-2021_000105.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_30-2021_000104.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_31-2021_000094.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1279/indicacao_32-2021_000095.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1283/indicacao_33-2021_000096.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1284/indicacao_34-2021_000097.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1285/indicacao_35-2021_000103.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_36-2021_000102.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1288/indicacao_37-2021_000098.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_no_38-2021_000108.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_39-2021_000101.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_no_40-2021_000109.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_no_41-2021_000110.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_no_42-2021_000111.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_no_43-2021_000112.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_no_44-2021_000107.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1302/indicacao_no_46-2021_000124.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1303/indicacao_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1304/indicacao_048-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_049-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1306/indicacao_050-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_051-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1316/indicacao_052-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1319/indicacao_054-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1321/indicacao_55-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1323/indicacao_56-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1324/indicacao_57-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_58-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1328/indicacao_59-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1329/indicacao_60-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1330/indicacao_61-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1332/indicacao_62_000153.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1333/indicacao_63_000154.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_64_000155.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_65_000156.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_66_000157.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_67_000158.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_68_000159.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1353/indicacao_70_000161.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1356/indicacao_71_000162.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1357/indicacao_72_000163.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1358/indicacao_73_000164.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_no_074-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_75-2021_000197.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_no_76-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1389/indicacao_77-2021_000198.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_78-2021_000199.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1391/indicacao_no_79-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1394/indicacao_no_080-2021_000201.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1401/indicacao_no_81-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1402/indicacao_no_82-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1408/indicacao_no_83-2021_000228.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1410/indicacao_no_84-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1411/indicacao_no_85-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1412/indicacao_no_86-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1413/indicacao_no_87-2021_000221.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1418/indicacao_no_88-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1428/indicacao_no_89-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1429/indicacao_no_90-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1430/indicacao_no_91-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1431/indicacao_92-2021_000234.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1439/indicacao_93-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1440/indicacao_94-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1444/96_indicacao.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_97-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1452/indicacao_98-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1463/indicacao_99-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1466/indicacao_100-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1471/indicacao_101-2021_000288.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1472/indicacao_102-2021_000289.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1473/indicacao_103-2021_000290.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1493/indicacao_104-2021_000291.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1494/indicacao_105-2021_000292.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1495/indicacao_106-2021_000293.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1496/indicacao_107-2021_000294.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1497/indicacao_108-2021_000295.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1504/indicacao_109-2021_000296.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1505/indicacao_110-2021_000297.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1519/indicacao_no_113-2021_000323.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1535/indicacao_114-2021_000332.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1536/indicacao_115-2021_000331.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1537/indicacao_116-2021_000330.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1538/indicacao_117-2021_000329.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1539/indicacao_118-2021_000328.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1540/indicacao_119-2021_000327.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1542/indicacao_120-2021_000326.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1544/indicacao_121-2021_000325.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_122-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1552/indicacao_123-2021_000349.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1553/indicacao_124-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1554/indicacao_125-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1555/indicacao_126-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1556/indicacao_127-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1574/indicacao_128-2021_000362.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1576/indicacao_129-2021_000363.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1577/indicacao_130-2021_000364.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1578/indicacao_131-2021_000365.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1579/indicacao_132-2021_000366.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1580/indicacao_133-2021_000367.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1582/indicacao_134-2021_000368.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1583/indicacao_135-2021_000369.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1584/indicacao_136-2021_000370.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_137-2021_000411.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1613/indicacao_138-2021_000412.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1614/indicacao_139-2021_000413.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1615/indicacao_140-2021_000414.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1616/indicacao_141-2021_000415.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1617/indicacao_142-2021_000416.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1618/indicacao_143-2021_000417.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1622/indicacao_144-2021_000418.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_145-2021_000419.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1640/indicacao_146-2021_000439.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1642/indicacao_147-2021_000440.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1644/indicacao_148-2021_000441.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1645/indicacao_149-2021_000442.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1648/indicacao_n_150-2021_000467.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1649/indicacao_151-2021_000448.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1669/indicacao_n_152-2021_000468.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1676/indicacao_n_153-2021_000469.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1671/indicacao_n_154-2021_000470.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1672/indicacao_n_155-2021_000472.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1674/indicacao_n_156-2021_000473.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1675/indicacao_n_157-2021_000474.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1673/indicacao_n_158-2021_000475.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1695/indicacao_n_167-2021_000476.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1702/indicacao_n_168-2021_000477.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1703/indicacao_n_169-2021_000478.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1701/indicacao_n_170-2021_000479.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1705/indicacao_n_171-2021_000480.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1787/indicacao_207-2021_000569.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1791/indicacao_208-2021_000513.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1795/indicacao_209-2021_000514.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1796/indicacao_210-2021_000515.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1797/indicacao_211-2021_000516.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1798/indicacao_212-2021_000517.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1799/indicacao_213-2021_000518.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1800/indicacao_214-2021_000519.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1805/indicacao_215-2021_000561.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1806/indicacao_216-2021_000562.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1822/indicacao_217-2021_000563.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1823/indicacao_218-2021_000564.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1824/indicacao_219-2021_000565.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1825/indicacao_220-2021_000566.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1826/indicacao_221-2021_000567.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1827/indicacao_222-2021_000568.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1839/indicacao_227-2021_000608.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1854/indicacao_no_230-2021_000613.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1857/indicacao_no_231-2021_000614.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1858/indicacao_no_232-2021_000615.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1222/mocao_01.21_25012021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1307/mocao_008.21_26022021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1334/mocao_11_000165.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1360/mocao_12_000166.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1409/mocao_23.21_15042021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1416/mocao_24.21.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1415/mocao_25.21.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1417/mocao_26.21.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1425/mocao_27.21.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1426/mocao_28.21.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1427/mocao_29.21.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1447/mocao_32.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1448/mocao_33.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1449/mocao_34.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1450/mocao_35.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1451/mocao_36.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1453/mocao_37.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1465/mocao_38.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1492/mocao_41.21.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1507/mocao_42.21.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1516/mocao_43.21.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1517/mocao_44.21.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1518/mocao_45.21.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1522/mocao_46.21.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1541/mocao_47.21.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1543/mocao_48.21.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1550/mocao_51.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1551/mocao_52.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1557/mocao_53.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1558/mocao_54.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1559/mocao_55.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1570/mocao_56.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1572/mocao_57.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1573/mocao_58.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1575/mocao_59.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1590/mocao_de_reconhecimento_pc_-_operacao_sangria_.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1650/mocao_71.21.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1651/mocao_72.21.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1652/mocao_73.21.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1653/mocao_74.21.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1654/mocao_75.21.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1663/mocao_76.21.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1664/mocao_77.21.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1665/mocao_78.21.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1666/mocao_79.21.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1667/mocao_80.21.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1668/mocao_81.21.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1696/mocao_83.21.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1697/mocao_84.21.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1704/mocao_85.21.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1792/mocao_95-2021_000512.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1807/mocao_100_000550.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1808/mocao_101_000551.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1809/mocao_102_000552.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1810/mocao_103_000553.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1811/mocao_104_000554.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1812/mocao_105_000555.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1828/mocao_106-2021_000560.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1837/mocao_de_aplauso_110-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1280/parecer_ccjr_pl_01.21.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1281/parecer_ccjr_pl_10.21.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1282/parecer_ccjr__pl_11.21.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1310/cef_plc_01.21_26022021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1311/cef_pl_12.21_26022021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1312/ccjr_plc_01.21_26022021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1313/ccjr_pl_12.21_26022021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1314/ccjr_plc_01.21_26022021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1315/ccjr_pr_01.21_26022021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1318/ccjr_pr_02.21_26022021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1359/cjr_pl14.21.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1375/parecer_apic_pl_20.21.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1376/parecer_ef_plc02.21.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1377/parecer_ef_pl_19.21.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1378/parecer_ef_pl_15.21.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1379/parecer_ef_pl_20.21.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1380/parecer_ef_pl_21.21.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1381/parecer_ef_pl_22.21.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1382/parecer_ecsase_plc_02.21.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1383/parecer_cjr_plc_02.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1384/parecer_cjr_pl_15.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1385/parecer_cjr_pl_19.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1386/parecer_cjr_pl_20.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1387/parecer_cjr_pl_21.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1388/parecer_cjr_pl_22.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1419/parecer_cjr_pl24_16042021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1420/parecer_cjr_pl25_16042021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1421/parecer_cjr_pl26_16042021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1422/parecer_ef_pl26_16042021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1423/parecer_cjr_pl28_16042021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1424/parecer_cjr_pl29_16042021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1434/parecer_cjr_pl_27.21.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1435/parecer_pl_27.21.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1459/ccr_pl_34.2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1460/capie_pl34.2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1461/ccr_pr_04.2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1477/parecer_cjr_pl_30.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1478/parecer_ef_pl_30.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1479/parecer_cjr_pl_31.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1480/parecer_ef_pl_31.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1481/parecer_cjr_pl_35.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1482/parecer_ef_pl_35.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1483/parecer_cjr_pl_36.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1484/parecer_ef_pl_36.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1485/parecer_cjr_pl_37.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1486/parecer_ef_pl_37.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1487/parecer_cjr_pl_38.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1488/parecer_ef_pl_38.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1489/parecer_cjr_pl_39.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1490/parecer_ef_pl_39.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1491/parecer_cjr_pl_40.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1523/cjr_pl_45.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1524/cjr_pl_46.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1525/cjr_pl_47.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1526/cjr_plc_04.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1527/cjr_pr_05.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1530/apic_pl_46.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1531/apic_pl_47.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1532/ef_pl_45.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1533/ef_pl_46.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1534/ef_plc_04.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1560/pl_48_cjr.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1561/pl_49_cjr.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1562/pl_48_esase.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1563/pl_49_ef.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1598/pl_52_ef.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1599/pl_50_cecsase.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1600/pl_53_cecsase.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1602/cjr_pl_50.21.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1603/cjr_pl_52.21.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1605/cjr_pl_53.21.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1606/cjr_pdl_02.21.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1631/plc_05.21_cef.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1632/pl_57.21_cef.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1633/plc_05.21_ccjr.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1634/pl_54_ccjr.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1635/pl_55_ccjr.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1636/pl_56_ccjr.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1637/pl_57_ccjr.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1638/pl_59_ccjr.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1639/plc_05.21_coptcs.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1686/parecer_projeto_64-_cecsae_000456.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1687/parecer_projeto_65-_cecsae_000457.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1688/parecer_juridico_pl_66-2021_000459.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1690/parecer_pl_64-2021_cjr_000461.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1691/parecer_pl_65-2021_cjr_000462.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1692/parecer_pl_66-2021_cjr_000463.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1693/parecer_pl_66-2021_cef_000464.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1711/cjr_plc_06.21.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1712/cjr_plc_07.21.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1713/cjr_plc_08.21.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1714/ef_plc_06.21.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1715/ef_plc_07.21.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1716/ef_plc_08.21.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1717/optcs_plc_07.21.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1718/optcs_plc_08.21.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1757/pl_72_se.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1758/pl_74_ap.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1759/pl_75_ap.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1760/pl_63_ef.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1764/pl_63_cjr.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1765/pl_73_cjr.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1766/pl_74_cjr.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1767/pl_74_op.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1768/pl_72_cjr.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1769/pl_75_cjr.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1770/pl_75_op.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1788/cjr_pl_76.21_28102021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1818/parecer_cjr_projeto_de_lei_77-2021_000547.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1819/parecer_cjr_projeto_de_resolucao_10-2021_000548.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1840/parecer_comissao_cjr_projeto_78-2021.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1841/parecer_comissao_cjr_projeto_80-2021_000611.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1853/parecer_comissao_ef_projeto_78-2021_000612.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1320/emenda_01_do_projeto_de_resolucao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1721/emenda_modificativa_ao_projeto_de_lei_complementar_n_09-2021_000495.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1722/emenda_modificativa_ao_projeto_de_lei_no_70-2021_000494.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1736/emenda_modificativa_previdencia_complementar_000595.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1514/emenda_01_do_projeto_045-2021_000319.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1432/edital.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1630/edital_de_convocacao_extraordinaria_000430.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1708/edital_de_convocacao_extraordinaria_.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1871/edital_de_convocacao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1221/requerimento_tribuna.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1361/tribuna_livre_15032021.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1263/ato_da_mesa_001.21.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1264/ato_da_mesa_002.21.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1509/parecer_previo_n_53.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2021/1362/termo_de_referendamento_000172.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H639"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="118" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="219.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="218.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>