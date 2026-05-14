--- v0 (2025-12-17)
+++ v1 (2026-05-14)
@@ -54,2505 +54,2505 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Fabio Marcos Pereira de Faria</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/538/projeto_de_emenda_a_lei_organica_01-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/538/projeto_de_emenda_a_lei_organica_01-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei Orgânica em especial quanto às regras para o Regime Próprio de Previdência Social do Município de Canarana - MT, de acordo com a Emenda Constitucional nº 103, de 2019, e dá providências.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Gilmar Miranda, Jerê, Manu, Moacir, Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/588/emenda_a_lei_organica_no_02-2020_000007.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/588/emenda_a_lei_organica_no_02-2020_000007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da redação dos artigos 14 e 15 da LOM para redução do número de Vereadores.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/550/projeto_de_lei_complementar_02_2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/550/projeto_de_lei_complementar_02_2020.pdf</t>
   </si>
   <si>
     <t>Cria gratificação por responsabilidade técnica pelo exercício de atividade na Câmara Municipal de Canarana/MT, e da outras providências.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/616/projeto_de_lei_complementar_lotacionograma.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/616/projeto_de_lei_complementar_lotacionograma.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar de 29 de maio de 2020_x000D_
 Que Dispõe sobre alteração do número de vagas dos cargos de Assistência Social, Psicologo, Motorista de Ambulância e Educador Físico, retificando o Anexo II da Lei Complementar n.º 117/2013 e Anexo I da Lei Complementar 125/2014, e dá outras providências.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1042/projeto_lei_complementar-revoga_a_lc_183-2020_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1042/projeto_lei_complementar-revoga_a_lc_183-2020_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Complementar nº 183/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/481/projeto_de_lei_001_000003.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/481/projeto_de_lei_001_000003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Suplementar Especial por Excesso de Arrecadação (Operação de Crédito), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outros  Providências.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/482/projeto_de_lei_002_000004.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/482/projeto_de_lei_002_000004.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras Providências.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/483/projeto_de_lei_003_000005.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/483/projeto_de_lei_003_000005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Especial por Anulação de dotações, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/484/projeto_de_lei_004_000006.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/484/projeto_de_lei_004_000006.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Abrir Crédito Adicional Especial por Superávit financeiro e dá Outras Providências.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/485/projeto_de_lei_005_000007.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/485/projeto_de_lei_005_000007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Suplementar Especial por Excesso de Arrecadação (Operação de Crédito), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/486/projeto_de_lei_006_000008.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/486/projeto_de_lei_006_000008.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/488/projeto_de_lei-007_000010.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/488/projeto_de_lei-007_000010.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de Arrecadação (Emenda Parlamentar), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras Providências.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/489/projeto_de_lei-008_000011.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/489/projeto_de_lei-008_000011.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/490/projeto_de_lei-009_000012.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/490/projeto_de_lei-009_000012.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/491/projeto_de_lei-010_000013.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/491/projeto_de_lei-010_000013.pdf</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/492/projeto_de_lei-011_000014.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/492/projeto_de_lei-011_000014.pdf</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/493/projeto_de_lei-012_000015.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/493/projeto_de_lei-012_000015.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/494/projeto_de_lei-013_000016.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/494/projeto_de_lei-013_000016.pdf</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/495/projeto_de_lei-014_000017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/495/projeto_de_lei-014_000017.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/496/projeto_de_lei-015_000018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/496/projeto_de_lei-015_000018.pdf</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/497/projeto_de_lei-016_000019.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/497/projeto_de_lei-016_000019.pdf</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/498/projeto_de_lei-017_000020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/498/projeto_de_lei-017_000020.pdf</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/499/projeto_de_lei-018_000021.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/499/projeto_de_lei-018_000021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Superávit Financeiro e dá Outras Providências.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/500/projeto_de_lei-019_000022.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/500/projeto_de_lei-019_000022.pdf</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/501/projeto_de_lei-020_000023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/501/projeto_de_lei-020_000023.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de Processo Seletivo Simplificado, visando a contratação por tempo determinado para atender à necessidade temporária e de excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/502/projeto_de_lei-021_000024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/502/projeto_de_lei-021_000024.pdf</t>
   </si>
   <si>
     <t>Estabelece o Índice de Revisão Geral no subsídio do Prefeito, Vice-Prefeito e Secretários Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/503/projeto_de_lei-022_000025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/503/projeto_de_lei-022_000025.pdf</t>
   </si>
   <si>
     <t>Estabelece o Índice de Revisão Geral na remuneração dos servidores do poder executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/504/projeto_de_lei-023_000026.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/504/projeto_de_lei-023_000026.pdf</t>
   </si>
   <si>
     <t>Atualiza o Piso Salarial para os Profissionais da Educação Básica Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/505/projeto_de_lei-024_000027.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/505/projeto_de_lei-024_000027.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal 695 de 2003, que trata do Regime Próprio de Previdência Social - RPPS do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/515/projeto_de_lei-025_000029.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/515/projeto_de_lei-025_000029.pdf</t>
   </si>
   <si>
     <t>Estabelece Índice de Revisão Geral dos Vereadores e Servidores do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Paulinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/506/projeto_de_lei-026_000028.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/506/projeto_de_lei-026_000028.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos com estampidos, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Canarana - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Gilmar Miranda</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/535/projeto_de_lei_027-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/535/projeto_de_lei_027-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implantação do Programa de Estágio Profissional no âmbito da Câmara Municipal de Canarana, Mato Grosso.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/564/projeto028.2020_23032020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/564/projeto028.2020_23032020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo do Município de Canarana, Estado do Mato Grosso a filiar-se a União das Câmaras Municipais do Estado do Mato Grosso – UCMMAT, e dá outras providências.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/553/projeto029.2020_16032020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/553/projeto029.2020_16032020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial por anulação de dotações e dá outras providências.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Jerê</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/587/projeto_de_lei_030.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/587/projeto_de_lei_030.2020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores e Presidente da Câmara para a 10º Legislatura a iniciar em 01/01/2021.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/575/projeto_de_lei_031.2020_000016.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/575/projeto_de_lei_031.2020_000016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para firmar convênio com o Município de Ribeirão Cascalheira para a oferta de curso técnico subsequente em Desenvolvimento Infantil em EAD, por intermédio do Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso - IFMT.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/576/projeto_de_lei_032.2020_000017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/576/projeto_de_lei_032.2020_000017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir crédito adicional suplementar por superávit financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/585/projeto_de_lei_033.2020_000065.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/585/projeto_de_lei_033.2020_000065.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária Anual de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/586/projeto_de_lei_034.2020_000066.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/586/projeto_de_lei_034.2020_000066.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Poder Executivo PRORROGAR a vigência dos Convênios autorizados pelas Leis Municipais: Lei nº 1.421 de 22 de fevereiro de 2019, Lei 1.431 de 27 de março de 2019 e Lei 1.436 de 27 de março de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/608/projeto_de_lei_1_15052020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/608/projeto_de_lei_1_15052020.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Canarana, através do poder executivo, a celebrar convênio de cooperação com o município de Água Boa, estado de Mato Grosso, para o fim de estabelecer uma colaboração federativa na organização, regulação, fiscalização e prestação dos serviços públicos municipais, de disposição final de resíduos sólidos urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/609/projeto_de_lei_no36.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/609/projeto_de_lei_no36.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Anulação de Dotações e dá Outras Providências.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/610/projeto_de_lei_no_37.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/610/projeto_de_lei_no_37.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Anulação de dotações, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Manu</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/622/projeto_de_lei_38-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/622/projeto_de_lei_38-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 11, da Lei Municipal nº 840, de 05 de maio de 2008, que dispõe sobre o Parcelamento do Solo Urbano do Município de Canarana/MT e dá outras providências.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/693/projeto_de_lei_39-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/693/projeto_de_lei_39-2020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores e do Presidente da Câmara Municipal de Canarana.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/694/projeto_de_lei_40-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/694/projeto_de_lei_40-2020.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio mensal do Prefeito, vice-prefeito e secretários municipais, e fixa remuneração de férias do Prefeito e férias e décimo terceiro dos Secretários Municipais do Município de Canarana - MT e dá outras providências.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/856/projeto_de_lei_041.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/856/projeto_de_lei_041.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Portal de Transparência: COVID-19, em página exclusiva no sítio eletrônico oficial do município para disponibilização de todos os valores e recursos arrecadados e a sua devida destinação, ao enfrentamento da pandemia do Coronavírus e dispõe sobre o REMUME.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/857/reavaliacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/857/reavaliacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reavaliação Atuarial/2020 e altera as alíquotas de contribuição previdenciária devidas pelos Segurados e pelo Ente, ao Regime Próprio de Previdência Social - RPPS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/858/abertura_de_credito.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/858/abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Anulação de dotações, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/859/excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/859/excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/860/patrolamento.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/860/patrolamento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar os serviços de patrolamento na Rodovia Estadual MT 020, e dá outras providências.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/861/altera_lei_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/861/altera_lei_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 751/2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1043/dispoe_sobre_autorizacao_de_concessao_de_direito_real_de_uso_de_uma_area_de_16m2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1043/dispoe_sobre_autorizacao_de_concessao_de_direito_real_de_uso_de_uma_area_de_16m2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de Concessão de direito real de uso de uma área de 16m², localizada no bairro Hípica, para implantação de uma estação pressurizadora de água, e dá outras providências.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1044/projeto_de_lei_-_alteracao_da_lei_no_1.436-2019_-_conseg.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1044/projeto_de_lei_-_alteracao_da_lei_no_1.436-2019_-_conseg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Parágrafo Único do art. 1º da Lei Municipal nº 1.436/2019 e dá outras providencias.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1071/dispoe_sobre_bonificacao_extraordinaria_de_enfrentamento_ao_covid-19.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1071/dispoe_sobre_bonificacao_extraordinaria_de_enfrentamento_ao_covid-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre bonificação extraordinária de enfrentamento ao COVID-19 aos profissionais da saúde atuantes em todas as Unidades de Saúde do município de Canarana e dá outras providências.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1072/dispoe_sobre_alteracoes_de_diversos_dispositivos_da_lei_municipal_n.o_1.114.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1072/dispoe_sobre_alteracoes_de_diversos_dispositivos_da_lei_municipal_n.o_1.114.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações de diversos dispositivos da Lei Municipal nº 1.114 de 2013, que trata dos benefícios eventuais, e dá outras providências.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1073/autoriza_o_executivo_municipal_a_abrir_credito_suplementar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1073/autoriza_o_executivo_municipal_a_abrir_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1074/autoriza_o_poder_executivo_abrir_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1074/autoriza_o_poder_executivo_abrir_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1075/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1075/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional suplementar por excesso de arrecadação ( Repasse Fundo a Fundo – SUS), com base nos artigos 42 e 43 da Lei 4.320/64  e Art. 167, inciso V e VI, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1085/projeto_de_lei__001169.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1085/projeto_de_lei__001169.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Canarana - MT, para o exercício de 2021.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1090/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_convenio_400.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1090/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_convenio_400.00000.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1091/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_convenio_76.80998.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1091/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_convenio_76.80998.pdf</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1092/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_convenio_2.500.00000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1092/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_convenio_2.500.00000.pdf</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1093/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_convenio_339.000000.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1093/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_convenio_339.000000.pdf</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1122/projeto_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1122/projeto_.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1183/projeto_de_lei_autoriza_o_poder_executivo_abrir_credito__adicional_suplementar_por_excesso_de_arrecadacao_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1183/projeto_de_lei_autoriza_o_poder_executivo_abrir_credito__adicional_suplementar_por_excesso_de_arrecadacao_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Abrir Crédito  Adicional Suplementar por Excesso de Arrecadação e dá Outras Providências.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_autoriza_o_poder_executivo_a_realizar_os_servicos_de_patrolamento_na_rodovia_estadual_mt_020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_autoriza_o_poder_executivo_a_realizar_os_servicos_de_patrolamento_na_rodovia_estadual_mt_020.pdf</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1206/projeto_de_lei_autoriza_a_realizacao_de_processo_seletivo_simplificado.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1206/projeto_de_lei_autoriza_a_realizacao_de_processo_seletivo_simplificado.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, visando contratação por tempo determinado para atender à necessidade temporária e de excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1212/projeto_de_lei_excesso_de_arecadacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1212/projeto_de_lei_excesso_de_arecadacao.pdf</t>
   </si>
   <si>
     <t>“Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências”.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1213/projeto_de_leiautoriza_o_poder_executivo_abrir_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1213/projeto_de_leiautoriza_o_poder_executivo_abrir_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá Outras Providências.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1214/projeto_de_lei_credito_suplementar.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1214/projeto_de_lei_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1215/pl_66.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1215/pl_66.2020.pdf</t>
   </si>
   <si>
     <t>Determina a nomeação exclusiva de servidores efetivos do ente promovente do certame para as comissões de licitação, pregoeiro e equipe de apoio. Bem como, a qualificação técnica contínua e específica dos nomeados.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/507/projeto_de_decreto_01_000047.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/507/projeto_de_decreto_01_000047.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Canaranense.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1208/projeto_de_decreto_legislativo_no_02-2020_cidadao_benemerito_000035.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1208/projeto_de_decreto_legislativo_no_02-2020_cidadao_benemerito_000035.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão(ã) Benemérito(a) de Canarana.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/519/projeto_de_resolucao_001_000028.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/519/projeto_de_resolucao_001_000028.pdf</t>
   </si>
   <si>
     <t>Estabelece Índice de Revisão Geral do Auxílio Alimentação dos Servidores da Câmara Municipal de Canarana - MT.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/520/projeto_de_resolucao_002_000029.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/520/projeto_de_resolucao_002_000029.pdf</t>
   </si>
   <si>
     <t>Declara inservíveis e queimados os Bens Móveis do Patrimônio do Poder Legislativo, abaixo relacionados.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/540/projeto_de_resolucao_03.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/540/projeto_de_resolucao_03.pdf</t>
   </si>
   <si>
     <t>Transfere data de Sessão Ordinária.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/578/projeto_de_resolucao_004.2020_000023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/578/projeto_de_resolucao_004.2020_000023.pdf</t>
   </si>
   <si>
     <t>Altera horário das Sessões Ordinárias da Câmara de Canarana/MT.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/605/projeto_de_resolucao_005.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/605/projeto_de_resolucao_005.2020.pdf</t>
   </si>
   <si>
     <t>Declara inservíveis os Bens Móveis do Patrimônio do Poder Legislativo, Abaixo Relacionados.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1076/projeto_de_resolucao_06.2020_14082020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1076/projeto_de_resolucao_06.2020_14082020.pdf</t>
   </si>
   <si>
     <t>Declara inservíveis e quebrados os Bens Móveis do Patrimônio do Poder Legislativo, Abaixo Relacionados.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1197/projeto_de_resolucao_007.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1197/projeto_de_resolucao_007.2020.pdf</t>
   </si>
   <si>
     <t>Institui o processo legislativo eletrônico e regulamenta o uso das ferramentas tecnológicas no âmbito da Câmara Municipal de Canarana – MT.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/516/requerimento_01_000051.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/516/requerimento_01_000051.pdf</t>
   </si>
   <si>
     <t>A entrega, seja impresso ou por meio digital, da cópia integral de cada processo que esteja pendente de pagamento.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>Rafael Govari, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/517/requerimento-02_000033.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/517/requerimento-02_000033.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, com amparo no Regimento Interno, artigo 205, requerem na forma regimental, e ouvida o Plenário, para que seja votado nesta Sessão o Projeto de Decreto Legislativo nº 001/2020 que Concede Título de Cidadão Canaranense.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/518/requerimento-03_000034.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/518/requerimento-03_000034.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada uma Audiência Pública no dia 13 de fevereiro as 19h30min. para discutir sobre o Projeto nº 065/2019 de 13 de novembro de 2019 que trata de "Autoriza ao Poder Executivo Municipal a proceder à permuta de áreas de terras rurais para fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/528/requerimento_04.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/528/requerimento_04.pdf</t>
   </si>
   <si>
     <t>A Empresa Águas Canarana conserte as instalações ou troque lâmpadas dos postes colocados pela empresa na academia livre, do canteiro central na Av. Goiás ao lado do poço de captação artesiano.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/529/requerimento_05.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/529/requerimento_05.pdf</t>
   </si>
   <si>
     <t>A Sessão do dia 20 de abril seja antecipada para o dia 13.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/530/requerimento_06.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/530/requerimento_06.pdf</t>
   </si>
   <si>
     <t>De acordo com o Artigo 226 do Regimento Interno, peço Pedido de Vista ao Projeto de Lei nº 024 de 30 de janeiro de 2020, que trata do Regime Próprio de Previdência Social.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>Moacir</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/531/requerimento_07.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/531/requerimento_07.pdf</t>
   </si>
   <si>
     <t>Seja disponibilizado a lista contendo todos os cursos realizados pelos servidores da Câmara Municipal durante a gestão do atual presidente com os relatórios de viagens, certificados e diárias dos cursos em anexo.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/532/requerimento_08.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/532/requerimento_08.pdf</t>
   </si>
   <si>
     <t>Seja colocado em votação o Projeto de Lei 065/2019 na próxima Sessão Ordinária.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/533/requerimento_09.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/533/requerimento_09.pdf</t>
   </si>
   <si>
     <t>Pedido de Vista ao Projeto nº 026/2020 que proíbe a queima e soltura de fogos de estampidos.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>Manu, Moacir, Paulinho, Rafael Govari, Robson Wainer, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/534/requerimento_10.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/534/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Pedido de vista dos Projetos nº 021 e 025. Que estabelecem os índices de Revisão Geral dos Prefeito, Vice-prefeito e Secretários. E que estabelece o índice de Revisão Geral dos Vereadores e Servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>Dile</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/541/requerimento-11_000083.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/541/requerimento-11_000083.pdf</t>
   </si>
   <si>
     <t>Peço adiamento no prazo de três Sessões Ordinárias da votação do Projeto nº 065/2019. Para que seja feita nova avaliação nos valores das áreas, pois entende-se que o preço de uma está muito abaixo e o da outra está muito acima do valor real.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/</t>
+    <t>http://sapl.canarana.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja criada uma Comissão de Avaliação quanto as normas e leis que disponham sobre a abertura de novos loteamentos em Canarana, para posterior apresentação e alterações de melhorias nas Leis já existentes.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>Jerê, Gilmar Miranda, Manu, Moacir, Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/695/requerimento_013.2020_16062020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/695/requerimento_013.2020_16062020.pdf</t>
   </si>
   <si>
     <t>Para que seja concedido urgência especial ao Projeto de Emenda a Lei Orgânica nº 002/2020.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1030/requerimento_14-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1030/requerimento_14-2020.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado relatório com planilha e/ou fichário de controle constando nomes de todos os pacientes cujos exames foram autorizados por esta Secretaria, na Clínica da Família e demais laboratórios particulares entre os meses de junho e julho de 2020.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1031/requerimento_15-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1031/requerimento_15-2020.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado as planilhas com valores distintos de cada obra, como: ciclovia, calçadas, iluminação, sinalização e semáforo. Considerando os projetos/atividades nºs 1.038, 1.040 e 2.060, aprovados no Projeto de Lei nº 005/2020, que originou a Lei Municipal nº 1.478 de 21 de janeiro de 2020.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>Dile, Gilmar Miranda, Jerê, Manu, Miro, Moacir, Paulinho, Pedrinho, Rafael Govari, Robson Wainer, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1077/requerimento_16.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1077/requerimento_16.2020.pdf</t>
   </si>
   <si>
     <t>Para que seja votado em regime de urgência o Projeto de Lei nº 49/2020.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1078/requerimento_17.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1078/requerimento_17.2020.pdf</t>
   </si>
   <si>
     <t>Para que seja votado em regime de urgência o Projeto de Lei nº 51/2020.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1079/requerimento_18.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1079/requerimento_18.2020.pdf</t>
   </si>
   <si>
     <t>Para que seja incluído na Ordem do Dia o Projeto de Lei nº 47/2020.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1200/requerimento_no_19-2020_vereador_claudir.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1200/requerimento_no_19-2020_vereador_claudir.pdf</t>
   </si>
   <si>
     <t>A Empresa Energisa, dê uma explicação do motivo das quedas de energia nas fazendas e o porquê da demora nas religações das mesmas.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1211/requerimento_no_20-2020_vereador_gilmar_000047.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1211/requerimento_no_20-2020_vereador_gilmar_000047.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado para esta Casa de Leis o relatório contábil com os valores investidos, gastos e empregados na educação do município até o mês de novembro.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1216/requerimento_21.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1216/requerimento_21.2020.pdf</t>
   </si>
   <si>
     <t>Que seja empregado meios para antecipar as adequações necessárias ao funcionamento das escolas e atividades letivas com o máximo de segurança para os alunos e servidores.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/512/indicacao_01_000035.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/512/indicacao_01_000035.pdf</t>
   </si>
   <si>
     <t>Para que seja arrumado o parquinho, quadra de areia do bairro Sete de Setembro e instalado Academia ao Ar Livre na Avenida Sete de Setembro.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/513/indicacao_02_000036.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/513/indicacao_02_000036.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a limpeza do Cemitério Municipal.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>Miro</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/514/indicacao_03_000037.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/514/indicacao_03_000037.pdf</t>
   </si>
   <si>
     <t>Para que seja feito reparos nas estradas até a ponte do rio Culuene.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/523/indicacao_04.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/523/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Para que seja feito reforma nos aparelhos de ginástica da academia Pública Municipal.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/524/indicacao_05.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/524/indicacao_05.pdf</t>
   </si>
   <si>
     <t>Para que seja consertada a cobertura do Estádio Edemar Parzianello, se possível colocar manta térmica no telhado._x000D_
 Para que sejam arrumados os campos de futebol do Garapu, Culuene e Ouro Verde._x000D_
 Para que seja feito reforma no Ginásio de Esporte do Bairro Nova Canarana e Pedro Cancian.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/525/indicacao_06.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/525/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Para que seja feita cobertura nas arquibancadas e dos bancos de reserva do Estádio Municipal Elídio Corbari._x000D_
 Para que sejam implantadas cabine para transmitir os jogos municipais no Estádio Elídio Corbari._x000D_
 Para que seja feita a aquisição de um trator para cortar a grama do Estádio Elídio Corbari e demais estádios.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/526/indicacao_07.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/526/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um Monumento a Bíblia na rotatória das Avenidas Mato Grosso e Sete de Setembro (Acesso a MT 020).</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/527/indicacao_08.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/527/indicacao_08.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a limpeza de entulhos, lixos, galhadas nos bairros Morada do Sol, Jardim Tropical II, canteiros e laterais da Av. Brasília, assim como agilizar notificações e infrações aos inúmeros terrenos com presença de matagal.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/542/indicacao-09.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/542/indicacao-09.pdf</t>
   </si>
   <si>
     <t>Para que sejam trocadas as lâmpadas (Iluminação Pública) da Rua Bela Vista de Goiás no Bairro Nova Canarana.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/543/indicacao-10.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/543/indicacao-10.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado uma cobertura nos pilares do PSF Pioneiros, para abrigar as pessoas no período de chuva.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/544/indicacao-11.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/544/indicacao-11.pdf</t>
   </si>
   <si>
     <t>Aos Deputados Estaduais Ondanir Bortolini (Nininho) e José Eugênio de Paiva (Dr. Eugênio). Para que o nobre Deputado interceda junto a SINFRA e ao governador do Estado pelo asfaltamento da Mt 326 que liga a BR 158  (Auto Posto Rei da Estrada) a cidade de Nova Nazaré.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/545/indicacao-12.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/545/indicacao-12.pdf</t>
   </si>
   <si>
     <t>Para que o poder executivo utilize a parcela adicional da AFC - Assistência Financeira Complementar, recebida no último trimestre do ano, para que seja rateado o valor entre todos os Agentes Comunitários de Saúde e Endemias ativos e cadastrados no município. Conforme Portaria nº 1.024, de 21 de julho de 2015 e a NOTA INFORMATIVA nº 3/2019 - COGPAB/DAB/SAS/MS ambas do Ministério da Saúde.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/546/indicacao-13.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/546/indicacao-13.pdf</t>
   </si>
   <si>
     <t>Para que seja feito tapa buracos na Rua Guarita esquina com a Rua Planalto.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/547/indicacao-14.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/547/indicacao-14.pdf</t>
   </si>
   <si>
     <t>Fazer reparos nas estradas do Assentamento Guatapará.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/554/indicacao15_16032020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/554/indicacao15_16032020.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a reforma no parquinho da EMEB Serra Dourada, na localidade de Serra Dourada.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/555/indicacao16_16032020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/555/indicacao16_16032020.pdf</t>
   </si>
   <si>
     <t>Para que seja feita aquisição de uma UTI móvel, considerando sua necessidade e considerando que através do nosso compromisso e solicitação conseguimos R$ 300.000,00 com Senador Jayme Campos e R$ 150.000,00 com Deputado Federal José Medeiros para custeio da saúde e esse recurso dará folga nas despesas oportunizando folga financeira no caixa do executivo.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/556/indicacao17_16032020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/556/indicacao17_16032020.pdf</t>
   </si>
   <si>
     <t>Para que sejam colocadas lâmpadas nos postes da Comunidade da Matinha, devido a maioria das lâmpadas estarem queimadas a meses.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/557/indicacao18_16032020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/557/indicacao18_16032020.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a reforma da cobertura da entrada, seja instalada as pias dos banheiros, e seja feito a drenagem da água que empossa em frente ao bebedouro na EMEB Nova Era.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/558/indicacao19_16032020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/558/indicacao19_16032020.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento na rua Iucumã, Bairro Nova Canarana, onde ainda não tem asfalto.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/590/indicacao_020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/590/indicacao_020.pdf</t>
   </si>
   <si>
     <t>Para que seja instalada na localidade do Garapu II uma academia ao ar livre, para que os moradores daquela localidade possam usufruir destes aparelhos e sejam incentivados a aumentar a prática de exercícios físicos, proporcionando uma melhor qualidade de vida para os moradores daquela localidade.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/589/indicacao_021-2020_000003.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/589/indicacao_021-2020_000003.pdf</t>
   </si>
   <si>
     <t>Para que seja feito lombadas nas duas vias da Avenida Mato Grosso, próximo a rotatória com a Avenida Santa Catarina, assim haverá redução obrigatória de velocidade, evitando acidentes.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/591/indicacao_022-2020_000004.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/591/indicacao_022-2020_000004.pdf</t>
   </si>
   <si>
     <t>Para que seja aparada a grama do canteiro da Avenida Paraná entre as ruas Santo Ângelo e Três de Maio.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/592/indicacao_023.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/592/indicacao_023.pdf</t>
   </si>
   <si>
     <t>Para que o caminhão pipa molhe as ruas da comunidade de Serra Dourada.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>Rafael Govari, Dile, Jerê, Manu, Miro, Moacir, Paulinho, Pedrinho, Robson Wainer, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/593/indicacao_024.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/593/indicacao_024.pdf</t>
   </si>
   <si>
     <t>•	 Para que o excelentíssimo senador da República Jaime Campos (DEM), destine recursos de emenda parlamentar para a construção de uma Delegacia de Polícia Judiciária Civil na cidade de Canarana-MT._x000D_
 •	O atual prédio da Delegacia tem mais de 30 anos e é inadequado. Além disso, funciona em anexo à Cadeia Pública. As fossas da Cadeia Pública ficam na entrada da Delegacia. O local é tão precário que não caberia nem sequer uma reforma._x000D_
 •	Há cinco anos, os policiais civis de Canarana apreenderam 3,2 milhões de reais em espécie, sendo que nada desse recurso retornou para a Delegacia local para algum investimento em infraestrutura._x000D_
 •	A Prefeitura Municipal já se comprometeu em doar o terreno e o Governo do Estado está produzindo o projeto do novo prédio. Através de emenda Estadual, iremos conseguir recurso para equipar o novo prédio, mas precisamos de recurso para construir a nova sede.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/594/indicacao_025.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/594/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Para que sua excelência disponibilize equipamento para benefício na Saúde de nosso Município de Canarana/MT, sendo um sistema completo de Videolaparoscopia, torre com: Videolaparoscopia, Fonte de Luz, Insuflador, Cabo de Ótica, Trocares, Monitor HD, Caixa com Pinças de Laparoscopia (Maryland, Grasper, Pinças de Pressão, Trocateres Permanentes - 2 de 10mm e 6 de 5mm).</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>Soni, Dile, Jerê, Manu, Miro, Moacir, Paulinho, Pedrinho, Rafael Govari, Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/595/indicacao_026.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/595/indicacao_026.pdf</t>
   </si>
   <si>
     <t>•	 Para que o excelentíssimo deputado inclua as pontes de madeira abaixo relacionadas no Programa Estadual de Substituição de Pontes de Madeiras por Pontes de Concretos, as quais são: _x000D_
 •	Ponte sobre o Rio Tanguro na MT 020._x000D_
 •	Ponte sobre o Rio Bonito na MT 427 (Canarana/Gaúcha do Norte)._x000D_
 •	Ponta sobre o Córrego do Frederico na MT 427 (Canarana/Gaúcha do Norte)._x000D_
 •	Córrego do Ouro na MT 414._x000D_
 •	Córrego Lírio Branco na MT 110._x000D_
 •	Córrego do Cervo na MT 109._x000D_
 •	Rio Tangurinho na MT 020._x000D_
 •	Córrego Ferrão na RM 06._x000D_
 •	Córrego do Ouro na Rodovia RM 08._x000D_
 •	Córrego Bichinho na RM 08.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/596/indicacao_027.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/596/indicacao_027.pdf</t>
   </si>
   <si>
     <t>Para que os mesmos destinem partes de suas emendas parlamentares para aquisição de máquinas (moto niveladora/ patrola e retroescavadeira) para o Município de Canarana._x000D_
 •	Como é de conhecimento dos senhores, Canarana é um dos maiores produtores de soja no estado de Mato Grosso tendo maquinário insuficiente para manutenção de seus mais de dois mil km de estradas estaduais e municipais em seu território. .</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/597/indicacao_028.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/597/indicacao_028.pdf</t>
   </si>
   <si>
     <t>•Para que a Prefeitura Municipal faça os Projetos para a implantação de pavimentação asfáltica na Rodovia MT 110 (5 km) e na MT 109 (5 km) e Avenida Sete de Setembro saída para o Garapu até as proximidades do armazém da Sinagro.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>Gilmar Miranda, Miro</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/598/indicacao_029.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/598/indicacao_029.pdf</t>
   </si>
   <si>
     <t>•Para que seja feito o patrolamento da estrada do Assentamento Guatapará.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/599/indicacao_030.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/599/indicacao_030.pdf</t>
   </si>
   <si>
     <t>• Para que seja colocado na obra do laboratório municipal as chapas de aço parafusadas no madeiramento com objetivo de reforçar a estrutura da cobertura do prédio, e fazer celamento das telhas visando evitar infiltrações.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>Para que sejam molhadas as ruas da comunidade do Garapu.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>Para que seja feito limpeza nas avenidas do Distrito de Serra Dourada e cascalhamento em alguns pontos específicos das ruas daquela localidade.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>Para que sejam arrumadas todas as estradas do Assentamento Guatapará.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>Para que seja arrumada a estrada sentido Terceira Agrovila dando a volta pela fazenda Água Limpa saindo na estrada que dá acesso a Serra Dourada.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>Para que seja mantido caminhão pipa molhando diariamente os bairros Morada do Sol e Tropical II durante a estiagem até que se consolide a pavimentação asfáltica.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/612/indicacao_36-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/612/indicacao_36-2020.pdf</t>
   </si>
   <si>
     <t>Para que sejam substituídos todos os redutores de velocidade por quebra-molas na MT 326 e incluído a construção de quebra-molas em frente à entrada do Loteamento Alto do Cerrado.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/613/indicacao_37-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/613/indicacao_37-2020.pdf</t>
   </si>
   <si>
     <t>Ao Senador Wellington Fagundes, para que o nobre Senador interceda junto ao DNIT para asfaltamento da travessia urbana do distrito de Serra Dourada localizado as margens da BR - 158, município de Canarana/MT.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/614/indicacao_38-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/614/indicacao_38-2020.pdf</t>
   </si>
   <si>
     <t>Aos Deputados: Dr. Eugênio, Nininho, Sebastião Rezende, Dr. Claudinei, Elizeu Nascimento e Janaina Riva, para que os nobres Deputados disponibilizem emendas parlamentares para equipar o futuro prédio da DEPOL de Canarana. O recurso necessário é de cerca de R$ 500.000,00. O Senador Jayme Campos disponibilizará o recurso para construção, o município doará o terreno e o Governo do Estado cederá o projeto executivo.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/619/indicacao_39.2020_01062020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/619/indicacao_39.2020_01062020.pdf</t>
   </si>
   <si>
     <t>Para que os computadores que estão sendo baixados no Patrimônio do Poder Legislativo sejam destinados para a Universidade Aberta do Brasil - UAB, polo Canarana.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/620/indicacao_40.2020_01062020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/620/indicacao_40.2020_01062020.pdf</t>
   </si>
   <si>
     <t>Para que o caminhão pipa molhe a rua Campina Grande onde não tem asfalto e no final da avenida Mato Grosso, próximo ao aeroporto municipal.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/621/indicacao_41.2020_01062020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/621/indicacao_41.2020_01062020.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado uma persiana na porta e um ar condicionado na recepção do PSF onde está sendo feito atendimento sobre o COVID-19, além de uma tenda em frente a este PSF.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/862/indicacao_042.2020_03072020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/862/indicacao_042.2020_03072020.pdf</t>
   </si>
   <si>
     <t>Criar e implementar adicional remuneratório para prestigiar assiduidade, comprometimento, empenho dos servidores que estão na linha de frente do combate ao coronavírus, observada a necessidade, disponibilidade e conveniência.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/863/indicacao_043.2020_03072020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/863/indicacao_043.2020_03072020.pdf</t>
   </si>
   <si>
     <t>Prorrogue a validade das licenças, alvarás, ou seja, todas as medidas necessárias ao funcionamento da atividade produtiva e econômica local.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/864/indicacao_044.2020_03072020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/864/indicacao_044.2020_03072020.pdf</t>
   </si>
   <si>
     <t>Para que adie o vencimento do IPTU.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1033/indicacao_45-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1033/indicacao_45-2020.pdf</t>
   </si>
   <si>
     <t>Para que o executivo amplie até 31 de dezembro o desconto para o pagamento do IPTU 2020.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1034/indicacao_46-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1034/indicacao_46-2020.pdf</t>
   </si>
   <si>
     <t>Considerando a baixa da Geladeira com nº de patrimônio 1096, ante a devolução à prefeitura, para que seja disponibilizado ao laboratório de coleta e análises do Hospital Municipal.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1035/indicacao_47-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1035/indicacao_47-2020.pdf</t>
   </si>
   <si>
     <t>Considerando que, em caso de suspeita de contaminação pelo coronavírus as pessoas são colocadas em isolamento, bem como, levando em conta o aspecto emocional e psicológico dos pacientes. Solicito que não meça esforços para retornar o resultado dos testes aos pacientes, mesmo nos casos negativos, com no máximo 12 horas após o resultado do exame estar pronto. Visando assim, tranquilizar os pacientes e seus familiares.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1036/indicacao_48.2020_04082020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1036/indicacao_48.2020_04082020.pdf</t>
   </si>
   <si>
     <t>Para que se faça meio fio na Avenida Santa Catarina com a Mondaí e Palmitinho, nos canteiros.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1038/indicacao_49.2020_04082020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1038/indicacao_49.2020_04082020.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra mola na Avenida Goiás 538.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1039/indicacao_50.2020_04082020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1039/indicacao_50.2020_04082020.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra mola na Avenida Rio Grande do Sul, próximo ao Coma Bem, nos dois lados.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1040/indicacao_51.2020_04082020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1040/indicacao_51.2020_04082020.pdf</t>
   </si>
   <si>
     <t>Para que se restrinja o atendimento ao público na Câmara Municipal, como forma de prevenção dos riscos de disseminação da COVID-19.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1046/indicacao_52.2020_04082020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1046/indicacao_52.2020_04082020.pdf</t>
   </si>
   <si>
     <t>Para que seja prorrogado o prazo das certidões municipais das empresas que contratam com o poder público, a exemplo dos entes Federais, possibilitando assim que mais empresários contrate com a administração.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1047/indicacao_53.2020_04082020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1047/indicacao_53.2020_04082020.pdf</t>
   </si>
   <si>
     <t>Em atenção ao projeto da construção do novo prédio da Escola Estadual 31 de Março, para que o Executivo, considerando a possível prorrogação das aulas presenciais, entregue a obra com calçamento, reforma do muro e da quadra poliesportiva.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1066/indicacao_54.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1066/indicacao_54.2020.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas em frente ao posto Pérola.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1067/indicacao_55.2020_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1067/indicacao_55.2020_.pdf</t>
   </si>
   <si>
     <t>Para que seja escrito o nome do Ginásio Edemar Parzianello na fachada do mesmo e também Secretaria de Esporte no local onde a mesma está instalada.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1068/indicacao_56.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1068/indicacao_56.2020.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a pintura e cobertura (pelo menos em dois lados) das arquibancadas e a construção dos bancos de reservas no Estádio Municipal Elídio Corbari.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1069/indicacao_57.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1069/indicacao_57.2020.pdf</t>
   </si>
   <si>
     <t>Para que seja feito limpeza de todos os campos de futebol municipais e escolinhas municipais e particulares.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1070/indicacao_58.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1070/indicacao_58.2020.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a reforma dos quadros dos times campeões os quais estão fixados na parede da arquibancada do Estádio Municipal Elídio Corbari e colocar o quadro do Clube Ouro Verde que foi campeão em 2019.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>Paulinho, Manu, Moacir, Rafael Govari, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1095/inidcacao_59.2020_16112020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1095/inidcacao_59.2020_16112020.pdf</t>
   </si>
   <si>
     <t>Para que seja feita uma travessia na Avenida Mato Grosso ligando a Rua Carazinho a Avenida Tocantins, facilitando o acesso ao Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>Manu, Moacir, Pedrinho, Rafael Govari, Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1096/inidcacao_60.2020_16112020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1096/inidcacao_60.2020_16112020.pdf</t>
   </si>
   <si>
     <t>Para que seja isolada aos domingos a rua Miraguaí em frente a Prefeitura Municipal e a praça Sigfried Roewer para que os munícipes possam andar de patins com segurança, sendo esta rua adequada para prática deste esporte.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1097/inidcacao_61.2020_16112020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1097/inidcacao_61.2020_16112020.pdf</t>
   </si>
   <si>
     <t>Para que seja arrumada a estrada que da acesso a Chácara Elétrica Padrão.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1184/inidcacao_62.2020_16112020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1184/inidcacao_62.2020_16112020.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas ou faixa elevada em frete a Escola Coronel Vanick no Culuene.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1185/inidcacao_63.2020_16112020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1185/inidcacao_63.2020_16112020.pdf</t>
   </si>
   <si>
     <t>Para que o deputado Dr. Leonardo destine uma ambulância para o município de Canarana.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1196/inidcacao_64.2020_16112020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1196/inidcacao_64.2020_16112020.pdf</t>
   </si>
   <si>
     <t>A ser encaminhada a empresa Rivoli, que está construindo as pontes de concreto na MT 020:  Para que esta empresa realize a sinalização adequada em cada lado das pontes com distâncias maiores de avisos, exemplo 1 km, 500 m. Também que seja feita a recuperação no aterro do Canastra I, local que está sendo usado para desvio do trânsito. O desvio está com baixa qualidade e a tendência é desmoronar com as chuvas que estão por vir. É preciso que os serviços sejam executados com a máxima urgência possível.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1198/inidcacao_65.2020_16112020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1198/inidcacao_65.2020_16112020.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas nas duas mãos da Avenida Goiás próximo da Casa Mortuária, e na Rua Desimigrado no bairro Jardim Tropical.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1199/inidcacao_66.2020_16112020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1199/inidcacao_66.2020_16112020.pdf</t>
   </si>
   <si>
     <t>•Para que seja feito reparos no asfalto da Rua Perimetral, em frente a Panificadora Vitória no Bairro União.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1202/inidcacao_67.2020_16112020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1202/inidcacao_67.2020_16112020.pdf</t>
   </si>
   <si>
     <t>•Para que o Semáforo seja liberado após as 20 horas, pois o movimento diminui bastante depois deste horário,</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1203/inidcacao_68.2020_16112020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1203/inidcacao_68.2020_16112020.pdf</t>
   </si>
   <si>
     <t>Para que seja feito o patrolamento na MT 020 do Culuene até o Couto.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1209/inidcacao_69.2020_16112020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1209/inidcacao_69.2020_16112020.pdf</t>
   </si>
   <si>
     <t>• Para que o Deputado Federal Neri Gueller destine ao município de Canarana o valor de um milhão e quinhentos mil reais para a construção de um centro de eventos no município de Canarana.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1210/indicacao_no70-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1210/indicacao_no70-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo, que promova acordo de cooperação técnica com a AUDICOM-MT, entidade representativa dos Auditores e Controladores Internos dos Municípios de Mato Grosso para acelerar o Plano de Ação.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1217/resolucao_no_71-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1217/resolucao_no_71-2020.pdf</t>
   </si>
   <si>
     <t>Para que sejam erguidas as caixas d'água e instalado o fornecimento de água no Assentamento Guatapará.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/508/mocao_01_000038.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/508/mocao_01_000038.pdf</t>
   </si>
   <si>
     <t>Ao Casal Marli Dunck Magni e Ivanor José Magni pela comemoração dos 40 anos de Matrimônio.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/509/mocao_02_000039.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/509/mocao_02_000039.pdf</t>
   </si>
   <si>
     <t>A Senhora Elenice Aparecida Sonza pelos 20 anos de trabalhos prestados para Educação em Canarana.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/510/mocao_03_000040.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/510/mocao_03_000040.pdf</t>
   </si>
   <si>
     <t>À Meta Assessoria pela realização do DINETEC 2020.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/511/mocao_04_000041.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/511/mocao_04_000041.pdf</t>
   </si>
   <si>
     <t>A todos os Policiais Militares da 5ª CIPM de Canarana pelos serviços prestados no ano de 2019.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/521/mocao_05_2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/521/mocao_05_2020.pdf</t>
   </si>
   <si>
     <t>Aplauso às Acadêmicas do Curso de Pedagogia da UAB - Universidade Aberta do Brasil: Elvira Guimarães, Lana Siqueira, Lucimar Aguiar, Maria Teresa Rockembach, Ohanna Queiroz Castilho, Zileuza Gonçalves, pela realização do Projeto PIBID - Brincando de Aprender, com revitalização da Biblioteca da EMEB Progresso e aproveitamento do espaço escolar com brinquedos recicláveis e pneus.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/522/mocao_06_2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/522/mocao_06_2020.pdf</t>
   </si>
   <si>
     <t>Aplauso a Senhora Marinês Bier Dalpizzol, pelo serviço prestado servindo refeições nos dias de campo, palestras e reuniões com os agrônomos e agricultores.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/548/mocao-07.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/548/mocao-07.pdf</t>
   </si>
   <si>
     <t>Pelo falecimento do Senhor Belmiro Kronbauer.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>Reconhecimento ao Senhor José Stefainski pelos 30 anos de serviço prestado na comunidade do Culuene.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/559/mocao09_16032020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/559/mocao09_16032020.pdf</t>
   </si>
   <si>
     <t>Moção De Aplauso :As atletas integrantes do Time feminino da Meta: _x000D_
 Milena Martins Pereira, Lorena Borges Martins, Bárbara da Silva Montel, Lorena Rodrigues Barros, Adelina Inacio Silva, Valéria Emily Lima Ribeiro e Vanderleia Sena Sousa e ao Treinador Elias Bernardes da Silva Pelo título do torneio de Futsal em Bom Jesus.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>Moção de Pesar a Família Biguelini pelo falecimento da Senhora Selita Biguelini.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>Moção de Pesar a Família do Senhor Francisco de Assis Nascimento pelo seu falecimento.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>Moção de Aplauso a todos os profissionais de saúde que estão a frente na luta contra o COVID-19.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>Dile, Manu, Moacir, Paulinho, Rafael Govari, Soni</t>
   </si>
   <si>
     <t>Moção de Pesar: A Família Kehl pelo falecimento do senhor Eleodoro Kehl.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/615/mocao_14-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/615/mocao_14-2020.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Schmidt pelo falecimento do Senhor Egídio Schmidt.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/618/mocao_15.2020_01062020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/618/mocao_15.2020_01062020.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso: Ao Sr. Robson gerente da Caixa Econômica local e equipe, pelo desempenho nos trabalhos e pelo respaldo e atenção às cobranças dos clientes, intermediados por essa casa legislativa.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/692/mocao_16-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/692/mocao_16-2020.pdf</t>
   </si>
   <si>
     <t>A Família do Senhor Aldecy de Souza Gonçalves pelo seu falecimento.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1032/mocao_17.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1032/mocao_17.2020.pdf</t>
   </si>
   <si>
     <t>Aplauso aos senhores Paulo Cézar Dendena e Fabiano Rezende Corrêa, pelos trabalhos realizados na Secretaria Municipal da Juventude, Esporte e Lazer.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1037/mocao_18.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1037/mocao_18.2020.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Senhora Oliva Possebom Pela inestimável contribuição com a saúde e vida de milhares de pessoas, mesmo quando vossa própria vida corria riscos e por inúmeras vezes se colocar no lugar dos outros. Que todos esses anos lhe sejam retribuídos com gratidão e bênçãos.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1041/mocao_19.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1041/mocao_19.2020.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso  A Professora Maria Lucia Knebe Pela essencial contribuição na formação e desenvolvimento intelectual de milhares de jovens, adolescentes e adultos, fazendo da matemática, um dos pilares para uma sociedade organizada, produtiva e justa. Que todos esses anos lhe sejam retribuídos com gratidão e bênçãos.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1045/mocao_20.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1045/mocao_20.2020.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso   ao Professor Nilton Antônio Ohland pelos serviços prestados à educação.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>Moacir, Dile, Jerê, Manu, Pedrinho, Rafael Govari, Robson Wainer, Soni</t>
   </si>
   <si>
     <t>Publicidade vedada em razão da Lei nº 9504/97 art. 73, VI, B.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer da Comissão</t>
   </si>
   <si>
     <t>CJR - Constituição Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1054/parecer_cjr_plc_004.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1054/parecer_cjr_plc_004.2020.pdf</t>
   </si>
   <si>
     <t>Parecer favorável - PLC 04/2020</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1055/parecer_cjr_pl_39.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1055/parecer_cjr_pl_39.2020.pdf</t>
   </si>
   <si>
     <t>Parecer favorável - PL 39/2020.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1056/parecer_cjr_pl_40.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1056/parecer_cjr_pl_40.2020.pdf</t>
   </si>
   <si>
     <t>Parecer favorável - PL 40/2020.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1057/parecer_cjr_pl_41.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1057/parecer_cjr_pl_41.2020.pdf</t>
   </si>
   <si>
     <t>Parecer favorável - PL 41/2020.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1058/parecer_cjr_pl_47.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1058/parecer_cjr_pl_47.2020.pdf</t>
   </si>
   <si>
     <t>Parecer favorável - PL 47/2020.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1059/parecer_cjr_pl_48.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1059/parecer_cjr_pl_48.2020.pdf</t>
   </si>
   <si>
     <t>Parecer favorável - PL 48/2020.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1060/parecer_cjr_pl_47.2019.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1060/parecer_cjr_pl_47.2019.pdf</t>
   </si>
   <si>
     <t>Parecer favorável - PL 47/2019.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>COF - Comissão de Orçamento e Finanças</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1061/ef_pl39.2020_13082020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1061/ef_pl39.2020_13082020.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável - PL 39/2020</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1062/ef_pl40.2020_13082020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1062/ef_pl40.2020_13082020.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável - PL 40/2020</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1063/ef_pl47.2020_13082020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1063/ef_pl47.2020_13082020.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável - PL 47/2020</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1064/ef_pl48.2020_13082020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1064/ef_pl48.2020_13082020.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável - PL 48/2020</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1080/parecer_cjr__pr_6.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1080/parecer_cjr__pr_6.2020.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PR 6/2020.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1081/parecer_cjr_pl_53.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1081/parecer_cjr_pl_53.2020.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 53/2020.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1082/parecer_cjr_pl_52.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1082/parecer_cjr_pl_52.2020.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 52/2020.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1083/parecer_cjr_pl_50.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1083/parecer_cjr_pl_50.2020.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 50/2020.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>CECSAPEL - Comissão de Educação, Cultura, Saúde, Assistência Social, Previdência, Esporte e Lazer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1084/pl_50.2020_comissao_ecsase__25082020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1084/pl_50.2020_comissao_ecsase__25082020.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 50/2020.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1086/parecer_ef_pl_50.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1086/parecer_ef_pl_50.2020.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao Projeto de Lei nº 50/2020.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1087/parecer_ef_pl_52.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1087/parecer_ef_pl_52.2020.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao Projeto de Lei nº 52/2020.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1088/parecer_ef_pl_53.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1088/parecer_ef_pl_53.2020.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao Projeto de Lei nº 53/2020.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1089/parecer_ef_pr_6.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1089/parecer_ef_pr_6.2020.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao Projeto de Resolução nº 6/2020.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1118/cjr_pl_54.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1118/cjr_pl_54.2020.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 54/2020.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1119/cjr_pl_56.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1119/cjr_pl_56.2020.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 56/2020.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1120/cjr_pl_57.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1120/cjr_pl_57.2020.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 57/2020.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1121/cjr_pl_58.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1121/cjr_pl_58.2020.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 58/2020.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1124/ef_pl56.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1124/ef_pl56.2020.pdf</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1125/ef_pl54.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1125/ef_pl54.2020.pdf</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1127/ef_pl57.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1127/ef_pl57.2020.pdf</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1128/ef_pl58.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1128/ef_pl58.2020.pdf</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1194/cjr_pl60.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1194/cjr_pl60.2020.pdf</t>
   </si>
   <si>
     <t>Parecer favorável PL 60/2020.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1195/ef_pl60.2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1195/ef_pl60.2020.pdf</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1204/cjr_pr07.2020_03112020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1204/cjr_pr07.2020_03112020.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável PR 07/2020</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/617/emenda_aditiva_01__projeto_033-2020_000012.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/617/emenda_aditiva_01__projeto_033-2020_000012.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva Nº 01 ao Projeto de Lei Nº 33/2020.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/562/emenda_01.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/562/emenda_01.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Complementar nº 001/2020</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/563/emenda02.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/563/emenda02.pdf</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/536/emenda_supressiva_01-2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/536/emenda_supressiva_01-2020.pdf</t>
   </si>
   <si>
     <t>Fica suprimido em parte o artigo nº 1º, passando a seguinte redação;_x000D_
 Art. 1º - A alíquota de contribuição de todos os segurados ativos, aposentados e pensionistas vinculados ao Regime Próprio de Previdência Social - RPPS do Município, prevista no Art. 44, inc. I e II, da Lei Municipal 695 de 2005, fica majorada para 14% (quatorze por cento).</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1218/emenda_supressiva_07122020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1218/emenda_supressiva_07122020.pdf</t>
   </si>
   <si>
     <t>Ficam suprimidos os artigos 24 ao 49 do Projeto de Resolução 007/2020.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/537/emenda_substitutiva_no_01_do_projeto_de_lei_no.__4TJzWvT.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/537/emenda_substitutiva_no_01_do_projeto_de_lei_no.__4TJzWvT.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar Miranda, requer modificação da redação do art. 1º no Projeto de Lei nº 25/2020, com a supressão do seu parágrafo único, de que trata do RGA dos vereadores, servidores efetivos e comissionados do legislativo, com alteração no artigo 1º, justificativa será feita em plenário.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>ECP</t>
   </si>
   <si>
     <t>Edital de Convocação - Prefeitura</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/479/edital_convocacao_000001.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/479/edital_convocacao_000001.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 09 de janeiro de 2020 com início às 14:00 horas.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/480/edital_convocacao_000002.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/480/edital_convocacao_000002.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Canarana, Estado de Mato Grosso, no uso de suas atribuições legais, e com base no que dispõem o inciso I, do § 3º, do Art. 16 e o inciso XXIX do Art. 66, da Lei Orgânica do Município, convoca os senhores Vereadores para uma Sessão Extraordinária da Câmara Municipal de Vereadores de Canarana em Regime de Urgência Especial a ser realizada no dia 20 de janeiro de 2020 com início às 14:00 horas.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/551/projeto_de_lei_complementar_02_2020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/551/projeto_de_lei_complementar_02_2020.pdf</t>
   </si>
   <si>
     <t>Convoca os vereadores para Sessão Extraordinária do dia 06 de março de 2020 as 15 horas, para Apresentação, Discussão e Votação do Projeto de Lei Complementar nº 002/2020.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/865/edital_de_convocacao.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/865/edital_de_convocacao.pdf</t>
   </si>
   <si>
     <t>Sessão Extraordinária dia 06 de julho de 2020 ás 08h.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1207/edital_extraordinaria.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1207/edital_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Convoca os Vereadores para Sessão Extraordinária de 09 de novembro de 2020 as 14:00 horas.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>RTRI</t>
   </si>
   <si>
     <t>Requerimento Uso Tribuna Livre</t>
   </si>
   <si>
     <t>Externo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/560/req_tribuna_16032020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/560/req_tribuna_16032020.pdf</t>
   </si>
   <si>
     <t>Ivete Vaniz Romio: falar sobre Mutirão Social: Espaço Cidadania da Sala da Mulher - Assembleia Legislativa do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>Paulo Sérgio Nogueira Silva - Assunto: Implantação do SAPL e observações.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>PARTC</t>
   </si>
   <si>
     <t>Parecer Prévio Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas de Mato Grosso</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/552/parecertce2018_13032020.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/552/parecertce2018_13032020.pdf</t>
   </si>
   <si>
     <t>Processo nº 16.647-2/2018 Parecer Prévio emitido pelo Tribunal de Contas do Estado de Mato Grosso referente as Contas Anuais de Governo da Prefeitura de Canarana referente ao exercício 2018.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>RL</t>
   </si>
   <si>
     <t>Requerimento para Licença</t>
   </si>
   <si>
     <t>Comunica o não comparecimento do Vereador Moacir Ataide por estar de atestado.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2871,67 +2871,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/538/projeto_de_emenda_a_lei_organica_01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/588/emenda_a_lei_organica_no_02-2020_000007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/550/projeto_de_lei_complementar_02_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/616/projeto_de_lei_complementar_lotacionograma.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1042/projeto_lei_complementar-revoga_a_lc_183-2020_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/481/projeto_de_lei_001_000003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/482/projeto_de_lei_002_000004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/483/projeto_de_lei_003_000005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/484/projeto_de_lei_004_000006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/485/projeto_de_lei_005_000007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/486/projeto_de_lei_006_000008.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/488/projeto_de_lei-007_000010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/489/projeto_de_lei-008_000011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/490/projeto_de_lei-009_000012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/491/projeto_de_lei-010_000013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/492/projeto_de_lei-011_000014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/493/projeto_de_lei-012_000015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/494/projeto_de_lei-013_000016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/495/projeto_de_lei-014_000017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/496/projeto_de_lei-015_000018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/497/projeto_de_lei-016_000019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/498/projeto_de_lei-017_000020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/499/projeto_de_lei-018_000021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/500/projeto_de_lei-019_000022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/501/projeto_de_lei-020_000023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/502/projeto_de_lei-021_000024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/503/projeto_de_lei-022_000025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/504/projeto_de_lei-023_000026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/505/projeto_de_lei-024_000027.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/515/projeto_de_lei-025_000029.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/506/projeto_de_lei-026_000028.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/535/projeto_de_lei_027-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/564/projeto028.2020_23032020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/553/projeto029.2020_16032020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/587/projeto_de_lei_030.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/575/projeto_de_lei_031.2020_000016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/576/projeto_de_lei_032.2020_000017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/585/projeto_de_lei_033.2020_000065.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/586/projeto_de_lei_034.2020_000066.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/608/projeto_de_lei_1_15052020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/609/projeto_de_lei_no36.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/610/projeto_de_lei_no_37.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/622/projeto_de_lei_38-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/693/projeto_de_lei_39-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/694/projeto_de_lei_40-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/856/projeto_de_lei_041.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/857/reavaliacao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/858/abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/859/excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/860/patrolamento.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/861/altera_lei_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1043/dispoe_sobre_autorizacao_de_concessao_de_direito_real_de_uso_de_uma_area_de_16m2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1044/projeto_de_lei_-_alteracao_da_lei_no_1.436-2019_-_conseg.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1071/dispoe_sobre_bonificacao_extraordinaria_de_enfrentamento_ao_covid-19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1072/dispoe_sobre_alteracoes_de_diversos_dispositivos_da_lei_municipal_n.o_1.114.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1073/autoriza_o_executivo_municipal_a_abrir_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1074/autoriza_o_poder_executivo_abrir_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1075/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1085/projeto_de_lei__001169.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1090/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_convenio_400.00000.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1091/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_convenio_76.80998.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1092/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_convenio_2.500.00000.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1093/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_convenio_339.000000.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1122/projeto_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1183/projeto_de_lei_autoriza_o_poder_executivo_abrir_credito__adicional_suplementar_por_excesso_de_arrecadacao_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_autoriza_o_poder_executivo_a_realizar_os_servicos_de_patrolamento_na_rodovia_estadual_mt_020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1206/projeto_de_lei_autoriza_a_realizacao_de_processo_seletivo_simplificado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1212/projeto_de_lei_excesso_de_arecadacao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1213/projeto_de_leiautoriza_o_poder_executivo_abrir_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1214/projeto_de_lei_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1215/pl_66.2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/507/projeto_de_decreto_01_000047.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1208/projeto_de_decreto_legislativo_no_02-2020_cidadao_benemerito_000035.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/519/projeto_de_resolucao_001_000028.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/520/projeto_de_resolucao_002_000029.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/540/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/578/projeto_de_resolucao_004.2020_000023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/605/projeto_de_resolucao_005.2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1076/projeto_de_resolucao_06.2020_14082020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1197/projeto_de_resolucao_007.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/516/requerimento_01_000051.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/517/requerimento-02_000033.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/518/requerimento-03_000034.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/528/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/529/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/530/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/531/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/532/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/533/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/534/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/541/requerimento-11_000083.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/695/requerimento_013.2020_16062020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1030/requerimento_14-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1031/requerimento_15-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1077/requerimento_16.2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1078/requerimento_17.2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1079/requerimento_18.2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1200/requerimento_no_19-2020_vereador_claudir.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1211/requerimento_no_20-2020_vereador_gilmar_000047.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1216/requerimento_21.2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/512/indicacao_01_000035.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/513/indicacao_02_000036.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/514/indicacao_03_000037.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/523/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/524/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/525/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/526/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/527/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/542/indicacao-09.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/543/indicacao-10.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/544/indicacao-11.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/545/indicacao-12.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/546/indicacao-13.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/547/indicacao-14.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/554/indicacao15_16032020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/555/indicacao16_16032020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/556/indicacao17_16032020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/557/indicacao18_16032020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/558/indicacao19_16032020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/590/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/589/indicacao_021-2020_000003.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/591/indicacao_022-2020_000004.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/592/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/593/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/594/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/595/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/596/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/597/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/598/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/599/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/612/indicacao_36-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/613/indicacao_37-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/614/indicacao_38-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/619/indicacao_39.2020_01062020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/620/indicacao_40.2020_01062020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/621/indicacao_41.2020_01062020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/862/indicacao_042.2020_03072020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/863/indicacao_043.2020_03072020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/864/indicacao_044.2020_03072020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1033/indicacao_45-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1034/indicacao_46-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1035/indicacao_47-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1036/indicacao_48.2020_04082020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1038/indicacao_49.2020_04082020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1039/indicacao_50.2020_04082020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1040/indicacao_51.2020_04082020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1046/indicacao_52.2020_04082020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1047/indicacao_53.2020_04082020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1066/indicacao_54.2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1067/indicacao_55.2020_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1068/indicacao_56.2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1069/indicacao_57.2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1070/indicacao_58.2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1095/inidcacao_59.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1096/inidcacao_60.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1097/inidcacao_61.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1184/inidcacao_62.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1185/inidcacao_63.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1196/inidcacao_64.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1198/inidcacao_65.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1199/inidcacao_66.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1202/inidcacao_67.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1203/inidcacao_68.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1209/inidcacao_69.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1210/indicacao_no70-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1217/resolucao_no_71-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/508/mocao_01_000038.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/509/mocao_02_000039.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/510/mocao_03_000040.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/511/mocao_04_000041.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/521/mocao_05_2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/522/mocao_06_2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/548/mocao-07.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/559/mocao09_16032020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/615/mocao_14-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/618/mocao_15.2020_01062020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/692/mocao_16-2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1032/mocao_17.2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1037/mocao_18.2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1041/mocao_19.2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1045/mocao_20.2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1054/parecer_cjr_plc_004.2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1055/parecer_cjr_pl_39.2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1056/parecer_cjr_pl_40.2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1057/parecer_cjr_pl_41.2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1058/parecer_cjr_pl_47.2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1059/parecer_cjr_pl_48.2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1060/parecer_cjr_pl_47.2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1061/ef_pl39.2020_13082020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1062/ef_pl40.2020_13082020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1063/ef_pl47.2020_13082020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1064/ef_pl48.2020_13082020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1080/parecer_cjr__pr_6.2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1081/parecer_cjr_pl_53.2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1082/parecer_cjr_pl_52.2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1083/parecer_cjr_pl_50.2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1084/pl_50.2020_comissao_ecsase__25082020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1086/parecer_ef_pl_50.2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1087/parecer_ef_pl_52.2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1088/parecer_ef_pl_53.2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1089/parecer_ef_pr_6.2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1118/cjr_pl_54.2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1119/cjr_pl_56.2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1120/cjr_pl_57.2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1121/cjr_pl_58.2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1124/ef_pl56.2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1125/ef_pl54.2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1127/ef_pl57.2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1128/ef_pl58.2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1194/cjr_pl60.2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1195/ef_pl60.2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1204/cjr_pr07.2020_03112020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/617/emenda_aditiva_01__projeto_033-2020_000012.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/562/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/563/emenda02.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/536/emenda_supressiva_01-2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1218/emenda_supressiva_07122020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/537/emenda_substitutiva_no_01_do_projeto_de_lei_no.__4TJzWvT.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/479/edital_convocacao_000001.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/480/edital_convocacao_000002.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/551/projeto_de_lei_complementar_02_2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/865/edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1207/edital_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/560/req_tribuna_16032020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/552/parecertce2018_13032020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/538/projeto_de_emenda_a_lei_organica_01-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/588/emenda_a_lei_organica_no_02-2020_000007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/550/projeto_de_lei_complementar_02_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/616/projeto_de_lei_complementar_lotacionograma.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1042/projeto_lei_complementar-revoga_a_lc_183-2020_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/481/projeto_de_lei_001_000003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/482/projeto_de_lei_002_000004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/483/projeto_de_lei_003_000005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/484/projeto_de_lei_004_000006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/485/projeto_de_lei_005_000007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/486/projeto_de_lei_006_000008.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/488/projeto_de_lei-007_000010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/489/projeto_de_lei-008_000011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/490/projeto_de_lei-009_000012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/491/projeto_de_lei-010_000013.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/492/projeto_de_lei-011_000014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/493/projeto_de_lei-012_000015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/494/projeto_de_lei-013_000016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/495/projeto_de_lei-014_000017.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/496/projeto_de_lei-015_000018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/497/projeto_de_lei-016_000019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/498/projeto_de_lei-017_000020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/499/projeto_de_lei-018_000021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/500/projeto_de_lei-019_000022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/501/projeto_de_lei-020_000023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/502/projeto_de_lei-021_000024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/503/projeto_de_lei-022_000025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/504/projeto_de_lei-023_000026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/505/projeto_de_lei-024_000027.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/515/projeto_de_lei-025_000029.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/506/projeto_de_lei-026_000028.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/535/projeto_de_lei_027-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/564/projeto028.2020_23032020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/553/projeto029.2020_16032020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/587/projeto_de_lei_030.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/575/projeto_de_lei_031.2020_000016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/576/projeto_de_lei_032.2020_000017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/585/projeto_de_lei_033.2020_000065.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/586/projeto_de_lei_034.2020_000066.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/608/projeto_de_lei_1_15052020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/609/projeto_de_lei_no36.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/610/projeto_de_lei_no_37.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/622/projeto_de_lei_38-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/693/projeto_de_lei_39-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/694/projeto_de_lei_40-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/856/projeto_de_lei_041.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/857/reavaliacao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/858/abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/859/excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/860/patrolamento.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/861/altera_lei_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1043/dispoe_sobre_autorizacao_de_concessao_de_direito_real_de_uso_de_uma_area_de_16m2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1044/projeto_de_lei_-_alteracao_da_lei_no_1.436-2019_-_conseg.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1071/dispoe_sobre_bonificacao_extraordinaria_de_enfrentamento_ao_covid-19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1072/dispoe_sobre_alteracoes_de_diversos_dispositivos_da_lei_municipal_n.o_1.114.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1073/autoriza_o_executivo_municipal_a_abrir_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1074/autoriza_o_poder_executivo_abrir_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1075/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1085/projeto_de_lei__001169.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1090/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_suplementar_por_excesso_de_arrecadacao_convenio_400.00000.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1091/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_convenio_76.80998.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1092/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_convenio_2.500.00000.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1093/dispoe_sobre_a_autorizacao_para_abertura_de_credito_adicional_especial_por_excesso_de_arrecadacao_convenio_339.000000.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1122/projeto_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1183/projeto_de_lei_autoriza_o_poder_executivo_abrir_credito__adicional_suplementar_por_excesso_de_arrecadacao_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_autoriza_o_poder_executivo_a_realizar_os_servicos_de_patrolamento_na_rodovia_estadual_mt_020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1206/projeto_de_lei_autoriza_a_realizacao_de_processo_seletivo_simplificado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1212/projeto_de_lei_excesso_de_arecadacao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1213/projeto_de_leiautoriza_o_poder_executivo_abrir_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1214/projeto_de_lei_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1215/pl_66.2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/507/projeto_de_decreto_01_000047.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1208/projeto_de_decreto_legislativo_no_02-2020_cidadao_benemerito_000035.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/519/projeto_de_resolucao_001_000028.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/520/projeto_de_resolucao_002_000029.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/540/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/578/projeto_de_resolucao_004.2020_000023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/605/projeto_de_resolucao_005.2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1076/projeto_de_resolucao_06.2020_14082020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1197/projeto_de_resolucao_007.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/516/requerimento_01_000051.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/517/requerimento-02_000033.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/518/requerimento-03_000034.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/528/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/529/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/530/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/531/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/532/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/533/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/534/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/541/requerimento-11_000083.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/695/requerimento_013.2020_16062020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1030/requerimento_14-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1031/requerimento_15-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1077/requerimento_16.2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1078/requerimento_17.2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1079/requerimento_18.2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1200/requerimento_no_19-2020_vereador_claudir.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1211/requerimento_no_20-2020_vereador_gilmar_000047.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1216/requerimento_21.2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/512/indicacao_01_000035.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/513/indicacao_02_000036.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/514/indicacao_03_000037.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/523/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/524/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/525/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/526/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/527/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/542/indicacao-09.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/543/indicacao-10.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/544/indicacao-11.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/545/indicacao-12.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/546/indicacao-13.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/547/indicacao-14.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/554/indicacao15_16032020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/555/indicacao16_16032020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/556/indicacao17_16032020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/557/indicacao18_16032020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/558/indicacao19_16032020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/590/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/589/indicacao_021-2020_000003.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/591/indicacao_022-2020_000004.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/592/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/593/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/594/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/595/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/596/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/597/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/598/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/599/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/612/indicacao_36-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/613/indicacao_37-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/614/indicacao_38-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/619/indicacao_39.2020_01062020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/620/indicacao_40.2020_01062020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/621/indicacao_41.2020_01062020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/862/indicacao_042.2020_03072020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/863/indicacao_043.2020_03072020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/864/indicacao_044.2020_03072020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1033/indicacao_45-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1034/indicacao_46-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1035/indicacao_47-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1036/indicacao_48.2020_04082020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1038/indicacao_49.2020_04082020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1039/indicacao_50.2020_04082020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1040/indicacao_51.2020_04082020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1046/indicacao_52.2020_04082020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1047/indicacao_53.2020_04082020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1066/indicacao_54.2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1067/indicacao_55.2020_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1068/indicacao_56.2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1069/indicacao_57.2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1070/indicacao_58.2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1095/inidcacao_59.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1096/inidcacao_60.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1097/inidcacao_61.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1184/inidcacao_62.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1185/inidcacao_63.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1196/inidcacao_64.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1198/inidcacao_65.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1199/inidcacao_66.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1202/inidcacao_67.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1203/inidcacao_68.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1209/inidcacao_69.2020_16112020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1210/indicacao_no70-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1217/resolucao_no_71-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/508/mocao_01_000038.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/509/mocao_02_000039.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/510/mocao_03_000040.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/511/mocao_04_000041.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/521/mocao_05_2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/522/mocao_06_2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/548/mocao-07.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/559/mocao09_16032020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/615/mocao_14-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/618/mocao_15.2020_01062020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/692/mocao_16-2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1032/mocao_17.2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1037/mocao_18.2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1041/mocao_19.2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1045/mocao_20.2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1054/parecer_cjr_plc_004.2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1055/parecer_cjr_pl_39.2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1056/parecer_cjr_pl_40.2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1057/parecer_cjr_pl_41.2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1058/parecer_cjr_pl_47.2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1059/parecer_cjr_pl_48.2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1060/parecer_cjr_pl_47.2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1061/ef_pl39.2020_13082020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1062/ef_pl40.2020_13082020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1063/ef_pl47.2020_13082020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1064/ef_pl48.2020_13082020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1080/parecer_cjr__pr_6.2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1081/parecer_cjr_pl_53.2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1082/parecer_cjr_pl_52.2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1083/parecer_cjr_pl_50.2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1084/pl_50.2020_comissao_ecsase__25082020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1086/parecer_ef_pl_50.2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1087/parecer_ef_pl_52.2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1088/parecer_ef_pl_53.2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1089/parecer_ef_pr_6.2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1118/cjr_pl_54.2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1119/cjr_pl_56.2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1120/cjr_pl_57.2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1121/cjr_pl_58.2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1124/ef_pl56.2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1125/ef_pl54.2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1127/ef_pl57.2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1128/ef_pl58.2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1194/cjr_pl60.2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1195/ef_pl60.2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1204/cjr_pr07.2020_03112020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/617/emenda_aditiva_01__projeto_033-2020_000012.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/562/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/563/emenda02.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/536/emenda_supressiva_01-2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1218/emenda_supressiva_07122020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/537/emenda_substitutiva_no_01_do_projeto_de_lei_no.__4TJzWvT.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/479/edital_convocacao_000001.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/480/edital_convocacao_000002.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/551/projeto_de_lei_complementar_02_2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/865/edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/1207/edital_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/560/req_tribuna_16032020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2020/552/parecertce2018_13032020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="92" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="202.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="201.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>