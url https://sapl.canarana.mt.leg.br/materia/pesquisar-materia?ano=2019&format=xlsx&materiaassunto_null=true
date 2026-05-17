--- v0 (2026-02-04)
+++ v1 (2026-05-17)
@@ -54,3611 +54,3611 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fabio Marcos Pereira de Faria</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/294/projeto_de_lei_comp._01.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/294/projeto_de_lei_comp._01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder anistia de multa, juros e parcelamento de débitos inscritos em Dívida Ativa e dá outras providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Gilmar Miranda</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/295/projeto_de_lei_comp._02.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/295/projeto_de_lei_comp._02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração parcial do anexo I da Lei Complementar nº 029/2002; Dá nova redação ao § 3º do Art. 4º da Lei Complementar nº 125/2014, e ao Art. 37 da Lei Complementar nº 123/2014, visando a maior eficiência da gestão do Município, dando, ainda, outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/296/projeto_de_lei_comp._03.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/296/projeto_de_lei_comp._03.pdf</t>
   </si>
   <si>
     <t>Cria gratificação por responsabilidade técnica pelo exercício de atividade no Fundo Municipal de Previdência Social - PREVICAN - e dá outras providências.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/232/projeto_de_lei_complementar_no_04_1_-_copia.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/232/projeto_de_lei_complementar_no_04_1_-_copia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do número de vagas do cargo de Enfermeiro e Nutricionista, alterando o Anexo II da Lei Complementar nº 117/2013, e dá outras providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/233/projeto_de_lei_complementar_no_05_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/233/projeto_de_lei_complementar_no_05_1.pdf</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/234/projeto_de_lei_complementar_no_06_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/234/projeto_de_lei_complementar_no_06_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do item 10 do Anexo VI da Lei Complementar nº 163/201, e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/291/projeto_de_lei_01.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/291/projeto_de_lei_01.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para abertura de Crédito Adicional Especial por Anulação de dotações, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras Providências."</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/292/projeto_de_lei_02.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/292/projeto_de_lei_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da nomenclatura de Escolas Indígenas existentes no Município e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/293/projeto_de_lei_03.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/293/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>Atualiza o Piso Salarial para os Profissionais da Educação Básica Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_lei_04.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_lei_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal 1.339, de 15/12/2017 - Lei que autorizou a doação de área de terras urbanas, e dá outras providências.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/302/projeto_de_lei_05.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/302/projeto_de_lei_05.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice de Revisão Geral Anual dos servidores do Poder Executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/303/projeto_de_lei_06.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/303/projeto_de_lei_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para firmar Convênio com a Associação de Desenvolvimento Comunitário do Culuene.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/304/projeto_de_lei_07.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/304/projeto_de_lei_07.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da lei 4.320/64 e Art.167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/305/projeto_de_lei_08.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/305/projeto_de_lei_08.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/306/projeto_de_lei_09.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/306/projeto_de_lei_09.pdf</t>
   </si>
   <si>
     <t>Dispõe  Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/307/projeto_de_lei_10.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/307/projeto_de_lei_10.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras Providências.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/308/projeto_de_lei_11.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/308/projeto_de_lei_11.pdf</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/309/projeto_de_lei_12.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/309/projeto_de_lei_12.pdf</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/310/projeto_de_lei_13.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/310/projeto_de_lei_13.pdf</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/311/projeto_de_lei_14.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/311/projeto_de_lei_14.pdf</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/312/projeto_de_lei_15.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/312/projeto_de_lei_15.pdf</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/313/projeto_de_lei_16.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/313/projeto_de_lei_16.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras Providências.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/314/projeto_de_lei_17.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/314/projeto_de_lei_17.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice de Revisão Geral dos vereadores e servidores do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/315/projeto_de_lei_18.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/315/projeto_de_lei_18.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice de Revisão Geral no subsídio do Prefeito, Vice-Prefeito e Secretários Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/316/projeto_de_lei_19.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/316/projeto_de_lei_19.pdf</t>
   </si>
   <si>
     <t>Cria o Programa  "Cinema na Câmara" e dá outras providências.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/317/projeto_de_lei_20.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/317/projeto_de_lei_20.pdf</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/318/projeto_de_lei_21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/318/projeto_de_lei_21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Canarana a firmar Convênio com a EPAC-Escolinha de Pais e Amigos de Canarana.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/319/projeto_de_lei_22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/319/projeto_de_lei_22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para assinar Termo de Colaboração com a ADAC (Associação dos Amigos de Canarana), inscrita no CNPJ sob o nº 22.260.514/0001-19, com sede Administrativa na Avenida Rio Grande do Sul, nº117 A no Município de Canarana, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/320/projeto_de_lei_23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/320/projeto_de_lei_23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/321/projeto_de_lei_24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/321/projeto_de_lei_24.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/322/projeto_de_lei_25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/322/projeto_de_lei_25.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, visando contratação por tempo determinado para atender à necessidade temporária e de excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/323/projeto_de_lei_26.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/323/projeto_de_lei_26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para Abertura de Crédito Adicional Especial por Anulação de dotações, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/324/projeto_de_lei_27.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/324/projeto_de_lei_27.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com o Conselho Comunitário de Segurança Pública do Município de Canarana - MT - CONSEG - e dá outras providências.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/325/projeto_de_lei_28.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/325/projeto_de_lei_28.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/326/projeto_de_lei_29.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/326/projeto_de_lei_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de bens imóveis públicos, e dá outras providências.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/327/projeto_de_lei_30.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/327/projeto_de_lei_30.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal 1.391, de 07 de agosto de 2018, - Lei que Autoriza doação de área de terras urbanas, e dá outras providências.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_lei_31.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_lei_31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual de 2020 e dá outras Providências.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/329/projeto_de_lei_32.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/329/projeto_de_lei_32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a AUTORIZAÇÃO para que o Executivo insira item à Lei 1.367/18 - Lei de Diretrizes Orçamentárias para o Exercício de 2019.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/330/projeto_de_lei_33.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/330/projeto_de_lei_33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a AUTORIZAÇÃO, para que o Executivo insira item à Lei 1.291/17 - Plano Plurianual, para o Quadriênio de 2018/2021.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/331/projeto_de_lei_34.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/331/projeto_de_lei_34.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial Suplementar, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/332/projeto_de_lei_35.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/332/projeto_de_lei_35.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para que o executivo insira item à Lei 1.367/18 - Lei de Diretrizes Orçamentárias para o Exercício de 2019.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/333/projeto_de_lei_36.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/333/projeto_de_lei_36.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar Especial por Excesso de Arrecadação (Operação de Crédito), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/334/projeto_de_lei_37.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/334/projeto_de_lei_37.pdf</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/335/projeto_de_lei_38.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/335/projeto_de_lei_38.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio e transferir recursos financeiros ao Estado de Mato Grosso através da Secretaria de Estado de Ciência, Tecnologia e Inovação - SECITEC e dá outras providências.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/336/projeto_de_lei_39.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/336/projeto_de_lei_39.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Anulação de Dotações e dá Outras Providências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_lei_040.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_lei_040.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Parcerias Púbico-Privadas no município de Canarana e dá outras Providências.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/155/projeto_de_lei_o41.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/155/projeto_de_lei_o41.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar os serviços de patrolamento na Rodovia Estadual MT 020, e dá outras providências.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/156/projeto_de_lei_042.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/156/projeto_de_lei_042.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reavaliação Atuarial/2019 e altera as alíquotas de contribuição previdenciária devidas pelo Município ao Regime Próprio de Previdência Social – RPPS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/163/projeto_de_lei_o43.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/163/projeto_de_lei_o43.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Poder Executivo Municipal receber, por meio de doação e com encargo, bem imóvel, e dá outras providências.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lei_044.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lei_044.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Proibição de cobrança de taxa de religação para o serviço de fornecimento de água potável e tratamento de esgoto no município de Canarana, em caso de corte de fornecimento por falta de pagamento e dá outras Providências.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/173/projeto_de_lei_045.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/173/projeto_de_lei_045.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de incentivos para as empresas de pequeno porte- EPP, médias e grandes empresas se instalarem no município de Canarana-MT e das outras providências.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_046.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_046.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 6º, da Lei Municipal 1.212, de 20 de outubro de 2015, quanto ao período de mandato do Diretor Escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/176/projeto_de_lei_047.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/176/projeto_de_lei_047.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o CTG - Pioneiros do Centro Oeste de Canarana – MT.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/181/projeto_de_lei_048.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/181/projeto_de_lei_048.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos na Lei Municipal nº 1.444/2019, de 21 de maio de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/183/projeto_049_ploa.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/183/projeto_049_ploa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Canarana - MT, para o exercício de 2020.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/186/pl_050.2019.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/186/pl_050.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá Outras Providências.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/188/pl_051.2019.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/188/pl_051.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1405 de 14 de novembro de 2018, que dispõe sobre a Instituição do Projeto Vereadores Mirins na Câmara Municipal de Canarana/MT.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_052_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_052_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização, para que o executivo insira item à Lei 1.291/17 – Plano Plurianual, para o Quadriênio de 2018/2021.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/201/projeto_de_lei_053_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/201/projeto_de_lei_053_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Suplementar Especial por Excesso de Arrecadação (Operação de Crédito), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras Providências.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_054_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_054_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para que o Executivo insira item à Lei 1.367/18 – Lei de Diretrizes Orçamentária para o Exercício de 2019.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/203/projeto_055_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/203/projeto_055_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de Processo Seletivo Simplificado, para contratação por tempo determinado a fim de atender à necessidade temporária e de excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/204/projeto_056_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/204/projeto_056_1.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Jovem Aprendiz no âmbito do município de Canarana-MT e dá outras Providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/205/projeto_de_lei_057-2019_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/205/projeto_de_lei_057-2019_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a Conceder Apoio Cultural a Associação Comunitária Vida Nova de Canarana na Forma de Subvenção Social.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/218/projeto_058_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/218/projeto_058_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/219/projeto_059_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/219/projeto_059_1.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Planta Baixa Popular”, para atender a população de baixa renda do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/230/projeto_de_lei_60_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/230/projeto_de_lei_60_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/231/projeto_de_lei_61_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/231/projeto_de_lei_61_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo do Município de Canarana, Estado do Mato Grosso a filiar-se a União das Câmaras Municipais do Estado do Mato Grosso – UCMMT e dá outras providências.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Gilmar Miranda, Manu</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_lei_no_62.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_lei_no_62.pdf</t>
   </si>
   <si>
     <t>Institui o regime 'Ficha Limpa' como requisito para nomeação de servidores a cargos comissionados ou designação em função gratificada no âmbito da Administração Direta, Autárquica e Fundacional do Poder Executivo e do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/337/projeto_de_lei_63_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/337/projeto_de_lei_63_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Especial por Anulação de dotações, com base nos Artigos 42 e 43 da lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras Providências.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/454/projeto_de_lei_64_mGIzQyH.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/454/projeto_de_lei_64_mGIzQyH.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de área de terras urbanas e dá outras providências.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/455/projeto_de_lei_65_NQI6kCu.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/455/projeto_de_lei_65_NQI6kCu.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à permuta de áreas de terras rurais para fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/456/projeto_de_lei_66.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/456/projeto_de_lei_66.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Convênio com a APAE - Associação dos Pais e Amigos dos Excepcionais e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/477/projeto_067-2019_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/477/projeto_067-2019_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/458/projeto_de_decreto_legislativo_01_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/458/projeto_de_decreto_legislativo_01_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão (ã) Benemérito (a) de Canarana.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/297/projeto_de_resolucao_01.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/297/projeto_de_resolucao_01.pdf</t>
   </si>
   <si>
     <t>Estabelece Índice de Revisão Geral do Auxílio Alimentação dos Servidores da Câmara Municipal de Canarana - MT.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/298/projeto_de_resolucao_02.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/298/projeto_de_resolucao_02.pdf</t>
   </si>
   <si>
     <t>Transfere data de Sessão Ordinária.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/299/projeto_de_resolucao_03.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/299/projeto_de_resolucao_03.pdf</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/300/projeto_de_resolucao_04.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/300/projeto_de_resolucao_04.pdf</t>
   </si>
   <si>
     <t>Declara Ociosos e Queimados os Bens Móveis do Patrimônio do Poder Legislativo.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_resolucao_005-2019.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_resolucao_005-2019.pdf</t>
   </si>
   <si>
     <t>Declara Queimados e Inservíveis os Bens Móveis do Patrimônio do Poder Legislativo, Abaixo Relacionados.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/457/projeto_de_resolucao_06.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/457/projeto_de_resolucao_06.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão de Representação Legislativa do período de Recesso Parlamentar.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/241/req.01.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/241/req.01.pdf</t>
   </si>
   <si>
     <t>A Empresa Águas de Canarana disponibilize caminhão limpa fossa para consumidores com alta demanda no consumo de água  até que o sistema de coleta de esgoto seja implantado. Ou se houver viabilidade de outra forma de coleta imediata, aguardamos sugestão e recomendação.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/242/req.02.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/242/req.02.pdf</t>
   </si>
   <si>
     <t>Para que a Empresa Águas Canarana, preste esclarecimentos quanto a demora na implantação e conclusão do novo poço artesiano situado na Av. Santa Catarina._x000D_
 Pois de acordo com as informações de representantes desta empresa na data da solicitação de autorização da Câmara de Vereadores para construção do mesmo em espaço Público cito (Canteiro Central desta Avenida), o mesmo estaria pronto para funcionamento no mês de Setembro de 2018._x000D_
 Já estamos no mês de fevereiro e pelo que sabemos o mesmo não está totalmente concluído, e em alguns meses estaremos entrando em um período de estiagem (Seca) Novamente, e nossa preocupação é que tenhamos problemas de abastecimento novamente em nosso município se este poço não estiver em funcionamento até lá.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/261/req.03.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/261/req.03.pdf</t>
   </si>
   <si>
     <t>A Sessão Ordinária do dia 18 de março seja antecipada para o dia 08 de março, pois estarei participando de um curso da Polícia Militar o qual terá a duração de 11 a 29 de março/2019.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/262/req.04.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/262/req.04.pdf</t>
   </si>
   <si>
     <t>O Governador e Secretário de Educação do Estado e Presidente da Assembléia Legislativa receba os Vereadores de Canarana numa reunião para solucionar o grave e urgente problema da Escola 31 de Março. É inconcebível que essa situação de calamidade permaneça.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/283/req.05.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/283/req.05.pdf</t>
   </si>
   <si>
     <t>O Setor Jurídico da Prefeitura informe a Câmara sobre o andamento dos processos aonde a infraestrutura não foi concluída pelo loteador e como está a ação da prefeitura com relação a esses casos em específico o loteamento Fortaleza.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>Manu</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/465/req.07.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/465/req.07.pdf</t>
   </si>
   <si>
     <t>Para que o DNIT informe a esta Casa de Leis sobre a Pavimentação asfáltica da Passarela Urbana do Distrito de Serra Dourada.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/284/req.08.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/284/req.08.pdf</t>
   </si>
   <si>
     <t>O Secretário de Obras envie relatório do trabalho realizado no controle de queimada do lixão, constando pessoas responsáveis e maquinário utilizado no local.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Moacir</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/286/req.09.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/286/req.09.pdf</t>
   </si>
   <si>
     <t>O Secretário de Saúde informe a Esta Casa de Leis quem colocou o servidor Reginaldo Oliveira da Silva nos plantões e sobreavisos no hospital Lorena Parode.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/287/req.10.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/287/req.10.pdf</t>
   </si>
   <si>
     <t>O Secretário de Saúde informe a Esta Casa de Leis o nome dos servidores da Secretaria de Saúde que ganham gratificação de Alta, Média e Baixa complexidade.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/459/requerimento_11.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/459/requerimento_11.pdf</t>
   </si>
   <si>
     <t>O Diretor, o Coordenador e o Gerente local da empresa Águas Canarana, compareçam em Audiência Pública, aprovada por essa ilibada Casa de Leis a qual será realizada dia 03 de julho as 19:00h no Auditório da Câmara Municipal, para darem vossas colaborações e esclarecimentos sobre falhas ocorridas e medidas providenciadas visando eliminar novas falhas, medidas sobre a qualidade na pureza da água e o grau de evolução que se encontra a implantação do esgotamento sanitário, além das medidas para recuperação do  asfalto em locais cortados para instalações das redes.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/288/req.12.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/288/req.12.pdf</t>
   </si>
   <si>
     <t>Em Audiência pública, realizada no último dia 29 de maio do corrente, para avaliação das metas do primeiro quadrimestre de 2019, em cumprimento ao art. 9º da Lei Complementar nº 101/2019, o Município apresentou um déficit acumulado de R$ 5.836.000,85 (cinco milhões, oitocentos e trinta e seis mil e oitenta e cinco centavos), e uma despesa comprometida à pagar da ordem de R$ 8.700.796,85 (oito milhões, setecentos mil, setecentos e noventa e seis reais e oitenta e cinco centavos)._x000D_
 Diante dos números apresentados, a Câmara Municipal com fulcro no art. 59 da Lei Complementar nº 101/2000, deve fazer o acompanhamento criterioso para o cumprimento das metas estabelecidas. Portanto, neste sentido precisamos de informações diretamente do gestor de quais despesas que estão impactando a execução orçamentária que levaram o aumento deste déficit, e quais medidas serão tomadas para equacionamento do mesmo.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/289/req.13.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/289/req.13.pdf</t>
   </si>
   <si>
     <t>O Dr. Guilherme, venha até a Câmara Municipal na próxima sessão, no dia 05 de agosto dar informações sobre a situação do loteamento Fortaleza.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/157/requerimento_014_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/157/requerimento_014_1.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo justifique a contratação de advogado, com dispensa de licitação, entre a empresa: Marcos Inácio Advocacia do Estado da Paraíba no valor de 1.393.339,90 e a Prefeitura para recorrer a causas do FPM- Fundo de Participação dos Municípios, se não seria possível recorrer com advogados já pagos pelo município, e com qual recurso será pago os honorários da empresa. A necessidade desse requerimento partiu de cobranças púbicas em redes sociais.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/158/requerimento_015_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/158/requerimento_015_1.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo nos envie cópia do contrato, notas fiscais e relatório do fiscal de contrato relacionados entre a empresa Alcir R.D Costa ME e a Prefeitura Municipal. A necessidade desse requerimento parte das cobranças, indagações e críticas expostas nas redes sociais, como consta em anexo.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_016_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_016_1.pdf</t>
   </si>
   <si>
     <t>para que o Secretário de Agricultura venha a esta Casa de Leis na próxima Sessão ordinária do dia 19 de agosto, para dar explicações o porquê da não realização da reforma da Feira do Produtor.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_017_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_017_1.pdf</t>
   </si>
   <si>
     <t>O Secretário de Saúde de explicação o porquê de não ter sido trocado o ônibus que vai pra Água Boa levar pacientes todas as sextas feiras, pois o mesmo está em péssimas condições, e tem várias reclamações</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/161/requerimento_018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/161/requerimento_018.pdf</t>
   </si>
   <si>
     <t>seja realizado uma Audiência Pública no dia 26 de agosto de 2019, as 19:30 no plenário da Câmara, para tratar do PPP, sobre o Projeto de Lei nº 040/2019 o qual tem o objetivo de concessão da iluminação pública. Assim como reza o Art. 3º, parágrafo único e inciso XII da Lei Federal nº 11.079/04</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/194/requerimento_19_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/194/requerimento_19_1.pdf</t>
   </si>
   <si>
     <t>A Empresa Águas Canarana envie a esta Casa de Leis Explicações e soluções sobre a baixa pressão da água nos bairros Sol Nascente, Morada do Bosque e alguns lugares do Nova Canarana. Pois muitas reclamações dos moradores destes bairros pela falta de água que quando vem não tem pressão para subir até a caixa.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/190/requerimento_20_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/190/requerimento_20_1.pdf</t>
   </si>
   <si>
     <t>solicita informações sobre aquisições de 345 portas e 72 portais de madeira, contendo números dos empenhos, quantidades, valor unitário e total. Devendo fazer consignar na resposta o que segue a baixo: _x000D_
 I - A relação clara e objetiva de onde foram instalados as portas e portais; _x000D_
 II - Cópia das notas fiscais e comprovantes de pagamentos;_x000D_
 III- Cópia do relatório elaborado pelos fiscais de contratos abaixo citados: nº 070/2017, nº 068/2018, nº 151/2018 e nº 066/2018.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/211/requerimento_21_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/211/requerimento_21_1.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal informe esta casa de Leis sobre a situação do repasse para a PREVICAN. Pois tem se informações através do ofício nº 088/2019/PREVICAN que o repasse com vencimento no dia 10 de agosto, foi repassado faltando R$315.020,10 do total.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/220/requerimento_22_11.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/220/requerimento_22_11.pdf</t>
   </si>
   <si>
     <t>Considerando a urgência, relevância e extrema necessidade da obra para construção das novas instalações da Escola Estadual 31 de março. _x000D_
 _x000D_
 Rogamos, seja apresentado, a esta Casa de Leis:_x000D_
 _x000D_
 (i)	Contrato com a Construtora;_x000D_
 (ii)	 Plano de execução da obra;_x000D_
 (iii)	Cronograma de execução físico e financeiro da obra;_x000D_
 (iv)	Cópia da ordem de serviço;_x000D_
 (v)	 Cópia da ART registrada no CREA.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/221/requerimento_23_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/221/requerimento_23_1.pdf</t>
   </si>
   <si>
     <t>Seja realizada uma Sessão Solene no Plenário da Câmara Municipal no dia 18 de outubro as 19 horas, para homenagear a todos os Professores do Município de Canarana pela passagem do Dia do Professor, que é comemorado no dia 15 de outubro.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/235/requerimento_24_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/235/requerimento_24_1.pdf</t>
   </si>
   <si>
     <t>O Deputado Estadual Sebastião Resende, busque junto a AJER informações sobre o andamento de implantação de linha de ônibus convencional (popular), entre Canarana e |Cuiabá.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_25_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_25_1.pdf</t>
   </si>
   <si>
     <t>Seja realizada Sessão Solene no dia 29 de Novembro as 19h em alusão aos 30 anos da APAE e do SICREDI onde na oportunidade serão entregues moções de aplauso a todos os Sócios Fundadores do Sicredi e a todos os Presidentes da APAE bem como uma placa em homenagem a cada instituição em reconhecimento ao trabalho realizado durante estes 30 anos.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_26_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_26_1.pdf</t>
   </si>
   <si>
     <t>Para que a Assembleia Legislativa de Mato Grosso  realize  uma Audiência Pública pela CPI da Energisa no município de Canarana/MT, tendo em vista que em nosso município também há grandes problemas em virtude das oscilações e interrupções do fornecimento de energia elétrica, bem como altos valores cobrados vindo em desencontro com a qualidade do que é ofertado pela referida empresa. Neste momento da realização desta CPI o interior do estado também precisa ser ouvido e o momento é oportuno para nos unirmos a fim de encontrar a melhor solução.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>Rafael Govari, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/472/requerimento_27.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/472/requerimento_27.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Canarana conceda Título de Cidadão Canaranense aos senhores Heider Vito Bernardi Campanaro, Helvio Carlesso, Carlos Roberto Landerdahl, Gui Gerson do Canto Brum e Zelindo Cancian, sendo que os quatro primeiros são os Engenheiros Agrônomos que em 1972 fizeram a análise da qualidade das terras da colonização para ver se tinham potencial para agricultura e pecuária ou não, e o senhor Zelindo é radialista de Santa Rosa RS da Rádio Noroeste que fez o programa aqui em Canarana no ano de  2019 e identificou os quatro Engenheiros acima citados. Os títulos serão entregues no dia quinze de fevereiro no dia do Aniversário de Canarana.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/279/indicacao_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/279/indicacao_1.pdf</t>
   </si>
   <si>
     <t>Para que seja feito reparo com urgência na ponte do Rio Canastra na MT 020.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/280/indicacao_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/280/indicacao_2.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria de Educação tome providências com relação aos morcegos no forro do anexo da EMEB Nova Era.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/281/indicacao_3.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/281/indicacao_3.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um paliativo na ponte que dá acesso a Aldeia Belém, sendo que a mesma está intransitável dificultando o acesso dos alunos do ano letivo.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/282/indicacao_4.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/282/indicacao_4.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um novo Cemitério Municipal.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/247/indicacao_5.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/247/indicacao_5.pdf</t>
   </si>
   <si>
     <t>Para que seja implantado sistema de matrícula on-line em creches para que possa ser enviada solicitação de vaga via web.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/248/indicacao_6.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/248/indicacao_6.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento na MT 110 até a entrada da Fazenda Saionara.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/249/indicacao_7.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/249/indicacao_7.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo e ao Secretário de Viação e Obras Públicas._x000D_
 Para que o Poder Público Municipal, através desta Secretaria venha encarecidamente implantar faixas Elevadas em frente as Escolas e creches de nosso Município._x000D_
 Tais faixas elevadas já foram solicitadas por esta Casa de leis por inúmeras vezes neste mandato e em mandatos anteriores, pois as mesmas são de fundamental importância para a segurança dos alunos, professores e munícipes que por ali passam diariamente, tais solicitações nunca foram atendidas e por este motivo solicitamos humildemente que façam a implantação destas faixas nestes locais, pois nossos munícipes confiaram a nós o direito de representá-los e não implantando estas Faixas estamos deixando de atender os anseios e as necessidades de nosso povo.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/250/indicacao_8.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/250/indicacao_8.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo Municipal e ao Secretário de Viação e Obras Públicas._x000D_
 Que seja feito o conserto da ponte sobre o Rio Tangurinho na MT 020, nas proximidades da Fazenda Volta Grande Região do Tanguro. Pois a mesma está com algumas pranchas faltando podendo vir a causar sérios acidentes e prejuízos aos contribuintes que por esta rodovia passam, e por estarmos em uma época de colheita aonde o fluxo de caminhões é muito grande com a falta destas pranchas as demais pranchas ainda existentes na ponte não estão suportando e a cada dia que passa pior está ficando a situação e em breve teremos que fazer o conserto total da referida ponte, aumentando ainda mais o valor deste reparo._x000D_
 Precisamos melhorar as condições de trafegabilidade em nossas rodovias e pontes, nossos produtores rurais precisam ser incentivados e apoiados nesta atividade que movimenta nossa economia e gera empregos e renda para nossa população.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/251/indicacao_9.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/251/indicacao_9.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo Municipal e ao Secretário de Viação e Obras Públicas._x000D_
 Que seja feito a substituição dos redutores de velocidade (Tartarugas) existentes na Av. Rio Grande do Sul e Rodovia MT 020 na saída de nossa Cidade por quebra molas, pois as mesmas não estão solucionando o problema ali existente que é o de veículos trafegarem em Alta velocidade podendo causar sérios acidentes, pois se trata de um local com muita circulação de pedestres e ciclistas._x000D_
 Somente com a instalação destes quebra molas iremos diminuir a velocidade destes veículos e consequentemente aumentaremos a segurança das pessoas que por este local transitam._x000D_
 A implantação dos referidos redutores foi uma tentativa de diminuir o risco de acidentes e proporcionar mais segurança a todos mas infelizmente a grande maioria dos condutores não estão respeitando estes redutores e passam pelos mesmos em alta velocidade para diminuir o impacto e com isto estão colocando muitas vidas em risco</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/252/indicacao_10.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/252/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um embarcador para os pescadores profissionais e amadores de Canarana e Região entre as pontes do Rio Sete de Setembro.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/253/indicacao_11.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/253/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo veja a possibilidade jurídica de mudar a lei que prevê penalidades aos proprietários que deixarem sujos seus lotes, para que os proprietários sejam notificados pela imprensa, pois no atual modelo, o processo está muito moroso.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/263/indicacao_12.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/263/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um portal escrito "CANARANA" na entrada da cidade.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/264/indicacao_13.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/264/indicacao_13.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria de Obras retire o barro da rua Sinop no Bairro União.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/265/indicacao_14.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/265/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitos reparos no telhado do Ginásio Edemar Parzianello.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/266/indicacao_15.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/266/indicacao_15.pdf</t>
   </si>
   <si>
     <t>Aos Deputados Estaduais e Secretário de Educação do Estado, para que solicitem ao Governador uma resposta urgente e concreta sobre o funcionamento da Escola 31 de Março nas salas contêineres que estão deteriorando no relento. Essas salas foram trazidas, porém, os alunos estão alojados num galpão que desprestigia o aprendizado e a saúde mental dos estudantes e profissionais._x000D_
 A situação é gritante e urgente, até que se construa a nova escola, a qual aguardamos anúncio da construção também.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/267/indicacao_16.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/267/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Para que seja feito cerca com tela de proteção na Horta Comunitária.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/268/indicacao_17.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/268/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Para que seja adquirido um caminhão para transportar leite para a agricultura familiar.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/269/indicacao_18.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/269/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Para que seja feito com urgência reparos na MT 109 no morro logo após o rio Tanguro, devido às chuvas dos últimos dias formou um atoleiro (borrachudo) e se não for feito conserto imediato teremos um grande problema nos próximos dias.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/270/indicacao_19.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/270/indicacao_19.pdf</t>
   </si>
   <si>
     <t>Ao Deputado Federal José Medeiros, para que o Exmo. Deputado destine um valor de 500.000,00 (quinhentos mil reais) para a implantação de um sistema de vídeo monitoramento do Município de Canarana._x000D_
 Nosso Município é hoje uma das cidades que mais cresce no Estado de Mato Grosso tanto economicamente como em área de expansão para a agricultura, temos em nosso Município o maior número de agências bancária de nossa região e o maior número de empresas de defensivos e máquinas agrícolas, demonstrando assim nossa potencialidade e tudo aquilo que está por vir, e com a pavimentação da MT 020 que liga Canarana a Paranatinga que encurta a distância entre Canarana e a capital Cuiabá em mais de 200 Km seremos um elo entre toda a Região do Vale do Araguaia, Capital do Estado e Região Sul do País, por tanto precisamos estar preparados e vigilantes com todo este tráfego que irá passar em nossa cidade.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Dile</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/271/indicacao_20.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/271/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Para que seja diminuído a largura do canteiro e aumentado a largura da pista de rolamento na Avenida Paraná, a partir da Rotatória próxima a Empresa Multi Embalagens, seguindo a forma original da mesma.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/348/indicacao_21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/348/indicacao_21.pdf</t>
   </si>
   <si>
     <t>Para que veja e responda se haverá uma travessa, rua ou rotatória na Avenida Mato Grosso entre a Empresa Areias Paraíso e a Oficina que dá acesso à Avenida Tocantins, se há no Projeto uma rua  travessa ou rotatória e se há a possibilidade de se fazer ali um acesso, pois ali ambos os lados dá 1200 metros entre as rotatórias da Av. Goiás e Av. Sete de Setembro, se é possível fazer um acesso de um ao outro lado da Av. Mato Grosso.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/349/indicacao_22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/349/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Para que seja feito o conserto da estrada da Terceira Agrovila passando pela Fazenda Laranjal.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/350/indicacao_23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/350/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Para que seja feito reparos na iluminação da Localidade de Serra Dourada.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/351/indicacao_24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/351/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas nas duas vias da Avenida Paraná próximo ao Posto Pérola, pois o local está propicio a acidentes.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/352/indicacao_25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/352/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Para que sejam implantados telefones fixos ou celulares nas Escola e Creches Municipais.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/357/indicacao_26.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/357/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Para que a prefeitura multe e limpe os lotes Flamboyant II.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_27.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado sinalização de redução de velocidade na Avenida Mato Grosso próximo a areia Paraíso, pois com o patrolamento da via de terra os veículos adentram na cidade em alta velocidade trazendo poeira e risco de acidentes, por conta disso moradores das imediações já fizeram inclusive um quebra-molas invertido, portanto a necessidade de informar os motoristas sobre este quebra-molas.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/359/indicacao_28.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/359/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Para que seja encomendada uma análise físico-química e microbiológica da água fornecida pela Empresa Águas Canarana no Município.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/360/indicacao_29.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/360/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Para que a seja feito a instalação de iluminação na Feira do Produtor e que permaneça ligada durante a noite.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_30.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Para que seja feito plantio de grama no canteiro da Av. Rio Grande do Sul trecho do Bairro Jardim União.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Dile, Jerê</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_31.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a reforma da quadra de esporte (onde está sendo realizada a Feira Livre) na Localidade do Culuene.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_32.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Para que seja feito nos próximos dias o patrolamento da rodovia que da acesso a 3º  Agrovila, pois o mesmo segundo relato de proprietários rurais da região necessita de reparos.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao_33.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Para que o Município execute no mais curto prazo de tempo a reconstrução da Ponte sobre o Rio Tangurinho que dá acesso à Cachoeira dos Dieter e as fazendas vizinhas.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_34.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_34.pdf</t>
   </si>
   <si>
     <t>Aos Deputados Estaduais Ondanir Bortolini (Nininho) e José Eugênio Paiva (Dr Eugênio). Para que os Excelentíssimos Deputados busquem informações junto a SINFRA (Secretaria de Estado de Infraestrutura e Logística) quanto a continuidade e o prazo para a conclusão das obras de pavimentação na MT 020 entre a Cidade de Canarana e Paranatinga, e também possam cobrar da referida Secretaria e órgãos de Fiscalização explicações quanto aos trechos da rodovia que foram asfaltados recentemente e já estão com muitos buracos e defeitos.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_35.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_35.pdf</t>
   </si>
   <si>
     <t>Ao Deputado Estadual José Eugênio Paiva (Dr Eugênio). Para que o excelentíssimo Deputado busque informações junto a SINFRA (Secretaria de Estado de Infraestrutura e Logística) quanto ao projeto para Asfaltamento da Rodovia MT 326 no trecho entre BR 158 no antigo auto Posto Rei da Estrada e a cidade de Nova Nazaré, pois no ano de 2018 quando a pasta da Sinfra era comandada pelo Sr Marcelo Duarte o mesmo iniciou os trabalhos para conclusão deste projeto o qual deve ter ficado pronto ainda no ano passado para posteriormente ser licenciado, licitado e executado.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>Jerê</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_36.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_36.pdf</t>
   </si>
   <si>
     <t>Para que seja montada a cadeira de dentista na Cadeia Púbica pois a mesma já se encontra a quase dois anos no local, só faltando a sua instalação.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>Paulinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_37.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_37.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Obras para que seja arrumada a estrada da Fazenda MM.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/</t>
+    <t>http://sapl.canarana.mt.leg.br/media/</t>
   </si>
   <si>
     <t>À Secretaria de Obras para que seja arrumada a estrada que passa em frente a chácara da Elétrica Padrão.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>Dile, Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/371/indicacao_39.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/371/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento na MT 109, que dá acesso _x000D_
 à cidade de Querência.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/372/indicacao_40.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/372/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Para que sejam arrumadas as cabeceiras das pontes da MT 020.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_41.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_41.pdf</t>
   </si>
   <si>
     <t>À Empresa Energisa para que informe a Esta casa de Leis sobre a instalação do Transformador na Escola Elídio Corbari.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao_42.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao_42.pdf</t>
   </si>
   <si>
     <t>Para que seja explicado o motivo de não estar ocorrendo atendimento de dentista no PSF Mutirão.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_43.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Para que seja feito tapa buracos na MT 326 na saída para o entroncamento e MT 020 percurso até o Culuene.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>Dile, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/376/indicacao_44.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/376/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitos reparos na Ponte do Água Limpa bem como reparos na estrada a qual a mesma se encontra até o Distrito de Serra Dourada.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/464/indicacao_45.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/464/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Para que sejam tampados os buracos: Na rotatória da Avenida Sete de Setembro com Avenida Paraná; Na rua Cedro Marcado abaixo da rua Santo Ângelo.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/377/indicacao_46.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/377/indicacao_46.pdf</t>
   </si>
   <si>
     <t>Para que levante um monumento (mastro) com a bandeira do Brasil, seguida pela bandeira de Mato Grosso e de Canarana, na entrada da cidade, uma em cada rotatória da chegada.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>Dile, Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/378/indicacao_47.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/378/indicacao_47.pdf</t>
   </si>
   <si>
     <t>Para que seja feita limpeza e reparos em todas as ruas do Distrito Serra Dourada.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/379/indicacao_48.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/379/indicacao_48.pdf</t>
   </si>
   <si>
     <t>Para que seja feito conserto na cabeceira das pontes dos rios Coronel Vanick, Canastra e Bichinho na MT 020.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_49.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_49.pdf</t>
   </si>
   <si>
     <t>Para que seja feito o patrolamento na rodovia que liga o entroncamento no bar da dona Zélia até a ponte do Rio Culuene.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_50.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a recuperação da rodovia que liga a MT 020 a Milagrosa até a fazenda Carolina do Norte.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_51.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos reparos nas ruas  abaixo da rua Frederico Westphalen no bairro Nova Canarana.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Manu, Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao_52.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao_52.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitos reparos na pista de caminhada no canteiro da Avenida Rio Grande do Sul, entre o Auto Posto Chimarrão e a AABB, por conta de que em alguns pontos  a pista está desmoronando correndo o risco de causar acidentes às pessoas que ali fazem caminhadas ou corridas.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/384/indicacao_53.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/384/indicacao_53.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a pintura da feira do Produtor, troque as portas dos banheiros e aumente o beiral de entrada ao redor da feira para que os carros e caminhonetes possam adentrar no recinto para descarregar as mercadorias.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_54.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_54.pdf</t>
   </si>
   <si>
     <t>Para quando a Prefeitura Municipal receber novas academias ao ar livre, instale uma na Avenida São Paulo ou Avenida Goiás para atender a região dos bairros Jardim Tropical e Flamboyant.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao_55.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao_55.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento saindo da MT 110 até as pousadas, e seguindo até a Fazenda Saionara.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_56.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento na MT 110, de Canarana até a ponte do Tanguro.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao_57.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao_57.pdf</t>
   </si>
   <si>
     <t>Para que seja feito tapa buracos nas Ruas Capoeira Grande, Cedro Marcado e Vista Gaúcha no bairro Nova Canarana.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao_58.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao_58.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento na estrada que dá acesso a Localidade de Serra Dourada, passando em frente à fazenda do senhor Mário Possamaia, saindo da MT 326.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_59.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_59.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitos reparos na rodovia que passa pelas fazendas das famílias: Signorini, Dell Osbell, Schweihert na região do Tanguro.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao_60.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao_60.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a fiscalização e limpeza nos lotes baldios sujos no Bairro Jardim Europa.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao_61.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao_61.pdf</t>
   </si>
   <si>
     <t>Ao Senador Jaime Campos, para que viabilize recurso na ordem de R$ 170.000,00 (Cento e setenta mil reais), para custear a implantação do laboratório de informática que irá contemplar a UAB ( Universidade Aberta do Brasil), SECITEC e PRONATEC, já implantados em Canarana - MT.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/393/indicacao_62.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/393/indicacao_62.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a limpeza das placas de sinalização da MT 020.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/394/indicacao_63.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/394/indicacao_63.pdf</t>
   </si>
   <si>
     <t>Para que a Prefeitura faça a doação de uma área para implantação de uma algodoeira no Município de Canarana.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/395/indicacao_64.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/395/indicacao_64.pdf</t>
   </si>
   <si>
     <t>Ao Senador Jayme Campos, para que destine recursos para a construção da Delegacia de Polícia aqui em Canarana.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/396/indicacao_65.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/396/indicacao_65.pdf</t>
   </si>
   <si>
     <t>Ao Deputado Federal José Medeiros, para que destine recursos para a construção da Delegacia de Polícia aqui em Canarana.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/460/indicacao_66.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/460/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a reforma da feira do produtor.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/397/indicacao_67.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/397/indicacao_67.pdf</t>
   </si>
   <si>
     <t>Para que seja feito um Mutirão de limpeza em todos os terrenos de nossa cidade, tanto terrenos públicos quanto particulares e também nas Localidades do Garapu, Matinha e Serra Dourada.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/398/indicacao_68.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/398/indicacao_68.pdf</t>
   </si>
   <si>
     <t>Para que a prefeitura ceda dez manilhas de um metro, mais as cabeceiras para que os produtores possam fazer a instalação desses materiais em alguns bueiros da estrada que vai pra fazenda Fortuna na divisa entre Canarana e Água Boa, sendo que os produtores de lá se propuseram eles mesmo a fazerem a instalação destas manilhas.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/399/indicacao_69.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/399/indicacao_69.pdf</t>
   </si>
   <si>
     <t>Para que a prefeitura molhe o lado de baixo da Avenida Mato Grosso, entre a empresa Areias Paraíso e a MT 020.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao_70.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Para que sejam colocadas sinalização em duas valetas que foram feitas na Avenida Goiás, bairro Morada do Sol, quem desce da Avenida Mato Grosso, pois o local está propício a acidentes.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_70.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Para que a prefeitura notifique a empresa Águas Canarana sobre o prazo para tapar cortes no asfalto, devido à demora no trabalho.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_72.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_72.pdf</t>
   </si>
   <si>
     <t>Para que a prefeitura instale semáforos na entrada da cidade, entre a Avenida Rio Grande do Sul e Rua Desimigrados, entre as Avenidas Paraná e Rio Grande do Sul, entre as Avenidas Mato Grosso e Rio Grande do Sul, visando melhorar a qualidade no trânsito, modernizar nossas vias já que a arrecadação do IPVA possui essa prerrogativa.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_73.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_73.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento e tapa buracos nas valetas da estrada que liga a MT 020 até as casas da família Kleinens.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Para que seja feito limpeza nos terrenos baldios do bairro Jardim Europa, no local foram mortas muitas cobras pelos moradores.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_75.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_75.pdf</t>
   </si>
   <si>
     <t>Para que seja patrolada a MT 109 até a divisa do Município.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Para que seja feito tapa buracos no bairro Flamboyant II ao lado do Esporte Clube Canarana.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Para que sejam feitos em nosso Município com urgência mutirões nas áreas de ortopedia e obstetra para atender a grande demanda existente.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/408/indicacao_78.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/408/indicacao_78.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a limpeza do Cemitério Municipal.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_79.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_79.pdf</t>
   </si>
   <si>
     <t>Para que seja feito limpeza do campo de futebol na Localidade da Matinha.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_80.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_80.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento das estradas que dá acesso as Aldeias situadas na Localidade da Matinha.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_81.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_81.pdf</t>
   </si>
   <si>
     <t>Ao Deputado Estadual Dr. Eugênio, para que sejam implantados redutores de velocidade (quebra-molas) na MT 020, nas entradas dos Distritos Garapu II e Culuene.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/412/indicacao_82.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/412/indicacao_82.pdf</t>
   </si>
   <si>
     <t>Ao Deputado Estadual Ondanir Bortolini (Nininho), para que sejam implantados redutores de velocidade (quebra-molas) na MT 020, nas entradas dos Distritos Garapu II e Culuene.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/413/indicacao_83.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/413/indicacao_83.pdf</t>
   </si>
   <si>
     <t>Para que seja feito reparo na ponte do Rio Coronel Vanick na MT 020 da mesma forma que foi feito nas pontes do Rio Sete de Setembro, e também seja feito tapa buracos na MT 020 até a Localidade do Culuene.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_084_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_084_1.pdf</t>
   </si>
   <si>
     <t>Para tornar a entidade Amigos dos Animais como de utilidade pública, para que a mesma possa receber a cedência de um terreno para construir um canil onde possam realizar o trabalho que já vem sendo feito no cuidado e trato dos animais abandonados.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/138/indicacao_085_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/138/indicacao_085_1.pdf</t>
   </si>
   <si>
     <t>Para que faça a demolição, e reconstrução urgente de parte do muro que apresenta deslocamento, e que oferece riscos na escola Pioneiros.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_086_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_086_1.pdf</t>
   </si>
   <si>
     <t>Para que faça a pintura dos quebra-molas existentes, e que os novos quebra-molas, quando for construir, sejam feitos com projetos de engenharia, com boa qualidade, sinalizado e com pintura, como exige o Código de Trânsito.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_087_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_087_1.pdf</t>
   </si>
   <si>
     <t>Para que seja refeita a ponte do Rio Tanguro na MT 109.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Miro</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_088_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_088_1.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitos reparos nas cabeceiras das pontes sobre os Rios Canastra e Bichinho.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/142/indicacao_089_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/142/indicacao_089_1.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitos quebra-molas na frente de todas as escolas.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_090_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_090_1.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas em frente a creche São Francisco devido o fluxo de veículos na entrada e saída das crianças da creche.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Rafael Govari, Gilmar Miranda</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/144/indicacao_090_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/144/indicacao_090_1.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento da estrada que liga a MT 109 a MT 020 que por conta da ponte caída do Rio Tanguro na MT 109 todos os veículos para acessar a cidade têm que pegar então essa via de acesso entre a MT 109 e a MT 020.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_092_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_092_1.pdf</t>
   </si>
   <si>
     <t>Para que; aproveitando que as máquinas já estão no bairro Sete de Setembro seja jogado lama asfáltica em todas as ruas do mesmo, contemplando também a última rua do bairro Cidade Jardim a rua que liga a MT 109 a MT 110 sendo a mesma já asfaltada, mas que apresenta buracos por conta de muitos caminhões e veículos pesados que acessam essa via para transitar entre a MT 109 e a MT 110.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/147/indicacao_093_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/147/indicacao_093_1.pdf</t>
   </si>
   <si>
     <t>Para que seja feito meio fio na Avenida Santa Catarina com a Rua Palmitinho no setor Bela Vista.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_094_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_094_1.pdf</t>
   </si>
   <si>
     <t>Para que seja arrumada a estrada da Milagrosa.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_095_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_095_1.pdf</t>
   </si>
   <si>
     <t>para que seja feito patrolamento nas estradas do Assentamento Suiá.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/150/indicacao_096_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/150/indicacao_096_1.pdf</t>
   </si>
   <si>
     <t>para que seja feito quebra molas em frente ao Colégio Jesus Maria José.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/151/indicacao_097_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/151/indicacao_097_1.pdf</t>
   </si>
   <si>
     <t>para que o Secretário de Educação envie ofício para a empresa ENERGISA para que seja ligado o padrão da Escola de Serra Dourada no transformador novo que está instalado em frente à escola.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/152/indicacao_098_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/152/indicacao_098_1.pdf</t>
   </si>
   <si>
     <t>para que sejam instalados na Serra Dourada equipamentos da academia da terceira idade.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Rafael Govari, Paulinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/153/indicacao_099_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/153/indicacao_099_1.pdf</t>
   </si>
   <si>
     <t>para que o Prefeito faça campanha de cirurgia de catarata e pterígio em parceria com o Lions Clube instituto, pois na última campanha de consultas foram diagnosticadas várias pessoas com essas necessidades.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/154/indicacao_100_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/154/indicacao_100_1.pdf</t>
   </si>
   <si>
     <t>para que seja feita a reforma nos brinquedos existentes na Praça do Avião, muitas crianças brincam no local e hoje aconteceu um acidente com uma criança em um brinquedo que estava quebrado.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/189/indicacao_101_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/189/indicacao_101_1.pdf</t>
   </si>
   <si>
     <t>Para que seja feito tapa buracos na Rua Boa Vista do Buricá, entre as Avenidas Santa Catarina e Goiás.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/191/indicacao_102_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/191/indicacao_102_1.pdf</t>
   </si>
   <si>
     <t>Para que seja arrumada a MT 020 que dá acesso ao Projeto Tanguro até a BR 158.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/192/indicacao_103_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/192/indicacao_103_1.pdf</t>
   </si>
   <si>
     <t>Para que seja reformada a ponte do Rio Água Limpa e a estrada que dá acesso à fazenda do senhor Mário Possamaia.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/193/indicacao_104_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/193/indicacao_104_1.pdf</t>
   </si>
   <si>
     <t>Para que a Prefeitura faça a doação de materiais para reforma da sede da Associação do Projeto Guatapará. _x000D_
 A Associação entrará com a mão de obra..</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/197/indicacao_105_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/197/indicacao_105_1.pdf</t>
   </si>
   <si>
     <t>Para que a Prefeitura construa muros no Posto de Saúde Mutirão, na divisa com a igreja e com morador do lado (casas Echer), os moradores se prontificaram a entrar com a mão de obra.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/198/indicacao_106_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/198/indicacao_106_1.pdf</t>
   </si>
   <si>
     <t>Para que faça gestão diante do Ministério da Educação no FNDE cobrando a normalização do repasse financeiro destinado a ampliação da Escola Municipal de Educação Infantil Novo Lar em Canarana/MT. O Projeto de ampliação está parado a vários meses com praticamente 60% da obra concluída e há um grande déficit na oferta de vagas que será amenizada com a necessária construção e término da obra antes do início do próximo ano letivo.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/199/indicacao_107_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/199/indicacao_107_1.pdf</t>
   </si>
   <si>
     <t>Para que faça gestão diante do Ministério da Educação e FNDE afim de conseguir disponibilização de, pelo menos, dois ônibus visando atender estudantes no transporte, onde há uma carência evidente em Canarana-MT.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/206/indicacao_108_11.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/206/indicacao_108_11.pdf</t>
   </si>
   <si>
     <t>•Para que faça a reforma do parquinho e revisão dos aparelhos de ar condicionado da Creche Menino Jesus.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/207/indicacao_109_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/207/indicacao_109_1.pdf</t>
   </si>
   <si>
     <t>•Para que seja aberta a estrada antiga da Aldeia, desde o Portão do Xingu passando pela Fazenda Saionara até a aldeia Culuene.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/208/indicacao_110_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/208/indicacao_110_1.pdf</t>
   </si>
   <si>
     <t>•Para que seja feito patrolamento da estrada que dá acesso ao Assentamento Suiá, a partir da MT 156.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/209/indicacao_111_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/209/indicacao_111_1.pdf</t>
   </si>
   <si>
     <t>•Para que seja feito a reforma do Ginásio de Esporte Pedro Cancian que se encontra em estado precário e sendo depredado enquanto falta espaço para prática esportiva.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/210/indicacao_112_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/210/indicacao_112_1.pdf</t>
   </si>
   <si>
     <t>•Para que seja feito acessibilidade no prédio onde funciona a UAB e a SECITEC.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/222/indicacao_113_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/222/indicacao_113_1.pdf</t>
   </si>
   <si>
     <t>•	Para que seja feito quebra-molas na rua Três de Maio no trecho entre as Avenidas Mato Grosso e  Paraná.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/223/indicacao_114_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/223/indicacao_114_1.pdf</t>
   </si>
   <si>
     <t>•	Para que os bueiros do Bairro União sejam desentupidos.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/224/indicacao_115_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/224/indicacao_115_1.pdf</t>
   </si>
   <si>
     <t>•	Para que sejam trocadas as napas, que são as capas dos aparelhos da Academia Pública que fica ao lado da EMEB Pioneiros, são mais de 200 alunos que fazem academia naquele local e as napas estão rasgadas e com o suor molha as espumas, ficando impróprio para o uso dos mesmos.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/236/indicacao_116_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/236/indicacao_116_1.pdf</t>
   </si>
   <si>
     <t>Para que seja feito, patrolamento na MT 110 e na estrada que liga a MT 109 até a MT 020 na região do Tanguro.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/237/indicacao_117_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/237/indicacao_117_1.pdf</t>
   </si>
   <si>
     <t>Para que seja arrumada a estrada da Hípica que dá acesso a Serra Dourada</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/238/indicacao_118_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/238/indicacao_118_1.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento na estrada do bar da Dona Zélia até a ponte do Rio Culuene.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/340/indicacao_119_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/340/indicacao_119_1.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a limpeza dos bueiros na Avenida Rio Grande do Sul após a empresa Matão.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/341/indicacao_120_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/341/indicacao_120_1.pdf</t>
   </si>
   <si>
     <t>Para que seja feito tapa buracos no Bairro situado atrás do prédio alugado onde atualmente funciona a Escola 31 de Março.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_121_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_121_1.pdf</t>
   </si>
   <si>
     <t>Para que sejam colocadas placas indicativas de Canarana nas rodovias que saem e chegam na cidade.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/343/indicacao_122_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/343/indicacao_122_1.pdf</t>
   </si>
   <si>
     <t>Para que sejam viabilizados recursos financeiros de Emenda Parlamentar junto ao FNDE para aquisição de ônibus escolar e/ou para o Fundo Municipal de Saúde CNPJ: 13.978.186/0001-08, podendo ser custeio PAB ou MAC, para custeio das 10 (dez) Unidades Básicas de Saúde e Hospital Público Municipal.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/344/indicacao_123_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/344/indicacao_123_1.pdf</t>
   </si>
   <si>
     <t>Para que seja feito reparo emergencial na ponte do Rio Tanguro na MT 020.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Dile, Moacir, Pedrinho, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_124.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_124.pdf</t>
   </si>
   <si>
     <t>Para que seja feita reforma do piso, pintura, marcação da quadra e principalmente a iluminação da quadra ao lado da Escola Pioneiros.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_125_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_125_1.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento e cascalhamento de alguns pontos na MT 020 na região do Tanguro, e também nas rodovias municipais desta região.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_126_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_126_1.pdf</t>
   </si>
   <si>
     <t>Para que seja feito reparos nas sarjetas nas proximidades da Borracharia do Zé, e em frente à Igreja Congregacional do Brasil e mais alguns pontos nas proximidades os quais encontram-se em péssimo estado.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/444/indicacao_127_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/444/indicacao_127_1.pdf</t>
   </si>
   <si>
     <t>Para que se faça o fechamento das portas, janelas e, ou cerca de isolamento do PSF Indígena, que está sendo depredado por vândalos, até que se dê a utilização definitiva do imóvel abandonado.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/445/indicacao_128_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/445/indicacao_128_1.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitos reparos nos buracos na MT 020.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Rafael Govari, Soni, Manu</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/446/indicacao_129_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/446/indicacao_129_1.pdf</t>
   </si>
   <si>
     <t>Para que volte ao tamanho original as pistas da Av.  Paraná em frente ao atacado Portal, através de uma PPP entre o mercado,  o colégio e a prefeitura para que o alargamento sirva de estacionamento paralelo ao meio fio.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/447/indicacao_130_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/447/indicacao_130_1.pdf</t>
   </si>
   <si>
     <t>Para que seja alterada a Lei nº 1.466 de 22 de outubro de 2019, no artigo 1º, passando de 40,24 metros para 55 metros quadrados.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_131.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_131.pdf</t>
   </si>
   <si>
     <t>Para que se faça a limpeza na retirada de sucatas do barracão de máquinas, que está sendo criadouro de insetos e mosquitos.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/474/indicacao_132.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/474/indicacao_132.pdf</t>
   </si>
   <si>
     <t>Para que coloque a bomba, encanamento e caixa d'água na Aldeia Piqui, pois o poço já está pronto a um ano e meio, e os moradores precisam buscar água em riacho distante.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/475/indicacao_133.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/475/indicacao_133.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento das ruas da Localidade da Serra Dourada.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_134.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_134.pdf</t>
   </si>
   <si>
     <t>Para que seja feito três quebra-molas na Avenida Mato Grosso no bairro Sete de Setembro - lado direito.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/254/mocao_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/254/mocao_1.pdf</t>
   </si>
   <si>
     <t>A Família Barbosa pelo falecimento do Senhor Tobias Barbosa.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/255/mocao_2.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/255/mocao_2.pdf</t>
   </si>
   <si>
     <t>A Família schwarts pelo falecimento do Senhor Laurindo Schwarts.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/256/mocao_3.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/256/mocao_3.pdf</t>
   </si>
   <si>
     <t>A Família Koester pelo falecimento da Senhora Maria Koester.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/257/mocao_4.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/257/mocao_4.pdf</t>
   </si>
   <si>
     <t>A Família Laabs Rodrigues pelo falecimento da Senhora Laine Laabs Rodrigues.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/258/mocao_5.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/258/mocao_5.pdf</t>
   </si>
   <si>
     <t>A Família Souza Gomes pelo falecimento do Senhor Rivalino Souza Gomes.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/259/mocao_6.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/259/mocao_6.pdf</t>
   </si>
   <si>
     <t>A Família Conci pelo falecimento do Senhor Candido João Conci.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/260/mocao_7.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/260/mocao_7.pdf</t>
   </si>
   <si>
     <t>A empresa Meta pela realização do DINETEC 2019.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/272/mocao_8.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/272/mocao_8.pdf</t>
   </si>
   <si>
     <t>A Senhora Graciele Flach Seibel e Família pelo falecimento de seu pai, Senhor Renato Antonio Flach.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/273/mocao_9.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/273/mocao_9.pdf</t>
   </si>
   <si>
     <t>Ao senhor Ramão Escobar da Rosa e Família pelo falecimento de sua filha Jackeline Lara da Rosa.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/274/mocao_10.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/274/mocao_10.pdf</t>
   </si>
   <si>
     <t>A Família Küster pelo falecimento do Senhor Edvino Küster.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/275/mocao_11.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/275/mocao_11.pdf</t>
   </si>
   <si>
     <t>A Família Ottobeli pelo falecimento da Senhora Dorilda Maria Ottobeli.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/276/mocao_12.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/276/mocao_12.pdf</t>
   </si>
   <si>
     <t>Ao Soldado PM Renato Xavier Assunção pelos serviços prestados em Canarana.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/277/mocao_13.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/277/mocao_13.pdf</t>
   </si>
   <si>
     <t>A Senhora Silvia Pereira Barros pelo trabalho desenvolvido na Escola Paulo Freire nos dois mandatos de Diretora da Instituição. Uma gestão transparente e com total lisura, dedicada aos alunos e profissionais.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/278/mocao_14.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/278/mocao_14.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Miguel Oliveira pelo falecimento de seu filho David Oliveira.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/414/mocao15.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/414/mocao15.pdf</t>
   </si>
   <si>
     <t>A Família Wisch pelo falecimento da senhora Vera Lúcia Wisch.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/415/mocao16.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/415/mocao16.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Mário Edson (Cowboy) pela conquista do Campeonato mundial de Jiu-Jitsu em Abu Dhabi nos Emirados Árabes.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/416/mocao17.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/416/mocao17.pdf</t>
   </si>
   <si>
     <t>A Família Tirloni pelo falecimento da senhora Santina Tirloni.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/417/mocao18.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/417/mocao18.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Erviton Furtado Machado (Bira), pela dedicação na execução do Programa Luz Para Todos.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/418/mocao19.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/418/mocao19.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Neurilan Fraga, Presidente da AMM - Associação Mato-grossense dos Municípios. Pelos serviços prestados aos Municípios de Mato Grosso, principalmente Canarana em todo o tempo que está como Presidente da AMM.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/419/mocao20.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/419/mocao20.pdf</t>
   </si>
   <si>
     <t>Aplauso à Equipe organizadora do 3º Ecoike Águas do Xingu.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/420/mocao21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/420/mocao21.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Mataran pelo falecimento da Senhora Inês Mataran.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/421/mocao22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/421/mocao22.pdf</t>
   </si>
   <si>
     <t>Aplauso à Equipe de Limpeza do Hospital Lorena Parode pelo importante trabalho desenvolvido.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/422/mocao23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/422/mocao23.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Moergener pelo falecimento da Senhora Maria Moergener.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/423/mocao24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/423/mocao24.pdf</t>
   </si>
   <si>
     <t>Aplauso, no dia 05 de Maio a Igreja El Shaddai completou 10 anos de fundação em Canarana.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/424/mocao25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/424/mocao25.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Nogueira pelo falecimento da Senhora Jovina Fernandes da Silva.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/425/mocao26.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/425/mocao26.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Maciel Dallabrida pelo falecimento de Silvano Maciel Dallabrida.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>Pedrinho, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/426/mocao27.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/426/mocao27.pdf</t>
   </si>
   <si>
     <t>Pesar à Família do Senhor Sebastião Torquatro Guimarães pelo seu falecimento.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/427/mocao28.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/427/mocao28.pdf</t>
   </si>
   <si>
     <t>Pesar à Família da Senhora Cida da Lírio Branco pelo seu falecimento.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/428/mocao29.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/428/mocao29.pdf</t>
   </si>
   <si>
     <t>Pesar ao Senhor Janailson dos Santos Teixeira e Família pelo falecimento de sua filha Yasmin Vitoria da Silva Teixeira.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/461/mocao30.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/461/mocao30.pdf</t>
   </si>
   <si>
     <t>Pesar à família do Senhor Aristide Araújo pelo seu falecimento.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/462/mocao31.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/462/mocao31.pdf</t>
   </si>
   <si>
     <t>Pesar a Família da Senhora Maria Esmeralda Santos Camargo pelo seu falecimento.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/429/mocao32.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/429/mocao32.pdf</t>
   </si>
   <si>
     <t>aplauso à Professora Carine Hepp pela realização do Projeto Sonho de Baliza.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/430/mocao33.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/430/mocao33.pdf</t>
   </si>
   <si>
     <t>Pesar à Senhora Maria Lenir Aguiar santos pelo falecimento de seu esposo Senhor João Ezequiel Dia Moura.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/431/mocao34.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/431/mocao34.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Alves de Jesus pelo falecimento da Senhora Divina Alves de Jesus.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/432/mocao35.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/432/mocao35.pdf</t>
   </si>
   <si>
     <t>Aplauso à Professora Nilva Dickel e a Escola Pioneiros pela conquista do 1º Lugar Estadual do Projeto Jovens Empreendedores Primeiros Passos.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/433/mocao36.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/433/mocao36.pdf</t>
   </si>
   <si>
     <t>Aplauso aos Senhores Pedro Otobelli e Airton Cruz Andara pelo ótimo trabalho desenvolvido na limpeza do ginásio, campo e demais locais públicos.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/434/mocao37.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/434/mocao37.pdf</t>
   </si>
   <si>
     <t>Pesar à Família do Senhor Osvino Echer pelo seu falecimento.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/435/mocao38.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/435/mocao38.pdf</t>
   </si>
   <si>
     <t>Pesar à Família do Senhor Guido Afonso Rauber pelo seu falecimento.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/436/mocao39.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/436/mocao39.pdf</t>
   </si>
   <si>
     <t>Pesar à Família da Senhora Luziene Alves Guimarães (Tata) pelo seu falecimento.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/437/mocao40.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/437/mocao40.pdf</t>
   </si>
   <si>
     <t>Pesar à Família do Dr. Jaime Ziliotto pelo falecimento de seu irmão Ivanir Antoninho Ziliotto.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/438/mocao41.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/438/mocao41.pdf</t>
   </si>
   <si>
     <t>Reconhecimento à Equipe do Centro Cirúrgico do Hospital Municipal Lorena Parode.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/439/mocao42.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/439/mocao42.pdf</t>
   </si>
   <si>
     <t>Aplauso à Secretária Marilei Bier que realizou viagem em missão do SEBRAE em busca de conhecimentos</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/440/mocao43.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/440/mocao43.pdf</t>
   </si>
   <si>
     <t>Aplauso à Equipe de organização do Motocross.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/162/mocao_044_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/162/mocao_044_1.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Senhor Lodoveo Frigo (Chico) pela conclusão de seu mandato de Presidente frente ao Rotary Club.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/164/mocao_045_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/164/mocao_045_1.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Senhor Rafael Queiroz pela conclusão de seu mandato de Presidente frente ao Lions Clube.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/165/mocao_046_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/165/mocao_046_1.pdf</t>
   </si>
   <si>
     <t>Pesar a Família Schimidt pelo falecimento da Senhora Nori Schimidt.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/166/mocao_047_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/166/mocao_047_1.pdf</t>
   </si>
   <si>
     <t>Pesar a Família Rebelatto pelo falecimento do Senhor Lenir Rebelatto (Pisca).</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/168/mocao_048_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/168/mocao_048_1.pdf</t>
   </si>
   <si>
     <t>Pesar a Família Pereira Magalhães pelo falecimento do Senhor Marcos Antonio Pereira Magalhães.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/169/mocao_049_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/169/mocao_049_1.pdf</t>
   </si>
   <si>
     <t>Pesar a Família Teixeira da Silva pelo falecimento do Senhor Jairo Teixeira da Silva.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/170/mocao_050_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/170/mocao_050_1.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Time Ouro Verde, em nome do Senhor Eleodoro Kehl, pela conquista do Campeonato Amador 2019.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/171/mocao_051_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/171/mocao_051_1.pdf</t>
   </si>
   <si>
     <t>Pesar a Família Woiciechoski pelo falecimento da Senhora Teresa Woiciechoski.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/172/mocao_052_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/172/mocao_052_1.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Senhor Altemir Sangaletti pela conclusão de seu mandato de 04 anos frente a Rádio Vida Nova.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/175/mocao_053_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/175/mocao_053_1.pdf</t>
   </si>
   <si>
     <t>Aplauso A Ardava Pela realização do dia Nacional do campo limpo, ação que envolveu mais de 600 crianças mostrado a responsabilidade ambiental dos produtores, que destinam de forma correta quase 100% das embalagens de defensivos agrícolas utilizadas.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/177/mocao_054_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/177/mocao_054_1.pdf</t>
   </si>
   <si>
     <t>Aplauso Ao senhor Pr. Sebastião Rodrigues de Souza e esposa Irmã Nilda Paula de Souza, que no dia 17/08 completaram 70 anos de União Conjugal - Bodas de Vinho. Eles foram homenageados com a Comenda da AL Desbravador Migrante Norberto Schwantes. O Pr. Sebastião é um dos maiores líderes religiosos do Brasil, presidente da COMADEMAT e 1º vice-presidente da CGADB. O casal chegou ao Mato Grosso há 45 anos e tem desempenhado ao longo de décadas, um ímpar e singular trabalho não somente na área espiritual, mas social e educacional.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/178/mocao_055_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/178/mocao_055_1.pdf</t>
   </si>
   <si>
     <t>Aplauso Ao Casal Augusto e Marta Dunk Pela comemoração dos 65 anos de união matrimonial – Bodas de Safira.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/179/mocao_056_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/179/mocao_056_1.pdf</t>
   </si>
   <si>
     <t>Reconhecimento a Senhora Adirma Koester, Secretária de Gestão Governamental, pelo seu excelente trabalho.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/180/mocao_057_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/180/mocao_057_1.pdf</t>
   </si>
   <si>
     <t>Reconhecimento ao senhor Milton Parode pelo trabalho junto a Secretaria de Saúde no transporte dos pacientes que fazem hemodiálise.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/182/mocao_058_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/182/mocao_058_1.pdf</t>
   </si>
   <si>
     <t>Pesar a família do Senhor Neuveli Antonio do Carmo pelo seu falecimento.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Moção de Aplauso _x000D_
 A Senhora Carine Hepp Moreira _x000D_
 Ao Senhor Emailson Albuquerque dos Santos _x000D_
 e A Senhora Renata Soraya Reyes _x000D_
 _x000D_
 Pelos trabalhos realizados com a Banda Municipal Átila Rodrigues Falcão.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/196/mocao_60_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/196/mocao_60_1.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 A Família Faitão pelo falecimento do senhor Everaldo Faitão.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Manu, Moacir</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/213/mocao_61_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/213/mocao_61_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso Ao Clube de Desbravadores Leão do Vale Pelo dia Mundial dos Desbravadores.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/214/mocao_62_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/214/mocao_62_1.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a Família Pfeifer pelo falecimento do Senhor José Vilmar Pfeifer.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Pesar a Família do Senhor Afonso de Oliveira pelo seu falecimento.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>Aplauso ao Senhor Eduardo Oliveira pelo trabalho realizado frente a Secretaria de Esportes.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/225/mocao_65_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/225/mocao_65_1.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento._x000D_
 A Senhora Gema Favreto Colling, ao Centro Cultural de Canarana, e a todos os colaboradores envolvidos na realização do 18º Festival da Música de Canarana nos dias 04 e 05 de outubro.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/226/mocao_66_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/226/mocao_66_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso._x000D_
 Ao Esporte Clube São Bento, pelo título do Campeonato Master 2019.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/227/mocao_67_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/227/mocao_67_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso._x000D_
 Aos Brigadistas da Brigada Municipal Mista:_x000D_
 Angelina Neta Elias de Souza, Tayana Barros Tseredzutewedi, Analice de Souza Gonçalves L. Peres, Nair da Silva, Ana Cláudia S. Lima, Joinilson A. Almeida, Paulo Henrique Felix dos Santos, Juarez Luiz dos Santos, Ildo Scapini, Gildásio Matos de Oliveira, Aladir Ana Dela Costa, Luiz Fernando Tonini e Márcio Nunes dos Santos. E ao Corpo de Bombeiros do Estado de Mato Grosso Regional de Barra do Garças.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/239/mocao_68_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/239/mocao_68_1.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio Empresa Energisa : Pelas exorbitantes tarifas cobradas dos consumidores e pelas constantes oscilações e interrupções no fornecimento de energia elétrica, ou seja, cobrando altos valores em detrimento da qualidade do serviço ofertado.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/240/mocao_69_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/240/mocao_69_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Assembléia Legislativa de Mato Grosso: Pela criação da CPI da ENERGISA, que tem como objetivo discutir os serviços prestados pela empresa a se aprofundar nas análises das contas, dos atendimentos e na redução de investimentos que a concessionária vem executando em todo o estado de Mato Grosso.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/345/mocao_70_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/345/mocao_70_1.pdf</t>
   </si>
   <si>
     <t>Aplauso Ao Senhor Renato Xavier de Assunção Soldado da Policia Militar do Estado de Mato Grosso: Por ter no dia 30/08/2019, mesmo estando em horário de folga, realizado procedimento que culminou na prisão de dois suspeitos que praticavam diversas manobras de alta periculosidade com veículo, colocando centenas de pessoas em risco no centro de Canarana.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/346/mocao_71_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/346/mocao_71_1.pdf</t>
   </si>
   <si>
     <t>Aplauso aos Policias Militares: Sub Tenente PM Sancler da Silva Santarém, 3º Sgt PM Adenilto Santos Oliveira, 3º Sgt PM Eli de Araujo Costa  e Sd PM Diego Rodrigues Damasceno: por terem no dia 30/08/2019, atuado ativamente na prisão de dois suspeitos que praticavam diversas manobras de alta periculosidade com veículo, colocando centenas de pessoas em risco no centro de Canarana.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>Aplauso ao Senhor Gyancarlos Paglyneari Cabelho Pelos relevantes serviços prestados como comandante do 13º Comando Regional da Polícia Militar do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Reconhecimento a Secretária Municipal Marilei Bier Pelo trabalho que vem realizando de fomentar o turismo junto as aldeias Xavantes e do Xingu, bem como, na parceria firmada com o SEBRAE que está trazendo diversos treinamentos ao município.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/354/mocao_74_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/354/mocao_74_1.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Deputado Federal Carlos Bezerra pela passagem de seu aniversário neste dia 04 de novembro.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/448/mocao_75_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/448/mocao_75_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao treinador Paulinho Dendena e a seleção de Canarana Master pela conquista da Copa Araguaia de Master.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/449/mocao_76_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/449/mocao_76_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso para Comissão organizadora de 1º Desafio MTB X CM de Canarana.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/450/mocao_77_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/450/mocao_77_1.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento para os sócios fundadores do Sicredi._x000D_
 Para os Presidentes do Sicredi._x000D_
 Para as Diretoras e ex. Presidentes da APAE.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/451/mocao_78_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/451/mocao_78_1.pdf</t>
   </si>
   <si>
     <t>Reconhecimento ao Presidente da ADECC, senhor Guilherme Estevão do Nascimento, pelo trabalho prestado junto à comunidade do Culuene.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/452/mocao_79_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/452/mocao_79_1.pdf</t>
   </si>
   <si>
     <t>Reconhecimento ao senhor Percio Marcolin, pelo empenho e dedicação durante seu mandato como presidente do Esporte Clube Canarana.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/453/mocao_80_1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/453/mocao_80_1.pdf</t>
   </si>
   <si>
     <t>Aplauso à Pastora Gizele Zimmermann Riker, pelos relevantes trabalhos prestados à Paróquia Evangélica de Confissão Luterana no Brasil de Canarana, bem como a toda a sociedade Canaranense.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/469/mocao_81_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/469/mocao_81_.pdf</t>
   </si>
   <si>
     <t>Ao Dr. Valtinho e Professora Cristina sua esposa, pelos 35 anos de trabalhos prestados ao nosso município e entidades.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/470/mocao_82_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/470/mocao_82_.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Grupo Mirim do CTG Pioneiro do Centro Oeste, pelo 1º lugar no ENATCHÊ em Jataí - GO.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/471/mocao_83_.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/471/mocao_83_.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Lima pelo falecimento de Cleidi Grasiele Lima, pelo seu falecimento.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/229/emenda_modificativa__1.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/229/emenda_modificativa__1.pdf</t>
   </si>
   <si>
     <t>INCLUIR_x000D_
 Órgão	01 – CAMARA MUNICIPAL_x000D_
 Unid. Administrativa	01.01 – CAMARA MUNICIPAL_x000D_
 Função_x000D_
 Sub-Função_x000D_
 Programa	01 -     Legislativo_x000D_
 031 –   Ação Legislativa_x000D_
 0001 – Processo Legislativo_x000D_
 Projeto Atividade	2.002 – MANUT., PESSOAL E ENCARGOS COM O LEGISLATIVO_x000D_
 Elemento de Despesa	3.3.50.43.00 – Subvenção Social_x000D_
 Fonte de Recursos	100 - Ordinários_x000D_
 Valor R$	R$ 48.000,00 (quarenta e oito mil reais)._x000D_
 _x000D_
 ANULAR_x000D_
 Órgão	01 – CAMARA MUNICIPAL_x000D_
 Unid. Administrativa	01.01 – CAMARA MUNICIPAL_x000D_
 Função_x000D_
 Sub-Função_x000D_
 Programa	01 -     Legislativo_x000D_
 031 –   Ação Legislativa_x000D_
 0001 – Processo Legislativo_x000D_
 Projeto Atividade	2.002 – MANUT., PESSOAL E ENCARGOS COM O LEGISLATIVO_x000D_
 Elemento de Despesa	3.1.90.11.00 – Vencimentos e vantagens fixa_x000D_
 Fonte de Recursos	100 - Ordinários_x000D_
 Valor R$	R$ 48.000,00 (quaenta e oito mil reais).</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/355/emenda_mod._01.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/355/emenda_mod._01.pdf</t>
   </si>
   <si>
     <t>Altera-se os Anexos do Órgão Secretaria Municipal de Desenvolvimento Sócio Econômico e Turístico, em conformidade com a Relação de Despesas - Projetadas da Unidade 01.01.Gabinete Secretário, do Projeto de Lei nº. 031, de 11 de Abril de 2019, que Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual de 2020.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/184/emenda_substitutiva_001_pl040.2019_000014.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/184/emenda_substitutiva_001_pl040.2019_000014.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao PL 040/2019 que Institui o Programa Municipal de Parcerias Público-Privadas no município de Canarana e dá outras Providências.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/185/emenda_substitutiva_002_pl040.2019_000013.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/185/emenda_substitutiva_002_pl040.2019_000013.pdf</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/217/veto_projeto_de_lei_44-2019.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/217/veto_projeto_de_lei_44-2019.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Total ao Projeto de lei nº 044/2019.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>RTRI</t>
   </si>
   <si>
     <t>Requerimento Uso Tribuna Livre</t>
   </si>
   <si>
     <t>Externo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1048/uso_tribuna_livre_01-2019.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1048/uso_tribuna_livre_01-2019.pdf</t>
   </si>
   <si>
     <t>Senhora atropelada  por um cachorro solto na rua e quebrou a perna;_x000D_
 Iluminação Pública;_x000D_
 Estrada danificada pela chuva.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1049/uso_tribuna_livre_02-2019.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1049/uso_tribuna_livre_02-2019.pdf</t>
   </si>
   <si>
     <t>Dia do Evangélico.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1050/uso_tribuna_livre_03-2019.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1050/uso_tribuna_livre_03-2019.pdf</t>
   </si>
   <si>
     <t>Falar sobre o andamento da construção do prédio do Sindicato do Servidor Público.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1051/uso_tribuna_livre_04-2019.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1051/uso_tribuna_livre_04-2019.pdf</t>
   </si>
   <si>
     <t>Reclamar que no começo do ano é feito calendário de Eventos e a Prefeitura realizou uma festa no mesmo dia que uma entidade agendou;_x000D_
 IPVA.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1052/uso_tribuna_livre_05-2019.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1052/uso_tribuna_livre_05-2019.pdf</t>
   </si>
   <si>
     <t>Falar sobre o Projeto de Lei nº 064/2019;_x000D_
 Da área do Sindicato.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1053/uso_tribuna_livre_06-2019.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1053/uso_tribuna_livre_06-2019.pdf</t>
   </si>
   <si>
     <t>Falar sobre a Obra de Construção do Sindicato dos Servidores Municipais.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/466/ato_da_mesa_01.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/466/ato_da_mesa_01.pdf</t>
   </si>
   <si>
     <t>Nomeia os Membros das Comissões Permanentes da Câmara Municipal para o Biênio de 2019-2020.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Aprova o Parecer do Tribunal de Contas e as Contas da Prefeitura Municipal de Canarana referente ao exercício de 2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -3977,67 +3977,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/294/projeto_de_lei_comp._01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/295/projeto_de_lei_comp._02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/296/projeto_de_lei_comp._03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/232/projeto_de_lei_complementar_no_04_1_-_copia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/233/projeto_de_lei_complementar_no_05_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/234/projeto_de_lei_complementar_no_06_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/291/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/292/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/293/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/302/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/303/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/304/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/305/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/306/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/307/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/308/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/309/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/310/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/311/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/312/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/313/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/314/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/315/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/316/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/317/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/318/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/319/projeto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/320/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/321/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/322/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/323/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/324/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/325/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/326/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/327/projeto_de_lei_30.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/329/projeto_de_lei_32.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/330/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/331/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/332/projeto_de_lei_35.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/333/projeto_de_lei_36.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/334/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/335/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/336/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_lei_040.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/155/projeto_de_lei_o41.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/156/projeto_de_lei_042.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/163/projeto_de_lei_o43.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lei_044.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/173/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/176/projeto_de_lei_047.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/181/projeto_de_lei_048.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/183/projeto_049_ploa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/186/pl_050.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/188/pl_051.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_052_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/201/projeto_de_lei_053_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_054_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/203/projeto_055_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/204/projeto_056_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/205/projeto_de_lei_057-2019_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/218/projeto_058_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/219/projeto_059_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/230/projeto_de_lei_60_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/231/projeto_de_lei_61_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_lei_no_62.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/337/projeto_de_lei_63_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/454/projeto_de_lei_64_mGIzQyH.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/455/projeto_de_lei_65_NQI6kCu.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/456/projeto_de_lei_66.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/477/projeto_067-2019_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/458/projeto_de_decreto_legislativo_01_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/297/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/298/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/299/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/300/projeto_de_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_resolucao_005-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/457/projeto_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/241/req.01.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/242/req.02.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/261/req.03.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/262/req.04.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/283/req.05.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/465/req.07.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/284/req.08.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/286/req.09.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/287/req.10.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/459/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/288/req.12.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/289/req.13.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/157/requerimento_014_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/158/requerimento_015_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_016_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_017_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/161/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/194/requerimento_19_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/190/requerimento_20_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/211/requerimento_21_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/220/requerimento_22_11.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/221/requerimento_23_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/235/requerimento_24_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_25_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_26_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/472/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/279/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/280/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/281/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/282/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/247/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/248/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/249/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/250/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/251/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/252/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/253/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/263/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/264/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/265/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/266/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/267/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/268/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/269/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/270/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/271/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/348/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/349/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/350/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/351/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/352/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/357/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/359/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/360/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/371/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/372/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/376/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/464/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/377/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/378/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/379/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/384/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/393/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/394/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/395/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/396/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/460/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/397/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/398/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/399/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/408/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/412/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/413/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_084_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/138/indicacao_085_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_086_1.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_087_1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_088_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/142/indicacao_089_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_090_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/144/indicacao_090_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_092_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/147/indicacao_093_1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_094_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_095_1.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/150/indicacao_096_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/151/indicacao_097_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/152/indicacao_098_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/153/indicacao_099_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/154/indicacao_100_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/189/indicacao_101_1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/191/indicacao_102_1.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/192/indicacao_103_1.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/193/indicacao_104_1.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/197/indicacao_105_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/198/indicacao_106_1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/199/indicacao_107_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/206/indicacao_108_11.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/207/indicacao_109_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/208/indicacao_110_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/209/indicacao_111_1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/210/indicacao_112_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/222/indicacao_113_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/223/indicacao_114_1.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/224/indicacao_115_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/236/indicacao_116_1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/237/indicacao_117_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/238/indicacao_118_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/340/indicacao_119_1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/341/indicacao_120_1.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_121_1.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/343/indicacao_122_1.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/344/indicacao_123_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_125_1.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_126_1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/444/indicacao_127_1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/445/indicacao_128_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/446/indicacao_129_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/447/indicacao_130_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/474/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/475/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/254/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/255/mocao_2.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/256/mocao_3.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/257/mocao_4.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/258/mocao_5.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/259/mocao_6.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/260/mocao_7.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/272/mocao_8.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/273/mocao_9.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/274/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/275/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/276/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/277/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/278/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/414/mocao15.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/415/mocao16.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/416/mocao17.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/417/mocao18.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/418/mocao19.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/419/mocao20.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/420/mocao21.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/421/mocao22.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/422/mocao23.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/423/mocao24.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/424/mocao25.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/425/mocao26.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/426/mocao27.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/427/mocao28.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/428/mocao29.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/461/mocao30.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/462/mocao31.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/429/mocao32.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/430/mocao33.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/431/mocao34.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/432/mocao35.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/433/mocao36.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/434/mocao37.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/435/mocao38.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/436/mocao39.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/437/mocao40.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/438/mocao41.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/439/mocao42.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/440/mocao43.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/162/mocao_044_1.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/164/mocao_045_1.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/165/mocao_046_1.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/166/mocao_047_1.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/168/mocao_048_1.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/169/mocao_049_1.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/170/mocao_050_1.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/171/mocao_051_1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/172/mocao_052_1.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/175/mocao_053_1.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/177/mocao_054_1.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/178/mocao_055_1.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/179/mocao_056_1.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/180/mocao_057_1.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/182/mocao_058_1.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/196/mocao_60_1.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/213/mocao_61_1.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/214/mocao_62_1.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/225/mocao_65_1.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/226/mocao_66_1.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/227/mocao_67_1.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/239/mocao_68_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/240/mocao_69_1.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/345/mocao_70_1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/346/mocao_71_1.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/354/mocao_74_1.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/448/mocao_75_1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/449/mocao_76_1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/450/mocao_77_1.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/451/mocao_78_1.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/452/mocao_79_1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/453/mocao_80_1.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/469/mocao_81_.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/470/mocao_82_.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/471/mocao_83_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/229/emenda_modificativa__1.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/355/emenda_mod._01.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/184/emenda_substitutiva_001_pl040.2019_000014.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/185/emenda_substitutiva_002_pl040.2019_000013.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/217/veto_projeto_de_lei_44-2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1048/uso_tribuna_livre_01-2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1049/uso_tribuna_livre_02-2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1050/uso_tribuna_livre_03-2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1051/uso_tribuna_livre_04-2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1052/uso_tribuna_livre_05-2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1053/uso_tribuna_livre_06-2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/466/ato_da_mesa_01.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/294/projeto_de_lei_comp._01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/295/projeto_de_lei_comp._02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/296/projeto_de_lei_comp._03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/232/projeto_de_lei_complementar_no_04_1_-_copia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/233/projeto_de_lei_complementar_no_05_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/234/projeto_de_lei_complementar_no_06_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/291/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/292/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/293/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/302/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/303/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/304/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/305/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/306/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/307/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/308/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/309/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/310/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/311/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/312/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/313/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/314/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/315/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/316/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/317/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/318/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/319/projeto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/320/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/321/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/322/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/323/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/324/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/325/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/326/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/327/projeto_de_lei_30.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/329/projeto_de_lei_32.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/330/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/331/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/332/projeto_de_lei_35.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/333/projeto_de_lei_36.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/334/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/335/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/336/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/145/projeto_de_lei_040.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/155/projeto_de_lei_o41.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/156/projeto_de_lei_042.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/163/projeto_de_lei_o43.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lei_044.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/173/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/176/projeto_de_lei_047.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/181/projeto_de_lei_048.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/183/projeto_049_ploa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/186/pl_050.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/188/pl_051.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/200/projeto_de_lei_052_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/201/projeto_de_lei_053_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/202/projeto_de_lei_054_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/203/projeto_055_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/204/projeto_056_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/205/projeto_de_lei_057-2019_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/218/projeto_058_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/219/projeto_059_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/230/projeto_de_lei_60_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/231/projeto_de_lei_61_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_lei_no_62.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/337/projeto_de_lei_63_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/454/projeto_de_lei_64_mGIzQyH.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/455/projeto_de_lei_65_NQI6kCu.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/456/projeto_de_lei_66.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/477/projeto_067-2019_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/458/projeto_de_decreto_legislativo_01_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/297/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/298/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/299/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/300/projeto_de_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/212/projeto_de_resolucao_005-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/457/projeto_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/241/req.01.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/242/req.02.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/261/req.03.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/262/req.04.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/283/req.05.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/465/req.07.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/284/req.08.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/286/req.09.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/287/req.10.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/459/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/288/req.12.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/289/req.13.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/157/requerimento_014_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/158/requerimento_015_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_016_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_017_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/161/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/194/requerimento_19_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/190/requerimento_20_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/211/requerimento_21_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/220/requerimento_22_11.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/221/requerimento_23_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/235/requerimento_24_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_25_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_26_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/472/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/279/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/280/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/281/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/282/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/247/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/248/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/249/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/250/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/251/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/252/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/253/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/263/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/264/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/265/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/266/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/267/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/268/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/269/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/270/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/271/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/348/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/349/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/350/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/351/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/352/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/357/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/359/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/360/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/371/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/372/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/376/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/464/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/377/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/378/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/379/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/384/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/393/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/394/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/395/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/396/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/460/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/397/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/398/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/399/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/408/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/412/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/413/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/137/indicacao_084_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/138/indicacao_085_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/139/indicacao_086_1.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/140/indicacao_087_1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/141/indicacao_088_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/142/indicacao_089_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_090_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/144/indicacao_090_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/146/indicacao_092_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/147/indicacao_093_1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/148/indicacao_094_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/149/indicacao_095_1.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/150/indicacao_096_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/151/indicacao_097_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/152/indicacao_098_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/153/indicacao_099_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/154/indicacao_100_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/189/indicacao_101_1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/191/indicacao_102_1.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/192/indicacao_103_1.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/193/indicacao_104_1.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/197/indicacao_105_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/198/indicacao_106_1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/199/indicacao_107_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/206/indicacao_108_11.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/207/indicacao_109_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/208/indicacao_110_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/209/indicacao_111_1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/210/indicacao_112_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/222/indicacao_113_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/223/indicacao_114_1.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/224/indicacao_115_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/236/indicacao_116_1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/237/indicacao_117_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/238/indicacao_118_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/340/indicacao_119_1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/341/indicacao_120_1.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_121_1.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/343/indicacao_122_1.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/344/indicacao_123_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_125_1.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_126_1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/444/indicacao_127_1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/445/indicacao_128_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/446/indicacao_129_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/447/indicacao_130_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/473/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/474/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/475/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/476/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/254/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/255/mocao_2.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/256/mocao_3.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/257/mocao_4.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/258/mocao_5.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/259/mocao_6.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/260/mocao_7.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/272/mocao_8.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/273/mocao_9.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/274/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/275/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/276/mocao_12.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/277/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/278/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/414/mocao15.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/415/mocao16.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/416/mocao17.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/417/mocao18.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/418/mocao19.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/419/mocao20.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/420/mocao21.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/421/mocao22.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/422/mocao23.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/423/mocao24.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/424/mocao25.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/425/mocao26.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/426/mocao27.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/427/mocao28.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/428/mocao29.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/461/mocao30.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/462/mocao31.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/429/mocao32.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/430/mocao33.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/431/mocao34.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/432/mocao35.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/433/mocao36.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/434/mocao37.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/435/mocao38.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/436/mocao39.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/437/mocao40.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/438/mocao41.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/439/mocao42.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/440/mocao43.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/162/mocao_044_1.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/164/mocao_045_1.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/165/mocao_046_1.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/166/mocao_047_1.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/168/mocao_048_1.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/169/mocao_049_1.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/170/mocao_050_1.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/171/mocao_051_1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/172/mocao_052_1.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/175/mocao_053_1.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/177/mocao_054_1.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/178/mocao_055_1.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/179/mocao_056_1.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/180/mocao_057_1.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/182/mocao_058_1.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/196/mocao_60_1.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/213/mocao_61_1.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/214/mocao_62_1.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/225/mocao_65_1.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/226/mocao_66_1.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/227/mocao_67_1.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/239/mocao_68_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/240/mocao_69_1.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/345/mocao_70_1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/346/mocao_71_1.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/354/mocao_74_1.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/448/mocao_75_1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/449/mocao_76_1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/450/mocao_77_1.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/451/mocao_78_1.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/452/mocao_79_1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/453/mocao_80_1.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/469/mocao_81_.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/470/mocao_82_.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/471/mocao_83_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/229/emenda_modificativa__1.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/355/emenda_mod._01.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/184/emenda_substitutiva_001_pl040.2019_000014.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/185/emenda_substitutiva_002_pl040.2019_000013.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/217/veto_projeto_de_lei_44-2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1048/uso_tribuna_livre_01-2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1049/uso_tribuna_livre_02-2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1050/uso_tribuna_livre_03-2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1051/uso_tribuna_livre_04-2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1052/uso_tribuna_livre_05-2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/1053/uso_tribuna_livre_06-2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2019/466/ato_da_mesa_01.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H337"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>