--- v0 (2026-02-04)
+++ v1 (2026-05-18)
@@ -54,3109 +54,3109 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Dile, Gilmar Miranda, Jerê, Manu, Miro, Moacir, Paulinho, Pedrinho, Rafael Govari, Robson Wainer, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/888/proj_elom_01.2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/888/proj_elom_01.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fabio Marcos Pereira de Faria</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/866/plc_2018_-_01.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/866/plc_2018_-_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na lei Municipal 840/2008, de 05 de maio de 2008 – Lei do Parcelamento do Solo Urbano do Município de Canarana – MT, e dá outras Providências.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/867/plc_2018_-_02.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/867/plc_2018_-_02.pdf</t>
   </si>
   <si>
     <t>Fixa os valores referente as gratificações de funções de confiança, previstas no Art. 33, § 1º da lei Complementar 123/2014, e Art. 13, § 1º da Lei Complementar 125/2014, e dá outras Providências</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/868/plc_2018_-_04.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/868/plc_2018_-_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de Nomenclatura da Secretaria Municipal de Indústria, Comércio e Turismo – SMICT, e dá outras Providências.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/869/plc_2018_-_05.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/869/plc_2018_-_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de cargo, alteração de número de vagas e atualização do anexo da Lei Complementar nº 029/2002, e dá outras Providências.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/870/plc_2018_-_06.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/870/plc_2018_-_06.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder anistia de multa, juros e parcelamentos de débitos inscritos em Dívida Ativa e dá outras Providências</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/871/plc_2018_-_08.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/871/plc_2018_-_08.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 12 da Lei Complementar nº 121/2014 que “Dispõe sobre a reestruturação do plano de Cargos, Carreiras e Vencimentos – PCCV dos Servidores públicos da Câmara Municipal de Canarana-MT e dá outras providências.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/872/plc_2018_-_09.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/872/plc_2018_-_09.pdf</t>
   </si>
   <si>
     <t>Cria cargos públicos, altera número de vagas, extingue cargo e altera nomenclatura da Secretaria de Gabinete do Prefeito e dá outras providencias.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/873/plc_2018_-_10.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/873/plc_2018_-_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de dispositivos da Lei Complementar 028, de 23 de dezembro de 2002, quanto a licença prêmio, e dá outras providências.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/874/plc.11.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/874/plc.11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de dispositivos da Lei Complementar 028, de 23 de dezembro de 2002, dispositivo este previsto pela Lei Complementar 171, de 16 de outubro de 2018, quanto à Licença Prêmio e dá outras providências.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/875/plc_2018_-_12.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/875/plc_2018_-_12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transação e o parcelamento de créditos fiscais no Mutirão de Conciliação do ano de 2018 e dá outras providencias</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/876/plc_2018_-_13.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/876/plc_2018_-_13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação da carreira dos Profissionais da Educação Básica do Município de Canarana-MT e dá outras providências.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Rafael Govari, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/623/pl.01.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/623/pl.01.pdf</t>
   </si>
   <si>
     <t>Altera nomenclatura do Parque de Exposição de Canarana/MT.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/625/pl.02.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/625/pl.02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a AUTORIZAÇÃO para que o Executivo insira item à Lei 1.289/2017 - Lei de Diretrizes Orçamentárias para o Exercício de 2018.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/626/pl.03.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/626/pl.03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para Abertura de Crédito Adicional Especial por Anulação de Dotação e dá outras providências.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/627/pl.04.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/627/pl.04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a AUTORIZAÇÃO para que o Executivo insira item à Lei 1.291/17 - Plano Plurianual, para o Quadriênio de 2018/2021.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/628/pl.05.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/628/pl.05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para abertura de Crédito Adicional Especial por Anulação de Dotações e dá outras providências.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/629/pl.06.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/629/pl.06.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice de Revisão Geral dos servidores do poder executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/630/pl.07.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/630/pl.07.pdf</t>
   </si>
   <si>
     <t>Estabelece o Índice de Revisão Geral dos vereadores e servidores do poder legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/631/pl.08.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/631/pl.08.pdf</t>
   </si>
   <si>
     <t>Atualiza o Piso Salarial para os Profissionais da Educação Básica Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/632/pl.09.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/632/pl.09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Suplementar, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/633/pl.10.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/633/pl.10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Projeto "Cidade Limpa" e dá outras providências.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/634/pl.11.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/634/pl.11.pdf</t>
   </si>
   <si>
     <t>Aprova as readequações do Plano Municipal de Educação - PME, Decênio 2015 a 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/635/pl.12.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/635/pl.12.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice de Revisão Geral no subsídio do Prefeito, Vice-prefeito e Secretários Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/636/pl.13.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/636/pl.13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a AUTORIZAÇÃO, para que o Executivo insira item à Lei 1.291/17 - Plano Plurianual, para o Quadriênio de 2018/2021.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/637/pl.14.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/637/pl.14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dás outras providências.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/638/pl.15.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/638/pl.15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/639/pl.16.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/639/pl.16.pdf</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/640/pl.17.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/640/pl.17.pdf</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/641/pl.18.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/641/pl.18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/642/pl.19.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/642/pl.19.pdf</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/643/pl.20.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/643/pl.20.pdf</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/644/pl.21.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/644/pl.21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/645/pl.22.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/645/pl.22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Convênio), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/646/pl.23.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/646/pl.23.pdf</t>
   </si>
   <si>
     <t>Altera o valor do vencimento do cargo de Secretário da PREVICAN e dá outras providências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/647/pl.24.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/647/pl.24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para Abertura de Crédito Adicional Especial por Anulação de dotações, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/648/pl.25.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/648/pl.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Saneamento Básico, cria o Conselho Municipal de Saneamento, cria o Fundo Municipal de Saneamento e dá outras providências.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/649/pl.26.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/649/pl.26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para assinar Termo de Colaboração com a ADAC (Associação dos Amigos de Canarana), inscrita no CNPJ sob o nº 22.260.514/0001-19, com sede Administrativa na Avenida Rio Grande do Sul, nº 117 A no Município de Canarana, Estado de Mato Grosso, e da outras providências.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Manu</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/650/pl.27.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/650/pl.27.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o GRUPO ESCOTEIRO CANARANA de Canarana - MT.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/651/pl.28.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/651/pl.28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/652/pl.29.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/652/pl.29.pdf</t>
   </si>
   <si>
     <t>Aprova o loteamento denominado Residencial e Comercial Alto Cerrado, localizado no perímetro urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/653/pl.30.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/653/pl.30.pdf</t>
   </si>
   <si>
     <t>Atualiza monetariamente e fixa os valores constantes no artigo nº 23 da Lei nº 8.666/93, com base no indexador IGP-M, os quais passam a vigorar nos procedimentos licitatórios realizados no Município de Canarana - MT e dá outras providências.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/654/pl.31.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/654/pl.31.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Habitacional Municipal denominado "MORADIA DIGNA" e dá outras providências.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/655/pl.32.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/655/pl.32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o poder executivo firme Termo de Cessão de Direito Real  de Uso do Bem Imóvel com o Sindicato dos Trabalhadores e Trabalhadoras Rurais de Canarana - MT e dá outras providências.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/656/pl.33.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/656/pl.33.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a conceder benefício fiscal para o pagamento de tributos, a título de incentivo, e dá outras providências.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/657/pl.34.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/657/pl.34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da verba denominada Plantão de Fiscalização, destinados exclusivamente aos servidores lotados na Secretaria de Finanças do Município de Canarana - MT e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/658/pl.35.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/658/pl.35.pdf</t>
   </si>
   <si>
     <t>Institui o Brasão da Câmara Municipal de Canarana - MT e dá outras providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/659/pl.36.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/659/pl.36.pdf</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/660/pl.37.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/660/pl.37.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar), com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/661/pl.38.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/661/pl.38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação (Emenda Parlamentar), com base nos Artigos 42 e 43 da Lei 4.320/64 Art. 167, inciso V e VI, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/662/pl.39.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/662/pl.39.pdf</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/663/pl.40.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/663/pl.40.pdf</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/664/pl.41.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/664/pl.41.pdf</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/665/pl.42.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/665/pl.42.pdf</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/666/pl.43.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/666/pl.43.pdf</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/667/pl.44.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/667/pl.44.pdf</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/668/pl.45.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/668/pl.45.pdf</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/669/pl.46.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/669/pl.46.pdf</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/670/pl.47.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/670/pl.47.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato/convênio com todos os estabelecimentos bancários, instituições financeiras, inclusive cooperativas de crédito deste Município, para concessão de empréstimos sob garantia de consignação em folha de pagamento.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/624/projeto_de_lei_48-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/624/projeto_de_lei_48-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transformação do cargo de Auxiliar de Enfermagem, em extinção, na categoria funcional de Técnico de Enfermagem Readequado, por força da Lei Municipal nº 903/2009 e dá outras providências.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/671/pl.49.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/671/pl.49.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Especial por Anulação de Dotações e dá outras providências.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/672/pl.50.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/672/pl.50.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Limpeza de Terrenos Baldios de Particulares e dá outras providências.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/673/pl.51.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/673/pl.51.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo do Município de Canarana, Estado do Mato Grosso a filiar-se a União das Câmaras Municipais do Estado do Mato Grosso - UCMMAT e dá outras providências.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/674/pl.52.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/674/pl.52.pdf</t>
   </si>
   <si>
     <t>Autoriza Doação de Área de Terras Urbanas.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/675/pl.53.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/675/pl.53.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/676/pl.54.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/676/pl.54.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a ASSOCIAÇÃO DE CAPOEIRA ARQUIBANDA de Canarana - MT.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/677/pl.55.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/677/pl.55.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reavaliação Atuarial/2018 e altera as alíquotas de contribuição previdenciária devidas pelo Município ao Regime Próprio de Previdência Social - RPPS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/678/pl.56.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/678/pl.56.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização ao Poder Executivo para filiar o Município de Canarana à Associação Mato-grossense dos Municípios - AMM e dá outras providências.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/679/pl.57.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/679/pl.57.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal 1.074, de 20 de agosto de 2013 - Lei que trata da Verba de Natureza Indenizatória no âmbito do Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/680/projeto_de_lei_58-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/680/projeto_de_lei_58-2018.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Canarana - MT, para o exercício de 2019.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/681/projeto_de_lei_59-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/681/projeto_de_lei_59-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de terras urbanas para fins de regularização do Programa Habitacional Casa Fácil.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/682/projeto_de_lei_60-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/682/projeto_de_lei_60-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal 1.368, de 05/06/2018 - Lei que aprovou o loteamento denominado Residencial e Comercial Alto do Cerrado, e dá outras providências.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Gilmar Miranda, Jerê, Manu, Miro, Moacir, Paulinho, Pedrinho, Rafael Govari, Robson Wainer, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/683/projeto_de_lei_61-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/683/projeto_de_lei_61-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do uso de narguilé em locais públicos e dá outras providências.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/684/projeto_de_lei_62-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/684/projeto_de_lei_62-2018.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 4º, da Lei Municipal nº 1.389 de 07 de agosto de 2018 que: "Dispõe sobre Limpeza de Terrenos Baldios de Particulares e dá outras providências".</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/685/projeto_de_lei_63-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/685/projeto_de_lei_63-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão de servidores públicos entre órgãos da administração direta, dos poderes executivo e legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/686/projeto_de_lei_64-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/686/projeto_de_lei_64-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, para contratação por tempo determinado a fim de atender à necessidade temporária e de excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/687/projeto_de_lei_65-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/687/projeto_de_lei_65-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/688/projeto_de_lei_66-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/688/projeto_de_lei_66-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Verba Honorária de Sucumbência, em conformidade com os termos do Art. 85, § 19, da Lei Federal nº 13.105, de 2015, cria o Fundo de Assessoria Jurídica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/689/projeto_de_lei_67-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/689/projeto_de_lei_67-2018.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto Vereadores Mirins na Câmara Municipal de Canarana/MT.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/690/projeto_de_lei_68-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/690/projeto_de_lei_68-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal 1.338, de 15 de dezembro de 2017, para incluir dispositivos, e dá outras providências.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/691/projeto_de_lei_69-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/691/projeto_de_lei_69-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por Superávit Financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/467/projeto_de_lei_70.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/467/projeto_de_lei_70.pdf</t>
   </si>
   <si>
     <t>Declara área destinada a Regularização Fundiária de interesse social imóveis de propriedade do Município de Canarana e autoriza o poder executivo municipal a proceder a regularização fundiária urbana de interesse social e dá outras providências.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/468/projeto_de_lei_71.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/468/projeto_de_lei_71.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de terras urbanas.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/877/proj._decreto_legislativo_2018-_01.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/877/proj._decreto_legislativo_2018-_01.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Canaranense.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/878/proj._decreto_legislativo_2018-_02.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/878/proj._decreto_legislativo_2018-_02.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão(ã) Benemérito(a) de Canarana.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/879/proj._resolucao_2018-_01.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/879/proj._resolucao_2018-_01.pdf</t>
   </si>
   <si>
     <t>Declara inservíveis os bens móveis do Patrimônio do Poder Legislativo, abaixo relacionados.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/880/proj._resolucao_2018-_02.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/880/proj._resolucao_2018-_02.pdf</t>
   </si>
   <si>
     <t>Altera Anexo II da Resolução nº 204/2017, que regulamenta a utilização do Plenário da Câmara de Vereadores de Canarana por terceiros e dá outras Providências.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/881/proj._resolucao_2018-_03.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/881/proj._resolucao_2018-_03.pdf</t>
   </si>
   <si>
     <t>Transfere data de Sessão Ordinária.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/882/proj._resolucao_2018-_04.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/882/proj._resolucao_2018-_04.pdf</t>
   </si>
   <si>
     <t>Declara inservíveis os Bens Móveis do Patrimônio do Poder Legislativo, abaixo relacionados.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/883/proj._resolucao_2018-_05.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/883/proj._resolucao_2018-_05.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão de Representação Legislativa do Período de Recesso Parlamentar.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/884/proj._resolucao_2018-_06.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/884/proj._resolucao_2018-_06.pdf</t>
   </si>
   <si>
     <t>Declara ociosos e queimados os bens móveis do Patrimônio do Poder Legislativo, abaixo relacionados.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/885/proj._resolucao_2018-_07.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/885/proj._resolucao_2018-_07.pdf</t>
   </si>
   <si>
     <t>transfere data de Sessão Ordinária.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/886/proj._resolucao_2018-_08.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/886/proj._resolucao_2018-_08.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão de Representação Legislativa do recesso parlamentar.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Manu, Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/991/requerimento_01-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/991/requerimento_01-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado a esta Casa de Leis um relatório de Receitas e Despesas de todas as Secretarias Municipais do Ano de 2017.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/992/requerimento_02-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/992/requerimento_02-2018.pdf</t>
   </si>
   <si>
     <t>Para que a Empresa Viação Xavante explique os motivos e os critérios pelos quais a empresa oferta em algumas linhas como por exemplo Canarana a Goiânia, Canarana a Brasília e de Cuiabá para várias outras cidades do Norte do Estado, ônibus executivos os quais ofertam mais qualidade e conforto aos usuários, e a mesma empresa em outros casos, como a linha Canarana a Cuiabá, oferta aos usuários somente ônibus convencional com bem menos qualidade e conforto.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>Gilmar Miranda, Manu, Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/993/requerimento_03-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/993/requerimento_03-2018.pdf</t>
   </si>
   <si>
     <t>Para que acione a Empresa responsável pela construção da quadra de esporte do bairro Sol Nascente, para que tome providência quanto a qualidade do piso e da estrutura de metal, pois na situação que se encontra torna-se propício acidentes.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>Dile, Manu</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/994/requerimento_04-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/994/requerimento_04-2018.pdf</t>
   </si>
   <si>
     <t>Realizar um acompanhamento concomitantemente dos repasses ao Fundo de Previdência Municipal, visando munir esta Casa de informações necessárias para exigir dos poderes comprometimento com o equilíbrio fiscal do município.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>Dile</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/995/requerimento_05-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/995/requerimento_05-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja encaminhado à Câmara a folha de pagamento do município referente ao período de agosto de 2017 a janeiro do corrente, devendo constar anexo relação dos servidores efetivos, servidores em cargos de livre nomeação, contratados temporariamente, ambas separadas com seus respectivos vencimentos.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/996/requerimento_06-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/996/requerimento_06-2018.pdf</t>
   </si>
   <si>
     <t>Para que os Projetos de número 014 ao 022, sejam votados em Regime de Urgência.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>Dile, Gilmar Miranda, Manu, Rafael Govari, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/997/requerimento_07-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/997/requerimento_07-2018.pdf</t>
   </si>
   <si>
     <t>Para que o Secretário Municipal de Saúde compareça a Sessão Ordinária para trazer informações aos Vereadores, com relação a carga horária dos médicos, e qualidade de atendimentos que eles devem realizar de acordo com a Lei.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/998/requerimento_08-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/998/requerimento_08-2018.pdf</t>
   </si>
   <si>
     <t>Para que o Prefeito Municipal e Secretário de Obras informe esta Casa de Leis sobre situação dos terrenos baldios, quantos terrenos já foram notificados e multados em 2017 e 2018.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/999/requerimento_09-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/999/requerimento_09-2018.pdf</t>
   </si>
   <si>
     <t>Para que o responsável pela empresa Águas Canarana venha a esta Casa de Leis prestar esclarecimento sobre implantação do Poço Artesiano e Construção e Implantação de Rede de Esgoto.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1000/requerimento_10-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1000/requerimento_10-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja encaminhado a folha de pagamento do município referente ao período de agosto de 2017 a janeiro do corrente, devendo constar anexo relação dos servidores efetivos, servidores em cargos de livre nomeação, contratados temporariamente, ambas separadas com seus respectivos vencimentos, pois a resposta que nos foi enviada foi vaga e não consta o que foi solicitado.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1001/requerimento_11-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1001/requerimento_11-2018.pdf</t>
   </si>
   <si>
     <t>Para que o Secretário de Estado de Segurança Pública alugue o prédio onde hoje está instalada a Escola 31 de Março, quando o mesmo for desocupado, para instalação e funcionamento da Delegacia de Polícia Civil.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1002/requerimento_12-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1002/requerimento_12-2018.pdf</t>
   </si>
   <si>
     <t>Para que o Secretário Municipal de Obras e Urbanismo senhor Vilson Biguelini compareça na próxima Sessão Ordinária da Câmara Municipal que será realizada no dia 21 de maio de 2018 para uso da Tribuna Livre para falar sobre a limpeza dos terrenos urbanos e sobre o andamento do Loteamento Residencial Fortaleza.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1003/requerimento_13-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1003/requerimento_13-2018.pdf</t>
   </si>
   <si>
     <t>Para que a Águas Canarana, empresa concessionária de serviços públicos de abastecimento de água e esgotamento sanitário de Canarana, agende uma reunião para qual serão convidados: Vereadores, Prefeito, Secretária de Administração e Secretário de Obras para tratar sobre os problemas no abastecimento de água em nosso município, tendo em vista a disposição para prestar esclarecimentos afirmada através do ofício CT - 009/2018 CAN enviado para Câmara Municipal no dia 04 de maio.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>Gilmar Miranda</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1004/requerimento_14-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1004/requerimento_14-2018.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Resolução nº 003/2018, seja votado em regime de Urgência.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>Miro</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1005/requerimento_15-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1005/requerimento_15-2018.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 032/2018 seja votado em Regime de Urgência.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>Moacir</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1013/requerimento_16-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1013/requerimento_16-2018.pdf</t>
   </si>
   <si>
     <t>Para que o senhor Ruberlan Resende, Secretário Municipal de Saúde venha na Sessão Ordinária do dia 06 de agosto de 2018, prestar esclarecimentos sobre a falta dos medicamentos, Morfina, Tramal, Dolantina e também soro glicosado, estando em falta também medicamentos básicos, como berotec e hidrocortisona.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1006/requerimento_17-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1006/requerimento_17-2018.pdf</t>
   </si>
   <si>
     <t>Para que a empresa Xavante disponibilize informações referente a passagens para idosos, quanto tempo de antecedência para requerer a passagem gratuita e a com desconto de 50%, pois pelas informações que se tem há dificuldades em se conseguir passagem gratuita, e a de 50% só se consegue alguns dias da semana. Solicitamos também que seja informado quais foram as pessoas idosas que utilizaram os assentos prioritários nos últimos 30 dias, ou se os mesmos estão sendo ocupados por passageiros não prioritários.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1007/requerimento_18-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1007/requerimento_18-2018.pdf</t>
   </si>
   <si>
     <t>Para que a Empresa Energisa informe porquê as podas das árvores são feitas de qualquer jeito deixam as mesmas desuniformes, se é a empresa mesmo que faz as podas ou se contratam outra pra fazer, e se há como resolver este problema. Solicita também que um representante da Energisa e o Secretário de Obras venham na Sessão Ordinária desta Casa de Leis no dia 20 de agosto de 2018, as 19h00min para dar informações sobre esta situação.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1008/requerimento_19-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1008/requerimento_19-2018.pdf</t>
   </si>
   <si>
     <t>Para o adiamento da votação do Projeto de Lei nº 048/2018.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1009/requerimento_20-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1009/requerimento_20-2018.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 060/2018 de 31 de agosto de 2018, seja votado em regime de urgência nesta sessão.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1010/requerimento_21-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1010/requerimento_21-2018.pdf</t>
   </si>
   <si>
     <t>Para que a Prefeitura Municipal informe quantos proprietários de terrenos baldios sujos já foram multados  com base na nova Lei.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1011/requerimento_22-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1011/requerimento_22-2018.pdf</t>
   </si>
   <si>
     <t>Para que a Prefeitura Municipal informe se há algum plano para acabar com os focos de incêndio no lixão municipal.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>Dile, Gilmar Miranda, Jerê, Manu, Miro, Moacir, Pedrinho, Rafael Govari, Robson Wainer, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1012/requerimento_23-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1012/requerimento_23-2018.pdf</t>
   </si>
   <si>
     <t>Para que o Secretário de Obras do Município, senhor Vilson Biguelini compareça à Câmara Municipal dia 15 de outubro as 14 horas, para tratar de assuntos relacionados a Secretaria de Obras.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/730/indicacao_01-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/730/indicacao_01-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja instalada uma academia ao ar livre no bairro Jardim Tropical.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/731/indicacao_02-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/731/indicacao_02-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja recuperada a estrada que liga o Garapu a Fazenda Arco Íris e Fortuna.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/732/indicacao_03-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/732/indicacao_03-2018.pdf</t>
   </si>
   <si>
     <t>Para que sejam arrumados os banheiros e a iluminação do Ginásio Edemar Parzianello.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>Manu, Rafael Govari, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/733/indicacao_04-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/733/indicacao_04-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feita sinalização de faixas e placas na rua paralela a MT 326, dando acesso ao pavilhão onde futuramente a Escola 31 de Março estará alocada.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>Paulinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/734/indicacao_05-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/734/indicacao_05-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado uma nova placa com o nome da Feira Olívio Scapini, pois a que tem está apagada.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/735/indicacao_06-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/735/indicacao_06-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito meio fio na Avenida Paraná, depois do Colégio Portal do Xingu.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/736/indicacao_07-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/736/indicacao_07-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito tapa buracos na Avenida Paraná em frente a Escola Portal do Xingu.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/737/indicacao_08-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/737/indicacao_08-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feita iluminação na Rua Gramado Bairro Tropical II, próximo a rotatória da Bunge.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/738/indicacao_09-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/738/indicacao_09-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito dois quebra-molas em frente à Escola Progresso na Rua Planalto.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/739/indicacao_10-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/739/indicacao_10-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito reparos nas duas pontes do Rio Sete na MT 020 e sua cabeceira, e também na ponte do Vanik.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/740/indicacao_11-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/740/indicacao_11-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado barra fixa para exercícios nas academias ao ar livre._x000D_
 É um equipamento solicitado pelos praticantes de exercícios nos locais e por pessoas que estão se preparando para concursos que exigem preparo físico.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/741/indicacao_12-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/741/indicacao_12-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feita pintura do telhado da quadra de esportes no bairro Sol Nascente devido ao intenso reflexo proporcionado.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/742/indicacao_13-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/742/indicacao_13-2018.pdf</t>
   </si>
   <si>
     <t>Para que se faça aquisição de condicionadores de ar com objetivo de fazer um sistema de refrigeração/climatização geral, no Hospital Lorena Parode, afim de garantir a melhora na qualidade do ar e contribuir no tratamento das pessoas. Ao mesmo tempo em que se mantém uma temperatura favorável, pode combater doenças de modo que diminua o risco de infecções no local.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/743/indicacao_14-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/743/indicacao_14-2018.pdf</t>
   </si>
   <si>
     <t>Para que corte os morros do assentamento Guatapará, assim facilitando a implantação do Luz Para Todos.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>Manu, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/744/indicacao_15-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/744/indicacao_15-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja arrumado  o telhado do PSF do Garapu, e feito limpeza em torno do mesmo._x000D_
 Que seja prioridade a reabertura deste PSF.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/745/indicacao_16-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/745/indicacao_16-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja criada uma Lei Municipal onde determine que todos os pacientes com consultas eletivas, tenham título de eleitor do Município de Canarana.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/746/indicacao_17-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/746/indicacao_17-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja arrumada a estrada que dá acesso a Aldeia Belém.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/747/indicacao_18-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/747/indicacao_18-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja retirado o quebra-molas em frente a Empresa Rural e substituído por tachões (mais conhecido como tartarugas).</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/748/indicacao_19-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/748/indicacao_19-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um quebra-molas antes da rotatória nas proximidades da nova sede da Empresa Primavera Máquinas John Deer no sentido Centro/Setor Industrial.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/749/indicacao_20-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/749/indicacao_20-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja incluído no projeto de asfaltamento e drenagem do Bairro Morada do Sol a rua perimetral na primeira etapa.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/750/indicacao_21-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/750/indicacao_21-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a limpeza na Praça do Culuene.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/751/indicacao_22-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/751/indicacao_22-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja reaberto PSF na localidade da matinha.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/752/indicacao_23-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/752/indicacao_23-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja recupera a via da Avenida GO na entrada do bairro Morada do Sol, esquina com Av. MT, visto que muitos carros pequenos não conseguem mais passar pelo local, adentrando pela contramão na Av. MT para chegar ao bairro Morada do Sol.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/753/indicacao_24-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/753/indicacao_24-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja visto da possibilidade da doação de um terreno para a construção de um novo quartel da Polícia Militar, para que possa dar um maior conforto aos policiais e um atendimento de melhor qualidade a comunidade de Canarana e Região.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/754/indicacao_25-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/754/indicacao_25-2018.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitas coberturas em pontos estratégicos da cidade para as viaturas da polícia, proporcionando melhor visibilidade a comunidade, inibindo ações de vândalos.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/755/indicacao_26-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/755/indicacao_26-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja criado um design com a expressão: "Bem-Vindo a Canarana Portal do Xingu" e colocar placas na extensão da BR 158 a partir de Barra do Garças. Também constar a quilometragem na placa e também substituir a atual placa da entrada da cidade na BR.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/756/indicacao_27-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/756/indicacao_27-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja tomada providência para ampliação e reestruturação do Cemitério Municipal.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/757/indicacao_28-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/757/indicacao_28-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja contratado um fonoaudiólogo para prestar serviço na Secretaria de Saúde, devido à grande demanda e o município não ter um profissional concursado na área.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/758/indicacao_29-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/758/indicacao_29-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feita limpeza no pátio do PSF Indígena, próximo a AABB.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>Paulinho, Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/759/indicacao_30-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/759/indicacao_30-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feita reforma do telhado do Quartel da Polícia Militar de Canarana.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/760/indicacao_31-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/760/indicacao_31-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um monumento com os dizeres: "Eu amo Canarana" em frente ao Monumento do Avião Localizado na Praça do Avião, Siegfried Roewer juntamente com um local apropriado para tirar fotografias tornando-se este local uma referência para visitantes e turistas que queiram eternizar momentos.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/761/indicacao_32-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/761/indicacao_32-2018.pdf</t>
   </si>
   <si>
     <t>Para que retorne os valores de diárias dos servidores municipais conforme Lei Municipal nº 1.180 artigo 1º, Anexo I, Tabela B, de 04 de março de 2015 que foi revogada pela Lei 1.304/2017.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>Dile, Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/762/indicacao_33-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/762/indicacao_33-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja colocada placa de trânsito no final da Avenida Mato Grosso esquina com a Rua Santa Rosa pois a que tinha no local foi quebrada.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/763/indicacao_34-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/763/indicacao_34-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma Campanha de divulgação para que os moradores dos bairros que não são atendidos pelo Correio se dirijam até a Prefeitura e façam cadastro para que a mesma possa passar ao Correio os dados destas pessoas, e o mesmo venha a fazer a liberação da entrega das correspondências nesses bairros novos.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/764/indicacao_35-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/764/indicacao_35-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito limpeza no Garapu, e cascalhamento nas ruas e avenidas daquela localidade.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/765/indicacao_36-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/765/indicacao_36-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja contratado um médico ginecologista na Secretaria Municipal de Saúde, para atendimento à população.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/766/indicacao_37-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/766/indicacao_37-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito limpeza ao redor do PSF Jardim Tropical.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao_38-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao_38-2018.pdf</t>
   </si>
   <si>
     <t>Para que sejam colocadas placas em frente as escolas, indicando estacionamento exclusivo para os ônibus escolares, pois os mesmos estão estacionando longe da entrada das escolas, fazendo com que os alunos precisem atravessar a rua para chegar a escola, podendo causar acidentes.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/768/indicacao_39-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/768/indicacao_39-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja viabilizado uma área pública na região do Bairro Jardim União e elaborar planta básica para construção de uma quadra de esportes, a mesma se faz necessário devido ao grande número de jovens, crianças e até adultos que não possuem opção de esportes e lazer no bairro. Cópias desses documentos serão encaminhados aos deputados interessados em viabilizar recursos para a causa.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/769/indicacao_40-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/769/indicacao_40-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja criado um Projeto de Lei alterando a Lei Complementar nº 080 de 03 de março de 2009, dando o direito de escolha aos servidores públicos municipais a opção entre gozar a sua licença prêmio ou não, se optarem em não gozá-la terão como benefício o acréscimo de 50% sobre seu salário base, para cada mês de trabalho.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/770/indicacao_41-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/770/indicacao_41-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito rotatória na esquina da Avenida Paraná com a Rua Santa Rosa.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/771/indicacao_42-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/771/indicacao_42-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas na rua Desimigrados.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/772/indicacao_43-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/772/indicacao_43-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra-molas na MT 020 em frente ao Auto Posto Garapu.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/773/indicacao_44-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/773/indicacao_44-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento na Estrada Municipal que da acesso a região da antiga Cerâmica Xingu no Garapu.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>Gilmar Miranda, Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/774/indicacao_45-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/774/indicacao_45-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feita limpeza dos 05 (cinco) lotes ao lado do PSF do Bairro Jardim São Caetano, que pertencem a Prefeitura Municipal. O referido PSF não está em funcionamento, porém a população está cobrando a limpeza destes lotes.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/775/indicacao_46-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/775/indicacao_46-2018.pdf</t>
   </si>
   <si>
     <t>Para que a Prefeitura Municipal auxilie na abertura das estradas e limpeza do local onde será situada a nova Aldeia Mãe Maria no Distrito de Serra Dourada.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>Robson Wainer, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/776/indicacao_47-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/776/indicacao_47-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra molas ou redutor de velocidade em frente a Igreja Missionária a Serviço do Rei Jesus, situada a Avenida Paraná, nº 1226 - Bairro Nova Canarana.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>Paulinho, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/777/indicacao_48-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/777/indicacao_48-2018.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitos reparos nas rodovias que ligam a MT 020 a Fazenda Fortuna e também a estrada que da acesso a Fazenda São Paulo até a Fazenda do Sr. Flávio Tonini.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>Dile, Miro, Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/778/indicacao_49-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/778/indicacao_49-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja reformada a ponte do Córrego Ferrão que dá acesso à Fazenda Estância Gaúcha.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/779/indicacao_50-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/779/indicacao_50-2018.pdf</t>
   </si>
   <si>
     <t>Fazer o patrolamento da MT-020 sentido ao rio Tanguro no início da estrada de chão.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/780/indicacao_51-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/780/indicacao_51-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja atendido a solicitação da Cootromat, e seja autorizado a mesma instalar a imagem de São Cristóvão na rotatória próxima a empresa John Deere na saída da cidade na MT 326, pois ele é o padroeiro dos caminhoneiros.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/781/indicacao_52-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/781/indicacao_52-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito recapeamento no asfalto da Rua Campina Grande no Setor Sol Nascente.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/782/indicacao_53-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/782/indicacao_53-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito conserto no bueiro localizado entre as fazendas do Senhor Alcides Otobelli e Rino Panelli que dá acesso a localidade da Milagrosa.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>Moacir, Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/783/indicacao_54-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/783/indicacao_54-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito tapa buracos na Rua São Luís Bairro Sol Nascente.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/784/indicacao_55-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/784/indicacao_55-2018.pdf</t>
   </si>
   <si>
     <t>Para que sejam molhadas pelo menos uma vez ao dia as ruas do Bairro Morada do Sol, Av. Mato Grosso após rotatória com MT 020 sentido Agrícola Alvorada, e demais ruas com grande fluxo de veículos de grande e pequeno porte.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/785/indicacao_56-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/785/indicacao_56-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja patrolada a estrada que dá acesso as fazendas do Sonza, Bürom e Rodrigo da Rural na região do Garapu II.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/786/indicacao_57-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/786/indicacao_57-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a recuperação da MT 109.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/787/indicacao_58-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/787/indicacao_58-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra molas com urgência na rua Desimigrados,  Bairro Jardim Tropical.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/788/indicacao_59-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/788/indicacao_59-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito reparos na iluminação pública na Localidade do Garapu.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/789/indicacao_60-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/789/indicacao_60-2018.pdf</t>
   </si>
   <si>
     <t>Para colocar lâmpada no poste que fica em frente a casa da Senhora Londero, na rua Mondaí, Centro, faz mais de um ano que o local está sem luz.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/790/indicacao_61-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/790/indicacao_61-2018.pdf</t>
   </si>
   <si>
     <t>Para melhorar a iluminação em frente ao Prédio da SISTEC e UAB.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/791/indicacao_62-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/791/indicacao_62-2018.pdf</t>
   </si>
   <si>
     <t>Para que construa uma quadra de areia cercada com tela no Bairro Jardim União para oportunizar o esporte àqueles jovens, até que seja possível construir uma quadra coberta no bairro. Atualmente os jovens do local se reúnem para jogar no canteiro da avenida e sem proteção.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/792/indicacao_63-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/792/indicacao_63-2018.pdf</t>
   </si>
   <si>
     <t>Para que a igreja Assembléia de Deus Madureira situada na COHAB, possa usar uma área da Prefeitura em frente a mesma como estacionamento provisório até a construção do novo templo.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/793/indicacao_64-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/793/indicacao_64-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja construído um ou dois poços artesianos no Assentamento Suiá.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/794/indicacao_65-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/794/indicacao_65-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a contratação de um guarda para o Hospital Municipal Lorena Parode, porque a noite ficam só mulheres e elas tem atendido pessoas bêbadas, drogadas, pessoas que participam de brigas e mesmo bandidos, sendo humilhadas e ameaçadas, inclusive com agressões registradas.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/795/indicacao_66-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/795/indicacao_66-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado poste com luz na rua Perimetral com Av. Goiás no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/796/indicacao_67-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/796/indicacao_67-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado câmeras nos corredores internos do Hospital Municipal com objetivo de dar mais segurança aos profissionais e pacientes.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/797/indicacao_68-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/797/indicacao_68-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento e levantamento da rodovia 110, e reparos na ponte do córrego Água Limpa.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/798/indicacao_69-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/798/indicacao_69-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja arrumado o meio fio e consertado os banheiros da Feira do Produtor.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/799/indicacao_70-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/799/indicacao_70-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a sinalização de trânsito nos arredores da Feira do Produtor.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/800/indicacao_71-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/800/indicacao_71-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja organizada as PLACAS DE PARE no cruzamento da rua Santa Rosa com a Av. Mato Grosso, apresenta duplicidade.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/801/indicacao_72-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/801/indicacao_72-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja patrolada a estrada que vai para o Assentamento Suiá.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/802/indicacao_73-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/802/indicacao_73-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja colocada tartarugas na rotatória do Coma Bem na Avenida Rio Grande do Sul.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Manu, Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/803/indicacao_74-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/803/indicacao_74-2018.pdf</t>
   </si>
   <si>
     <t>Para que os mutuários da COHAB sejam isentos do ITBI no recebimento dos seus títulos definitivos.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/804/indicacao_75-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/804/indicacao_75-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito reparos no asfalto na Avenida Rio Grande do Sul, próximo a Metalcan.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/805/indicacao_76-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/805/indicacao_76-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito cascalhamento da rua que liga o Bairro Jardim Flamboyant I, próximo ao Esporte Clube, até a chácara do Dirceu, pois é uma rua pública que não está cascalhada e está gerando atoleiro, principalmente depois das últimas chuvas.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/806/indicacao_77-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/806/indicacao_77-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento da estrada da terceira Agrovila, tanto sentido Scapini como sentido Água Limpa.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/807/indicacao_78-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/807/indicacao_78-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja recuperado o asfalto da rua Santa Rosa entre a Rua Barra do Garças até a Avenida Mato Grosso.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/808/indicacao_79-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/808/indicacao_79-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito reparos na calçada e meio fio da entrada da feira do produtor.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/809/indicacao_80-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/809/indicacao_80-2018.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitos reparos na iluminação interna e nos banheiros do ginásio Edemar Parzianello.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Rafael Govari, Manu, Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/810/indicacao_81-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/810/indicacao_81-2018.pdf</t>
   </si>
   <si>
     <t>Para que sejam colocados quebra-molas na rotatória da avenida Mato Grosso com avenida Santa Catarina e também em frente ao Supermercado Beckmann, pois nestes locais estão acontecendo muitos acidentes por darem acesso a duas importantes Rodovias MT 110 e MT 020.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/811/indicacao_82-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/811/indicacao_82-2018.pdf</t>
   </si>
   <si>
     <t>Para que a Prefeitura Municipal inclua nas campanhas, na imprensa o número de telefone para que a população possa denunciar casos de terrenos baldios sujos.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/812/indicacao_83-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/812/indicacao_83-2018.pdf</t>
   </si>
   <si>
     <t>Para que a Prefeitura Municipal faça a instalação de postes e de iluminação na Rotatória entre as Avenidas São Paulo e Goiás próximo a Casa Mortuária e também na Rotatória entre as Avenidas Mato Grosso e Goiás pois nestes locais não tem iluminação e o fluxo é grande de veículos que saem e entram na MT 020 e MT 110.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/813/indicacao_84-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/813/indicacao_84-2018.pdf</t>
   </si>
   <si>
     <t>Para que a Prefeitura Municipal adquira arquibancadas para eventos municipais como 7 de Setembro, aniversário da cidade e outras.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Miro, Dile, Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/814/indicacao_85-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/814/indicacao_85-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito mais uma sala de aula na Escola Coronel Vanik na localidade do Culuene.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/815/indicacao_86-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/815/indicacao_86-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito os reparos necessários na estrada que liga o PA Jandira ao Culuene.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/816/indicacao_87-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/816/indicacao_87-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito o conserto da porta de entrada do Ginásio Pedro Cancian. A medida paliativa para que possa aguardar até uma possível reforma.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/817/indicacao_88-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/817/indicacao_88-2018.pdf</t>
   </si>
   <si>
     <t>Para que acelere o término da demolição e a remoção dos entulhos da Escola 31 de Março. Os escombros estão servindo de abrigo para pessoas suspeitas e nos entulhos está acumulando água das chuvas que propiciam doenças e mosquitos. E ainda causa sensação visual desagradável a cidade.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/818/indicacao_89-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/818/indicacao_89-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito tapa buracos na Rua Tenente Portela, Jardim Panorama.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Gilmar Miranda, Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/819/indicacao_90-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/819/indicacao_90-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja providenciado forma de escoamento da água das chuvas, acumuladas em alguns pontos da cidade, como a Rua Campina Grande no bairro Sol Nascente, e Av. São Paulo próximo a rotatória da casa Mortuária.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/820/indicacao_91-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/820/indicacao_91-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja providenciado aquisição de câmara de refrigeração para componentes usados agência transfusional, pois ele encontra se com defeito contínuo mesmo dando assistência técnica.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/821/indicacao_92-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/821/indicacao_92-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a limpeza e desentupimento dos bueiros da Avenida Mato Grosso saída para a MT 020, principalmente o localizado em frente a Marcenaria Artimanhas.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/822/indicacao_93-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/822/indicacao_93-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja efetuado uma ampla reforma e também algumas melhorias no Monumento do Avião na Praça Central, melhorias estas como um local para fotografias com os dizeres "EU AMO CANARANA", somos sabedores que este é o local mais visitado por turistas em nosso Município, e com a chegada do final do ano iremos receber muitos visitantes que com certeza irão levar belas lembranças de nossa cidade.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/823/indicacao_94-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/823/indicacao_94-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja reconstruída a Ponte sobre o rio Tangurinho, na rodovia que dá acesso a Cachoeira dos Dieter, e demais fazendas da região.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Robson Wainer, Moacir</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/824/indicacao_95-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/824/indicacao_95-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja visto da possibilidade de doação de um terreno para os Amigos dos Clássicos do Xingu.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Soni, Dile, Moacir, Pedrinho, Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/825/indicacao_96-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/825/indicacao_96-2018.pdf</t>
   </si>
   <si>
     <t>Que o deputado interceda junto a Secretaria da Fazenda do estado, solicitando que seja criado uma pauta de preço para a comercialização do gergelim no Estado de MT e demais estados, para que os produtores possam comercializar o produto pelo preço justo, e o Município, o Estado possam arrecadar com a comercialização deste produto.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/826/indicacao_97-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/826/indicacao_97-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma ponte de madeira na Aldeia Belém, situada na localidade de Serra Dourada.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/827/indicacao_98-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/827/indicacao_98-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma reforma interna na academia Pública do Município, bem como fazer reposição de alguns aparelhos de ginástica que faltam.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/828/indicacao_99-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/828/indicacao_99-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja doado um terreno para construção de uma Associação da Polícia Militar no município de Canarana, para proporcionar o bem estar e lazer dos policiais e familiares.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Moacir, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/829/indicacao_100-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/829/indicacao_100-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja reformado e limpado o parquinho da Rua Planalto Bairro Nova Canarana.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/830/indicacao_101-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/830/indicacao_101-2018.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria de Obras recolha lonas e entulhos que estão no terreno baldio que está localizado aos fundos do Auto Posto Pérola.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/831/indicacao_102-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/831/indicacao_102-2018.pdf</t>
   </si>
   <si>
     <t>Para que sejam arrumadas as Ruas Pau Brasil esquina com a Planalto e Rua Campina Grande próximo a Creche.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/832/indicacao_103-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/832/indicacao_103-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja aberta e patrolada a estrada que dá acesso a Aldeia Kuluene.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/833/indicacao_104-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/833/indicacao_104-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito o patrolamento na Rodovia MT 109 até a divisa com Município de Querência.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/834/indicacao_105-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/834/indicacao_105-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito o conserto da Ponte no Córrego do Frederico, localizado entre o Bar da Dona Zélia e a Ponte do Rio Culuene.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/835/indicacao_106-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/835/indicacao_106-2018.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitos reparos na iluminação Pública no Culuene.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Miro, Dile, Gilmar Miranda, Jerê, Manu, Moacir, Paulinho, Pedrinho, Rafael Govari, Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/836/indicacao_107-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/836/indicacao_107-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja colocada brita no prédio da Escola Elídio Corbari na localidade do Garapu.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/837/indicacao_108-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/837/indicacao_108-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado Pardal Eletrônico em frente ao Posto Garapu.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Soni, Dile, Gilmar Miranda, Jerê, Manu, Moacir, Paulinho, Pedrinho, Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/838/indicacao_109-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/838/indicacao_109-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito com urgência o conserto das pontes sobre os Rios Sete de Setembro e Coronel Vanik.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/839/indicacao_110-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/839/indicacao_110-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja patrolada a Rua Gramado Bairro Jardim Tropical II.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/840/indicacao_111-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/840/indicacao_111-2018.pdf</t>
   </si>
   <si>
     <t>Para que seja feito o patrolamento e conserto em alguns locais mais vulneráveis na Rodovia MT 109. Tal indicação já foi feita por esta casa em outras oportunidades mas ainda não foi atendida. E pedimos ao Secretário uma atenção especial.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/914/mocao_01-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/914/mocao_01-2018.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Kalbach pelo falecimento da senhora Dora Kalbach.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/915/mocao_02-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/915/mocao_02-2018.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Marques pelo falecimento do senhor Enesio Marques.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/916/mocao_03-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/916/mocao_03-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso a Empresa Meta Assessoria pelo sucesso do DINETEC 2018.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/917/mocao_04-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/917/mocao_04-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso a ACECAN pela realização da Promoção Natal Premiado.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/918/mocao_05-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/918/mocao_05-2018.pdf</t>
   </si>
   <si>
     <t>Aplaudo ao jovem Lacksllone Silva Souza pela realização da 4ª Copa da Juventude.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/919/mocao_06-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/919/mocao_06-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso a Rede Global de Artes (REGAR) pela realização da exposição nacional de artes plásticas "Ágape" em Goiânia, com cerca de 20 obras autorais e inéditas com propostas artísticas de caráter clássico, moderno ou contemporâneo. As telas trazem temáticas bíblicas e tem por objetivo mostrar a beleza, a criatividade, sem ofender a fé das pessoas ou mesmo incentivar a promiscuidade e abusos infantis.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/920/mocao_07-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/920/mocao_07-2018.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Souza pelo falecimento do Senhor Carlos Souza.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/921/mocao_08-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/921/mocao_08-2018.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Lopes pelo falecimento da senhora Ozana Lopes.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>Jerê</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/922/mocao_09-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/922/mocao_09-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso a senhora Suzana Almeida Cordeiro Ribeiro Servidora da Secretaria Municipal de Saúde na área da regulação, por desenvolver um bom trabalho atendendo à população de Canarana com respeito e dedicação.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/923/mocao_10-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/923/mocao_10-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso a Srª Claci da Silva pelo trabalho realizado frente a Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/924/mocao_11-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/924/mocao_11-2018.pdf</t>
   </si>
   <si>
     <t>Repudio a Empresa Vivo pela péssima qualidade na prestação de serviços de telefonia móvel oferecidos na cidade de Canarana e região, sendo que muitas vezes a ligação cai ou não completa aparecendo número inexistente, por muitas ocasiões fica sem sinal mesmo dentro da cidade e quando as ligações são realizadas a qualidade é ruim.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/925/mocao_12-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/925/mocao_12-2018.pdf</t>
   </si>
   <si>
     <t>Pesar aos familiares do senhor Edgar Aparecido Eunes Andrade, pelo seu falecimento.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/926/mocao_13-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/926/mocao_13-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso aos Agentes Penitenciários da Cadeia Pública de Canarana, pelo excelente trabalho que vem realizando naquela unidade promovendo ressocialização e coibindo crimes dentro da unidade.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>Dile, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/927/mocao_14-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/927/mocao_14-2018.pdf</t>
   </si>
   <si>
     <t>Pesar a Família Pfeifer pelo falecimento da Senhora Anita Pfeifer.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/928/mocao_15-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/928/mocao_15-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Major Gyancarlos Paglyneari Cabelho e ao 1º Tenente Marcos Vinicius Macedo Yamada pelo excelente trabalho prestado frente ao Comando da 5ª Companhia Independente de Polícia Militar de Canarana.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/929/mocao_16-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/929/mocao_16-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso a Comunidade do Culuene pela realização da festa do Dia das Mães.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/930/mocao_17-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/930/mocao_17-2018.pdf</t>
   </si>
   <si>
     <t>Reconhecimento a Equipe de Obras.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/931/mocao_18-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/931/mocao_18-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Grupo Escoteiro de Canarana.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/932/mocao_19-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/932/mocao_19-2018.pdf</t>
   </si>
   <si>
     <t>Pesar a Família Alves Pereira pelo falecimento de Samoel Alves Pereira, ocorrido no dia 15 de abril.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/933/mocao_20-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/933/mocao_20-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso a Daiane Melissa pela participação em reportagem feita pela TV Band, transmitida em rede nacional, falando sobre seu sonho de ser piloto de avião.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>Gilmar Miranda, Manu, Moacir, Rafael Govari, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/934/mocao_21-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/934/mocao_21-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso a Equipe de Organização do ECOBIKE pela realização deste belo evento proporcionando e incentivando o exercício físico e o lazer para a comunidade de Canarana.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/935/mocao_22-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/935/mocao_22-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Cowboy Jiu-jtsu e equipe pela participação no Campeonato Estadual de Jiu-Jitsu em Rondonópolis.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/936/mocao_23-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/936/mocao_23-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso a Equipe de médicos e Enfermagem do Hospital Municipal.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/937/mocao_24-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/937/mocao_24-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso a senhora Eliane Cristina Cerdan Rufo Rodrigues pelos trabalhos prestados junto a Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/938/mocao_25-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/938/mocao_25-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso aos Agentes de Cozinha Hospitalar e aos Agentes de Limpeza Hospitalar pelo trabalho realizado junto ao Hospital Municipal de Canarana.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/939/mocao_26-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/939/mocao_26-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso a Secretaria Municipal de Finanças pela elevação do IGFM (Indicação de Gestão Fiscal dos Municípios) da 85ª posição em 2016 para 21ª em 2017.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/940/mocao_27-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/940/mocao_27-2018.pdf</t>
   </si>
   <si>
     <t>Pesar a Família Schmidt pelo falecimento do senhor Davi Schmidt.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/941/mocao_28-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/941/mocao_28-2018.pdf</t>
   </si>
   <si>
     <t>Pesar a Família Novotni pelo falecimento do Senhor Levino Novotni.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/942/mocao_29-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/942/mocao_29-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Soldado PM Amarildo Rodrigues de Sousa por estar prestando um bom serviço frente ao Programa PROERD em nossa cidade durante 2018.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/943/mocao_30-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/943/mocao_30-2018.pdf</t>
   </si>
   <si>
     <t>Pesar a Família Dias Siqueira pelo falecimento do Senhor Adivaldo Dias Siqueira.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/944/mocao_31-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/944/mocao_31-2018.pdf</t>
   </si>
   <si>
     <t>Pesar a Família Shepp pelo falecimento do senhor Ivo Shepp.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/945/mocao_32-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/945/mocao_32-2018.pdf</t>
   </si>
   <si>
     <t>Reconhecimento ao senhor Valter de Abreu pelo trabalho realizado como Dentista na Saúde Municipal.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>Gilmar Miranda, Manu, Moacir, Robson Wainer, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/946/mocao_33-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/946/mocao_33-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso aos policiais que solucionaram de forma célebre o caso do homicídio do jovem Rodrigo.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/947/mocao_34-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/947/mocao_34-2018.pdf</t>
   </si>
   <si>
     <t>Pesar a Família Paris pelo falecimento da senhora Dirce Paris.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/948/mocao_35-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/948/mocao_35-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso aos Servidores do Hospital Municipal de Canarana envolvidos no atendimento da Recém Nascida indígena enterrada viva no dia 05 de junho de 2018.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/949/mocao_36-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/949/mocao_36-2018.pdf</t>
   </si>
   <si>
     <t>Reconhecimento ao Pastor Jacinto, pela cedência do Salão de Festa da Igreja Evangélica Assembléia de Deus na localidade do Culuene para realização de reuniões do Incra, Assentamento Guatapará e pequenos produtores.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/950/mocao_37-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/950/mocao_37-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso aos servidores do Hospital Municipal.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/951/mocao_38-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/951/mocao_38-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso a Ardava pelos 15 anos de trabalho em Canarana e pela realização de mais um evento do Dia Nacional do Campo Limpo.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/952/mocao_39-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/952/mocao_39-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso aos Desbravadores Leão do Vale.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/953/mocao_40-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/953/mocao_40-2018.pdf</t>
   </si>
   <si>
     <t>Pesar a Família Tirloni pelo falecimento do senhor Jadir Tirloni.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>Dile, Moacir, Pedrinho, Robson Wainer, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/954/mocao_41-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/954/mocao_41-2018.pdf</t>
   </si>
   <si>
     <t>Pesar ao Deputado Estadual Ondanir Bortolini e família pelo falecimento de sua mãe senhora Zefelina Giongo Bortolini.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/955/mocao_42-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/955/mocao_42-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso aos senhores Fabiano Corrêa Rezende e Mauricio Francisco Daghetti, pelos anos que foram treinadores de projetos esportivos em Canarana.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/956/mocao_43-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/956/mocao_43-2018.pdf</t>
   </si>
   <si>
     <t>Pesar a Família Arens pelo falecimento do senhor José Reimiro Arens.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>Dile, Manu, Miro, Paulinho, Pedrinho, Rafael Govari, Robson Wainer, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/957/mocao_44-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/957/mocao_44-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Duda e Rodrigo pela realização da Copa Kibakana.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/958/mocao_45-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/958/mocao_45-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Lions Clube de Canarana pela realização do evento em prol do Hospital do Câncer de Mato Grosso.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/959/mocao_46-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/959/mocao_46-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Maicon e Gauchinho pela realização do Circuito Putz de Ciclismo em Canarana.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/960/mocao_47-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/960/mocao_47-2018.pdf</t>
   </si>
   <si>
     <t>Pesar ao SINTEP de Mato Grosso pelo faelcimento do senhor Julio Cesar Viana e senhora Lucilene.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/961/mocao_48-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/961/mocao_48-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Leo Clube de Canarana pelo projeto de Limpeza Ambiental da Praça do Bairro Nova Canarana</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/962/mocao_49-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/962/mocao_49-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso a Cooperativa Sicredi pela limpeza e pintura do parquinho da Praça do Avião.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/963/mocao_50-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/963/mocao_50-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso às invernadas artísticas Mirim A e Mirim B do CTG Pioneiros do Centro Oeste pela conquista do 1º lugar no 21º FEMART.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/964/mocao_51-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/964/mocao_51-2018.pdf</t>
   </si>
   <si>
     <t>Aplauso a Gabriel Suptiz pelo 1º lugar em Declamação Juvenil no 21º FEMART em Tangará da Serra.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>RTRI</t>
   </si>
   <si>
     <t>Requerimento Uso Tribuna Livre</t>
   </si>
   <si>
     <t>Externo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1022/requerimento_para_uso_da_tribuna_01-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1022/requerimento_para_uso_da_tribuna_01-2018.pdf</t>
   </si>
   <si>
     <t>Referente a cultura do Município.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1023/requerimento_para_uso_da_tribuna_02-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1023/requerimento_para_uso_da_tribuna_02-2018.pdf</t>
   </si>
   <si>
     <t>Falar sobre dificuldades encontradas na construção da sede do Sindicato.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1024/requerimento_para_uso_da_tribuna_03-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1024/requerimento_para_uso_da_tribuna_03-2018.pdf</t>
   </si>
   <si>
     <t>Construção do Clube Social do Sindicato dos Servidores Públicos.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1025/requerimento_para_uso_da_tribuna_04-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1025/requerimento_para_uso_da_tribuna_04-2018.pdf</t>
   </si>
   <si>
     <t>Realização Ecobike.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1026/requerimento_para_uso_da_tribuna_05-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1026/requerimento_para_uso_da_tribuna_05-2018.pdf</t>
   </si>
   <si>
     <t>Agradecimento à moção honrosa recebida pequena explanação do grupo.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1027/requerimento_para_uso_da_tribuna_06-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1027/requerimento_para_uso_da_tribuna_06-2018.pdf</t>
   </si>
   <si>
     <t>Nascente e voçoroca feita pela água no Bairro Sol Nascente;_x000D_
 Muita diferença no IPTU;_x000D_
 Consideração à um vereador que sempre ajudou as pessoas de Canarana.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1028/requerimento_para_uso_da_tribuna_07-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1028/requerimento_para_uso_da_tribuna_07-2018.pdf</t>
   </si>
   <si>
     <t>Clube de Desbravadores Leão do Vale.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1029/requerimento_para_uso_da_tribuna_08-2018.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1029/requerimento_para_uso_da_tribuna_08-2018.pdf</t>
   </si>
   <si>
     <t>Resposta à fala do vereador Paulo José Gonçalves.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>PARTC</t>
   </si>
   <si>
     <t>Parecer Prévio Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas de Mato Grosso</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/887/parecer_78.2017-tp.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/887/parecer_78.2017-tp.pdf</t>
   </si>
   <si>
     <t>Parecer nº 078/2017-TP - Exercício 2016.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3463,67 +3463,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/888/proj_elom_01.2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/866/plc_2018_-_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/867/plc_2018_-_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/868/plc_2018_-_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/869/plc_2018_-_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/870/plc_2018_-_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/871/plc_2018_-_08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/872/plc_2018_-_09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/873/plc_2018_-_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/874/plc.11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/875/plc_2018_-_12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/876/plc_2018_-_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/623/pl.01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/625/pl.02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/626/pl.03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/627/pl.04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/628/pl.05.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/629/pl.06.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/630/pl.07.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/631/pl.08.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/632/pl.09.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/633/pl.10.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/634/pl.11.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/635/pl.12.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/636/pl.13.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/637/pl.14.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/638/pl.15.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/639/pl.16.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/640/pl.17.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/641/pl.18.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/642/pl.19.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/643/pl.20.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/644/pl.21.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/645/pl.22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/646/pl.23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/647/pl.24.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/648/pl.25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/649/pl.26.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/650/pl.27.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/651/pl.28.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/652/pl.29.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/653/pl.30.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/654/pl.31.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/655/pl.32.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/656/pl.33.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/657/pl.34.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/658/pl.35.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/659/pl.36.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/660/pl.37.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/661/pl.38.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/662/pl.39.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/663/pl.40.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/664/pl.41.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/665/pl.42.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/666/pl.43.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/667/pl.44.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/668/pl.45.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/669/pl.46.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/670/pl.47.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/624/projeto_de_lei_48-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/671/pl.49.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/672/pl.50.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/673/pl.51.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/674/pl.52.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/675/pl.53.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/676/pl.54.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/677/pl.55.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/678/pl.56.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/679/pl.57.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/680/projeto_de_lei_58-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/681/projeto_de_lei_59-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/682/projeto_de_lei_60-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/683/projeto_de_lei_61-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/684/projeto_de_lei_62-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/685/projeto_de_lei_63-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/686/projeto_de_lei_64-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/687/projeto_de_lei_65-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/688/projeto_de_lei_66-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/689/projeto_de_lei_67-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/690/projeto_de_lei_68-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/691/projeto_de_lei_69-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/467/projeto_de_lei_70.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/468/projeto_de_lei_71.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/877/proj._decreto_legislativo_2018-_01.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/878/proj._decreto_legislativo_2018-_02.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/879/proj._resolucao_2018-_01.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/880/proj._resolucao_2018-_02.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/881/proj._resolucao_2018-_03.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/882/proj._resolucao_2018-_04.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/883/proj._resolucao_2018-_05.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/884/proj._resolucao_2018-_06.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/885/proj._resolucao_2018-_07.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/886/proj._resolucao_2018-_08.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/991/requerimento_01-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/992/requerimento_02-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/993/requerimento_03-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/994/requerimento_04-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/995/requerimento_05-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/996/requerimento_06-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/997/requerimento_07-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/998/requerimento_08-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/999/requerimento_09-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1000/requerimento_10-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1001/requerimento_11-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1002/requerimento_12-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1003/requerimento_13-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1004/requerimento_14-2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1005/requerimento_15-2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1013/requerimento_16-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1006/requerimento_17-2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1007/requerimento_18-2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1008/requerimento_19-2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1009/requerimento_20-2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1010/requerimento_21-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1011/requerimento_22-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1012/requerimento_23-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/730/indicacao_01-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/731/indicacao_02-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/732/indicacao_03-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/733/indicacao_04-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/734/indicacao_05-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/735/indicacao_06-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/736/indicacao_07-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/737/indicacao_08-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/738/indicacao_09-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/739/indicacao_10-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/740/indicacao_11-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/741/indicacao_12-2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/742/indicacao_13-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/743/indicacao_14-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/744/indicacao_15-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/745/indicacao_16-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/746/indicacao_17-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/747/indicacao_18-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/748/indicacao_19-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/749/indicacao_20-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/750/indicacao_21-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/751/indicacao_22-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/752/indicacao_23-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/753/indicacao_24-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/754/indicacao_25-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/755/indicacao_26-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/756/indicacao_27-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/757/indicacao_28-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/758/indicacao_29-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/759/indicacao_30-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/760/indicacao_31-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/761/indicacao_32-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/762/indicacao_33-2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/763/indicacao_34-2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/764/indicacao_35-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/765/indicacao_36-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/766/indicacao_37-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao_38-2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/768/indicacao_39-2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/769/indicacao_40-2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/770/indicacao_41-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/771/indicacao_42-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/772/indicacao_43-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/773/indicacao_44-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/774/indicacao_45-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/775/indicacao_46-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/776/indicacao_47-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/777/indicacao_48-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/778/indicacao_49-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/779/indicacao_50-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/780/indicacao_51-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/781/indicacao_52-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/782/indicacao_53-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/783/indicacao_54-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/784/indicacao_55-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/785/indicacao_56-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/786/indicacao_57-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/787/indicacao_58-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/788/indicacao_59-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/789/indicacao_60-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/790/indicacao_61-2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/791/indicacao_62-2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/792/indicacao_63-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/793/indicacao_64-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/794/indicacao_65-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/795/indicacao_66-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/796/indicacao_67-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/797/indicacao_68-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/798/indicacao_69-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/799/indicacao_70-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/800/indicacao_71-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/801/indicacao_72-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/802/indicacao_73-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/803/indicacao_74-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/804/indicacao_75-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/805/indicacao_76-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/806/indicacao_77-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/807/indicacao_78-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/808/indicacao_79-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/809/indicacao_80-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/810/indicacao_81-2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/811/indicacao_82-2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/812/indicacao_83-2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/813/indicacao_84-2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/814/indicacao_85-2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/815/indicacao_86-2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/816/indicacao_87-2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/817/indicacao_88-2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/818/indicacao_89-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/819/indicacao_90-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/820/indicacao_91-2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/821/indicacao_92-2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/822/indicacao_93-2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/823/indicacao_94-2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/824/indicacao_95-2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/825/indicacao_96-2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/826/indicacao_97-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/827/indicacao_98-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/828/indicacao_99-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/829/indicacao_100-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/830/indicacao_101-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/831/indicacao_102-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/832/indicacao_103-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/833/indicacao_104-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/834/indicacao_105-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/835/indicacao_106-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/836/indicacao_107-2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/837/indicacao_108-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/838/indicacao_109-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/839/indicacao_110-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/840/indicacao_111-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/914/mocao_01-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/915/mocao_02-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/916/mocao_03-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/917/mocao_04-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/918/mocao_05-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/919/mocao_06-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/920/mocao_07-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/921/mocao_08-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/922/mocao_09-2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/923/mocao_10-2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/924/mocao_11-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/925/mocao_12-2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/926/mocao_13-2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/927/mocao_14-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/928/mocao_15-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/929/mocao_16-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/930/mocao_17-2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/931/mocao_18-2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/932/mocao_19-2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/933/mocao_20-2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/934/mocao_21-2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/935/mocao_22-2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/936/mocao_23-2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/937/mocao_24-2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/938/mocao_25-2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/939/mocao_26-2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/940/mocao_27-2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/941/mocao_28-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/942/mocao_29-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/943/mocao_30-2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/944/mocao_31-2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/945/mocao_32-2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/946/mocao_33-2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/947/mocao_34-2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/948/mocao_35-2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/949/mocao_36-2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/950/mocao_37-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/951/mocao_38-2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/952/mocao_39-2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/953/mocao_40-2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/954/mocao_41-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/955/mocao_42-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/956/mocao_43-2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/957/mocao_44-2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/958/mocao_45-2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/959/mocao_46-2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/960/mocao_47-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/961/mocao_48-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/962/mocao_49-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/963/mocao_50-2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/964/mocao_51-2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1022/requerimento_para_uso_da_tribuna_01-2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1023/requerimento_para_uso_da_tribuna_02-2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1024/requerimento_para_uso_da_tribuna_03-2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1025/requerimento_para_uso_da_tribuna_04-2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1026/requerimento_para_uso_da_tribuna_05-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1027/requerimento_para_uso_da_tribuna_06-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1028/requerimento_para_uso_da_tribuna_07-2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1029/requerimento_para_uso_da_tribuna_08-2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/887/parecer_78.2017-tp.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/888/proj_elom_01.2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/866/plc_2018_-_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/867/plc_2018_-_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/868/plc_2018_-_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/869/plc_2018_-_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/870/plc_2018_-_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/871/plc_2018_-_08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/872/plc_2018_-_09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/873/plc_2018_-_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/874/plc.11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/875/plc_2018_-_12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/876/plc_2018_-_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/623/pl.01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/625/pl.02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/626/pl.03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/627/pl.04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/628/pl.05.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/629/pl.06.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/630/pl.07.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/631/pl.08.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/632/pl.09.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/633/pl.10.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/634/pl.11.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/635/pl.12.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/636/pl.13.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/637/pl.14.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/638/pl.15.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/639/pl.16.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/640/pl.17.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/641/pl.18.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/642/pl.19.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/643/pl.20.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/644/pl.21.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/645/pl.22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/646/pl.23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/647/pl.24.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/648/pl.25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/649/pl.26.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/650/pl.27.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/651/pl.28.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/652/pl.29.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/653/pl.30.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/654/pl.31.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/655/pl.32.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/656/pl.33.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/657/pl.34.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/658/pl.35.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/659/pl.36.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/660/pl.37.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/661/pl.38.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/662/pl.39.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/663/pl.40.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/664/pl.41.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/665/pl.42.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/666/pl.43.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/667/pl.44.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/668/pl.45.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/669/pl.46.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/670/pl.47.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/624/projeto_de_lei_48-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/671/pl.49.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/672/pl.50.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/673/pl.51.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/674/pl.52.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/675/pl.53.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/676/pl.54.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/677/pl.55.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/678/pl.56.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/679/pl.57.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/680/projeto_de_lei_58-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/681/projeto_de_lei_59-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/682/projeto_de_lei_60-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/683/projeto_de_lei_61-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/684/projeto_de_lei_62-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/685/projeto_de_lei_63-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/686/projeto_de_lei_64-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/687/projeto_de_lei_65-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/688/projeto_de_lei_66-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/689/projeto_de_lei_67-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/690/projeto_de_lei_68-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/691/projeto_de_lei_69-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/467/projeto_de_lei_70.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/468/projeto_de_lei_71.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/877/proj._decreto_legislativo_2018-_01.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/878/proj._decreto_legislativo_2018-_02.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/879/proj._resolucao_2018-_01.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/880/proj._resolucao_2018-_02.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/881/proj._resolucao_2018-_03.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/882/proj._resolucao_2018-_04.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/883/proj._resolucao_2018-_05.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/884/proj._resolucao_2018-_06.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/885/proj._resolucao_2018-_07.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/886/proj._resolucao_2018-_08.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/991/requerimento_01-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/992/requerimento_02-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/993/requerimento_03-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/994/requerimento_04-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/995/requerimento_05-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/996/requerimento_06-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/997/requerimento_07-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/998/requerimento_08-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/999/requerimento_09-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1000/requerimento_10-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1001/requerimento_11-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1002/requerimento_12-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1003/requerimento_13-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1004/requerimento_14-2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1005/requerimento_15-2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1013/requerimento_16-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1006/requerimento_17-2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1007/requerimento_18-2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1008/requerimento_19-2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1009/requerimento_20-2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1010/requerimento_21-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1011/requerimento_22-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1012/requerimento_23-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/730/indicacao_01-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/731/indicacao_02-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/732/indicacao_03-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/733/indicacao_04-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/734/indicacao_05-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/735/indicacao_06-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/736/indicacao_07-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/737/indicacao_08-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/738/indicacao_09-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/739/indicacao_10-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/740/indicacao_11-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/741/indicacao_12-2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/742/indicacao_13-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/743/indicacao_14-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/744/indicacao_15-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/745/indicacao_16-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/746/indicacao_17-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/747/indicacao_18-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/748/indicacao_19-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/749/indicacao_20-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/750/indicacao_21-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/751/indicacao_22-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/752/indicacao_23-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/753/indicacao_24-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/754/indicacao_25-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/755/indicacao_26-2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/756/indicacao_27-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/757/indicacao_28-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/758/indicacao_29-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/759/indicacao_30-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/760/indicacao_31-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/761/indicacao_32-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/762/indicacao_33-2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/763/indicacao_34-2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/764/indicacao_35-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/765/indicacao_36-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/766/indicacao_37-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao_38-2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/768/indicacao_39-2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/769/indicacao_40-2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/770/indicacao_41-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/771/indicacao_42-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/772/indicacao_43-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/773/indicacao_44-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/774/indicacao_45-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/775/indicacao_46-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/776/indicacao_47-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/777/indicacao_48-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/778/indicacao_49-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/779/indicacao_50-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/780/indicacao_51-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/781/indicacao_52-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/782/indicacao_53-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/783/indicacao_54-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/784/indicacao_55-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/785/indicacao_56-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/786/indicacao_57-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/787/indicacao_58-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/788/indicacao_59-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/789/indicacao_60-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/790/indicacao_61-2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/791/indicacao_62-2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/792/indicacao_63-2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/793/indicacao_64-2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/794/indicacao_65-2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/795/indicacao_66-2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/796/indicacao_67-2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/797/indicacao_68-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/798/indicacao_69-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/799/indicacao_70-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/800/indicacao_71-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/801/indicacao_72-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/802/indicacao_73-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/803/indicacao_74-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/804/indicacao_75-2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/805/indicacao_76-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/806/indicacao_77-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/807/indicacao_78-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/808/indicacao_79-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/809/indicacao_80-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/810/indicacao_81-2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/811/indicacao_82-2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/812/indicacao_83-2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/813/indicacao_84-2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/814/indicacao_85-2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/815/indicacao_86-2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/816/indicacao_87-2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/817/indicacao_88-2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/818/indicacao_89-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/819/indicacao_90-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/820/indicacao_91-2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/821/indicacao_92-2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/822/indicacao_93-2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/823/indicacao_94-2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/824/indicacao_95-2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/825/indicacao_96-2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/826/indicacao_97-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/827/indicacao_98-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/828/indicacao_99-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/829/indicacao_100-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/830/indicacao_101-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/831/indicacao_102-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/832/indicacao_103-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/833/indicacao_104-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/834/indicacao_105-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/835/indicacao_106-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/836/indicacao_107-2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/837/indicacao_108-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/838/indicacao_109-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/839/indicacao_110-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/840/indicacao_111-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/914/mocao_01-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/915/mocao_02-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/916/mocao_03-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/917/mocao_04-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/918/mocao_05-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/919/mocao_06-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/920/mocao_07-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/921/mocao_08-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/922/mocao_09-2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/923/mocao_10-2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/924/mocao_11-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/925/mocao_12-2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/926/mocao_13-2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/927/mocao_14-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/928/mocao_15-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/929/mocao_16-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/930/mocao_17-2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/931/mocao_18-2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/932/mocao_19-2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/933/mocao_20-2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/934/mocao_21-2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/935/mocao_22-2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/936/mocao_23-2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/937/mocao_24-2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/938/mocao_25-2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/939/mocao_26-2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/940/mocao_27-2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/941/mocao_28-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/942/mocao_29-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/943/mocao_30-2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/944/mocao_31-2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/945/mocao_32-2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/946/mocao_33-2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/947/mocao_34-2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/948/mocao_35-2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/949/mocao_36-2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/950/mocao_37-2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/951/mocao_38-2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/952/mocao_39-2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/953/mocao_40-2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/954/mocao_41-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/955/mocao_42-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/956/mocao_43-2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/957/mocao_44-2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/958/mocao_45-2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/959/mocao_46-2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/960/mocao_47-2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/961/mocao_48-2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/962/mocao_49-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/963/mocao_50-2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/964/mocao_51-2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1022/requerimento_para_uso_da_tribuna_01-2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1023/requerimento_para_uso_da_tribuna_02-2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1024/requerimento_para_uso_da_tribuna_03-2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1025/requerimento_para_uso_da_tribuna_04-2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1026/requerimento_para_uso_da_tribuna_05-2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1027/requerimento_para_uso_da_tribuna_06-2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1028/requerimento_para_uso_da_tribuna_07-2018.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/1029/requerimento_para_uso_da_tribuna_08-2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2018/887/parecer_78.2017-tp.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H288"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="92" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>