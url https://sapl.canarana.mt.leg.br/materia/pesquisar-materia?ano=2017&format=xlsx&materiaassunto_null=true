--- v0 (2026-02-04)
+++ v1 (2026-05-16)
@@ -54,1255 +54,1255 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1109/projeto_de_lei_comp._01-2017_001209.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1109/projeto_de_lei_comp._01-2017_001209.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei Complementar nº 121/2013 que Dispõe sobre a reestruturação do Plano de Cargos, Carreiras e Vencimentos - PCCV dos servidores públicos da Câmara Municipal de Canarana - MT e dá outras Providências.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Fabio Marcos Pereira de Faria</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1110/projeto_de_lei_comp._02-2017_001210.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1110/projeto_de_lei_comp._02-2017_001210.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder anistia de multa, juros e parcelamento de débitos inscritos em Dívida Ativa e dá outras providências.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1111/projeto_de_lei_comp._03-2017_001211.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1111/projeto_de_lei_comp._03-2017_001211.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de cargos de provimento em Comissão na Estrutura Administrativa Organizacional da Prefeitura Municipal de Canarana - MT e dá outras providências.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1112/projeto_de_lei_comp._05-2017_001212.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1112/projeto_de_lei_comp._05-2017_001212.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei nº 1.147/2014, que instituiu o Programa Dinheiro Direto na Escola Municipal - PDDE-M, nos termos art. 240, § 3º da Lei Orgânica do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1113/projeto_de_lei_comp._06-2017_001213.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1113/projeto_de_lei_comp._06-2017_001213.pdf</t>
   </si>
   <si>
     <t>Promove redução temporária do subsídio do prefeito, vice-prefeito e dos secretários municipais estabelecidos pela Lei Municipal Nº 1.253 de 28 de junho de 2016 e do valor da remuneração dos ocupantes de cargos comissionados descritos no Anexo I da Lei Complementar nº 156/2017 e das gratificações de função e dá outras providências.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1114/projeto_de_lei_comp._07-2017_001214.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1114/projeto_de_lei_comp._07-2017_001214.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre prorrogação de prazo da Lei Complementar nº 155/2017, que concede anistia de multa, juros e parcelamento de débitos inscritos em Dívida Ativa e dá outras providências.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1115/projeto_de_lei_comp._08-2017_001215.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1115/projeto_de_lei_comp._08-2017_001215.pdf</t>
   </si>
   <si>
     <t>Promove alterações no artigo 13 da Lei Complementar nº 143/2015, que institui no âmbito da Administração Direta e Indireta do Município de Canarana - MT o regime de trabalho por turnos, de sobreaviso e o plantão e artigo 10-A da Lei Complementar nº 146/2015, que alterou dispositivo da Lei Complementar 143/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1116/projeto_de_lei_comp._09-2017_001216.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1116/projeto_de_lei_comp._09-2017_001216.pdf</t>
   </si>
   <si>
     <t>Cria gratificação por responsabilidade técnica pelo exercício de atividade no Fundo Municipal de Previdência Social - PREVICAN - e dá outras providências.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/</t>
+    <t>http://sapl.canarana.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Institui o Código Tributário Municipal e estabelece normas gerais de direito tributário aplicáveis ao município de Canarana, estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1123/projeto_de_lei_001-2017_001218.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1123/projeto_de_lei_001-2017_001218.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de PROCESSO SELETIVO SIMPLIFICADO, visando contratação por tempo determinado para atender à necessidade temporária e de excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1126/projeto_de_lei_002-2017_001219.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1126/projeto_de_lei_002-2017_001219.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar, com base nos Artigos  42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1129/projeto_de_lei_003-2017_001222.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1129/projeto_de_lei_003-2017_001222.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Suplementar, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1130/projeto_de_lei_004-2017_001223.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1130/projeto_de_lei_004-2017_001223.pdf</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1131/projeto_de_lei_005-2017_001224.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1131/projeto_de_lei_005-2017_001224.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice de Revisão Geral dos Servidores do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1132/projeto_de_lei_006-2017_001226.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1132/projeto_de_lei_006-2017_001226.pdf</t>
   </si>
   <si>
     <t>Atualiza o Piso Salarial para os Profissionais da Educação Básica Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1133/projeto_de_lei_007-2017_001227.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1133/projeto_de_lei_007-2017_001227.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice de Revisão Geral dos Servidores do Poder Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1134/projeto_de_lei_008-2017_001230.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1134/projeto_de_lei_008-2017_001230.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Suplementar por excesso de arrecadação com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1135/projeto_de_lei_009-2017_001231.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1135/projeto_de_lei_009-2017_001231.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Habitacional dos Servidores Públicos Municipais, autoriza o Poder Executivo a destinar o imóvel que menciona para implantação do Condomínio MORADA DO BOSQUE e dá outras providências.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1136/projeto_de_lei_010-2017_001232.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1136/projeto_de_lei_010-2017_001232.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Alteração no Anexo Único da Lei nº 1.114/ 2013, conforme previsão do artigo 10 § 1º.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1137/projeto_de_lei_11-2017_001235.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1137/projeto_de_lei_11-2017_001235.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal do FETHAB e dá outras providências.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1138/projeto_de_lei_12-2017_001236.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1138/projeto_de_lei_12-2017_001236.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei nº 1.190/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1139/projeto_de_lei_13-2017_001242.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1139/projeto_de_lei_13-2017_001242.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração e execução da Lei Orçamentária Anual de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1140/projeto_de_lei_14-2017_001237.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1140/projeto_de_lei_14-2017_001237.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para Abertura de Crédito Adicional Suplementar, com base nos artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá Outras Providências.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1141/projeto_de_lei_15-2017_001241.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1141/projeto_de_lei_15-2017_001241.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do município de Canarana - MT para o quadriênio 2018/2021.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1142/projeto_de_lei_16-2017_001243.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1142/projeto_de_lei_16-2017_001243.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre cedência de servidores para a APAE - Associação de Pais e Amigos dos Excepcionais de Canarana - MT e dá outras providências.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1143/projeto_de_lei_17-2017_001244.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1143/projeto_de_lei_17-2017_001244.pdf</t>
   </si>
   <si>
     <t>Institui o Brasão para o Município de Canarana - MT e dá outras providências.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Manu</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1144/projeto_de_lei_18-2017_001245.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1144/projeto_de_lei_18-2017_001245.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do serviço de Lions Clubes, e dá outras providências.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Moacir</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1145/projeto_de_lei_19-2017_001246.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1145/projeto_de_lei_19-2017_001246.pdf</t>
   </si>
   <si>
     <t>Nomeia Hospital e Farmácia Municipal de Canarana/MT.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1146/projeto_de_lei_20-2017_001247.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1146/projeto_de_lei_20-2017_001247.pdf</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1147/projeto_de_lei_21-2017_001248.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1147/projeto_de_lei_21-2017_001248.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para assinar termo de convênio com a ADAC (Associação dos Amigos de Canarana), inscrita no CNPJ sob o nº 22.260.514/0001-19, com sede Administrativa na Avenida Rio Grande do Sul, nº 117 A no Município de Canarana, Estado de Mato Grosso, e dá Outras Providências.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1148/projeto_de_lei_23-2017_001249.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1148/projeto_de_lei_23-2017_001249.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a AUTORIZAÇÃO, para que o Executivo insira item à Lei 1068/13 - Plano Plurianual, para o Quadriênio de 2014/2017.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1149/projeto_de_lei_24-2017_001250.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1149/projeto_de_lei_24-2017_001250.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação e dá Outras Providências.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1150/projeto_de_lei_25-2017_001251.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1150/projeto_de_lei_25-2017_001251.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a AUTORIZAÇÃO para que o Executivo insira item à Lei 1.246/2016 - Lei de Diretrizes Orçamentárias para o Exercício de 2017.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1151/projeto_de_lei_26-2017_001252.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1151/projeto_de_lei_26-2017_001252.pdf</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1152/projeto_de_lei_27-2017_001253.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1152/projeto_de_lei_27-2017_001253.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para construção de uma Estação Elevatória de Água Tratada no canteiro central da Avenida Goiás e dá outras providências.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1153/projeto_de_lei_28-2017_001254.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1153/projeto_de_lei_28-2017_001254.pdf</t>
   </si>
   <si>
     <t>Prorroga o Prazo de Licença-Maternidade das Servidoras da Câmara Municipal de Canarana - MT e dá outras providências.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1154/projeto_de_lei_29-2017_001255.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1154/projeto_de_lei_29-2017_001255.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de incineração de documentos no arquivo geral da Câmara Municipal de Canarana - MT.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1155/projeto_de_lei_30-2017_001256.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1155/projeto_de_lei_30-2017_001256.pdf</t>
   </si>
   <si>
     <t>Fixa novos valores das diárias a serem pagas aos agentes políticos e servidores do Município, revoga a Lei nº 1.180/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1156/projeto_de_lei_31-2017_001257.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1156/projeto_de_lei_31-2017_001257.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender necessidade temporária e de excepcional interesse público, nos termos do inciso IX do art. 37 da Constituição Federal, revoga as Leis nº 944/2011 e 1.192/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1157/projeto_de_lei_32-2017_001258.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1157/projeto_de_lei_32-2017_001258.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Canarana - MT, para o exercício de 2018.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1158/projeto_de_lei_33-2017_001259.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1158/projeto_de_lei_33-2017_001259.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Abrir Crédito Adicional Suplementar por excesso de Arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1159/projeto_de_lei_34-2017_001260.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1159/projeto_de_lei_34-2017_001260.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a AUTORIZAÇÃO para que o Executivo insira item à Lei 1.246/16 - Lei de Diretrizes Orçamentárias para o Exercício de 2017.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1160/projeto_de_lei_35-2017_001261.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1160/projeto_de_lei_35-2017_001261.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a AUTORIZAÇÃO para que o Executivo insira item à Lei 1068/13 - Plano Plurianual para o Quadriênio de 2014/2017.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1161/projeto_de_lei_36-2017_001262.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1161/projeto_de_lei_36-2017_001262.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial e dá Outras Providências.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1162/projeto_de_lei_37-2017_001263.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1162/projeto_de_lei_37-2017_001263.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reavaliação Atuarial/2017 e altera as alíquotas de contribuição previdenciária devidas pelo Município ao Regime Próprio de Previdência Social - RPPS.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1163/projeto_de_lei_38-2017_001264.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1163/projeto_de_lei_38-2017_001264.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de área de terras urbanas e dá outras providências.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1164/projeto_de_lei_39-2017_001265.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1164/projeto_de_lei_39-2017_001265.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por Anulação de Dotação e dá Outras Providências.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1165/projeto_de_lei_41-2017_001266.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1165/projeto_de_lei_41-2017_001266.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Canarana a participar do Consórcio Público Intermunicipal de Saúde/Medicamentos e Serviços- "CONSUSMT" e a ratificar o Protocolo de Intenções firmado entre os municípios.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1166/projeto_de_lei_42-2017_001267.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1166/projeto_de_lei_42-2017_001267.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para que o Executivo insira item à Lei 1068/13 - Plano Plurianual para o Quadriênio de 2014/2017.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1167/projeto_de_lei_43-2017_001268.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1167/projeto_de_lei_43-2017_001268.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1168/projeto_de_lei_44-2017_001269.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1168/projeto_de_lei_44-2017_001269.pdf</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1169/projeto_de_lei_45-2017_001270.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1169/projeto_de_lei_45-2017_001270.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Autorização para Abertura de Crédito Adicional Especial por anulação de dotação e dá outras providências.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1170/projeto_de_lei_46-2017_001271.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1170/projeto_de_lei_46-2017_001271.pdf</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1172/projeto_de_lei_47_001282.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1172/projeto_de_lei_47_001282.pdf</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1173/projeto_de_lei_48_001284.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1173/projeto_de_lei_48_001284.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Especial por excesso de arrecadação, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1174/projeto_de_lei_49-2017_001285.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1174/projeto_de_lei_49-2017_001285.pdf</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1175/projeto_de_lei_50-2017_001286.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1175/projeto_de_lei_50-2017_001286.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1176/projeto_de_lei_51-2017_001287.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1176/projeto_de_lei_51-2017_001287.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para Abertura de Crédito Adicional Especial por Excesso de Arrecadação, com base nos Artigos 42 e 43 da Lei 4.320/64 e Art. 167, inciso V e VI, da Constituição Federal e dá outras Providências.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1177/projeto_de_lei_52-2017_001288.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1177/projeto_de_lei_52-2017_001288.pdf</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1178/projeto_de_lei_53-2017_001289.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1178/projeto_de_lei_53-2017_001289.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Municipal nº 1.174/2014, que dispõe  sobre a criação do Conselho Municipal de Desenvolvimento Urbano e dá outras providências.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1179/projeto_de_lei_54-2017_001290.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1179/projeto_de_lei_54-2017_001290.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para o Poder Público Municipal firmar Termo de Colaboração com APAE de Canarana - MT.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1180/projeto_de_lei_55-2017_001291.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1180/projeto_de_lei_55-2017_001291.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação na integra do artigo 7º e seus incisos e parágrafos, da Lei Municipal nº 667/2004, de 03 de dezembro de 2004.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1181/projeto_de_lei_56-2017_001292.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1181/projeto_de_lei_56-2017_001292.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do Poder Executivo Municipal a Instituir tratamento diferenciado a Microempreendedores Individuais - MEI, Microempresas - ME e Empreendimentos da Agricultura Familiar em relação à cobrança por serviços prestados pela Secretaria Municipal de Agricultura e Meio Ambiente no licenciamento ambiental de empreendimentos no âmbito do município de Canarana, e dá outras providências.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1182/projeto_de_lei_57-2017_001293.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1182/projeto_de_lei_57-2017_001293.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Demissão Voluntária - PDV no Poder Executivo do Município de Canarana - MT.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1171/projeto_de_lei_058-2017_001217.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1171/projeto_de_lei_058-2017_001217.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova redação ao Parcelamento do Solo Urbano do Município de Canarana-MT e dá providências.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Dile, Gilmar Miranda, Jerê, Manu, Miro, Moacir, Paulinho, Pedrinho, Robson Wainer, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1186/projeto_de_lei_59-2017_001294.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1186/projeto_de_lei_59-2017_001294.pdf</t>
   </si>
   <si>
     <t>Estabelece o valor de verba de Natureza indenizatória pelo exercício da atividade parlamentar.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1187/projeto_de_lei_60-2017_001295.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1187/projeto_de_lei_60-2017_001295.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Conselho Municipal de Controle Social de Saneamento, no âmbito do Município de Canarana.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1188/projeto_de_lei_61-2017_001296.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1188/projeto_de_lei_61-2017_001296.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área de terras urbanas.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1189/projeto_de_lei_62-2017_001297.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1189/projeto_de_lei_62-2017_001297.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a AUTORIZAÇÃO para que o Executivo insira item à Lei 1.289/17 - Lei de Diretrizes Orçamentárias para o Exercício de 2018.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1190/projeto_de_lei_63-2017_001298.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1190/projeto_de_lei_63-2017_001298.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a AUTORIZAÇÃO, para que o Executivo insira item à Lei  1291/17 - Plano Plurianual, para o Quadriênio de 2018/2021.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1191/projeto_de_lei_64-2017_001305.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1191/projeto_de_lei_64-2017_001305.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Diretor Participativo de Canarana e dá Outras Providências.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1192/projeto_de_lei_66-2017_001306.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1192/projeto_de_lei_66-2017_001306.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar parcelamento de débitos da parte patronal junto ao Regime Próprio de Previdência do Município (PREVICAN) e dá outras providências.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1193/projeto_de_lei_67-2017_001307.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1193/projeto_de_lei_67-2017_001307.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a doar área de terras urbanas.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Dile, Manu, Rafael Govari, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1098/projeto_de_resolucao_01-2017_001197.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1098/projeto_de_resolucao_01-2017_001197.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização do plenário da Câmara de Vereadores de Canarana por terceiros e dá outras providências.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1099/projeto_de_resolucao_02-2017_001198.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1099/projeto_de_resolucao_02-2017_001198.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros de Comissões Relevantes da Câmara Municipal para o Biênio de 2017-2018.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1100/projeto_de_resolucao_03-2017_001199.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1100/projeto_de_resolucao_03-2017_001199.pdf</t>
   </si>
   <si>
     <t>Nomeia Comissão de Representação Legislativa do período de recesso Parlamentar.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1101/projeto_de_resolucao_04-2017_001200.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1101/projeto_de_resolucao_04-2017_001200.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, usufruto, conversão e pagamento de FÉRIAS, e sobre a concessão e usufruto de LICENÇA-PRÊMIO dos Servidores da Câmara Municipal de Canarana/MT.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1102/projeto_de_resolucao_05-2017_001201.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1102/projeto_de_resolucao_05-2017_001201.pdf</t>
   </si>
   <si>
     <t>Transfere data de Sessão Ordinária.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1103/projeto_de_resolucao_06-2017_001202.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1103/projeto_de_resolucao_06-2017_001202.pdf</t>
   </si>
   <si>
     <t>Declara Queimados ou Inservíveis os Bens Móveis do Patrimônio do Poder Legislativo, Abaixo Relacionados.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1104/projeto_de_resolucao_07-2017_001203.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1104/projeto_de_resolucao_07-2017_001203.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 204/2017 de 07 de março de 2017 que regulamenta a utilização do Plenário da Câmara de Vereadores de Canarana por terceiros e dá outras providências.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1105/projeto_de_resolucao_08-2017_001204.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1105/projeto_de_resolucao_08-2017_001204.pdf</t>
   </si>
   <si>
     <t>Regulamenta a incineração de documentos no arquivo geral da Câmara Municipal de Canarana - MT.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1106/projeto_de_resolucao_09-2017_001205.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1106/projeto_de_resolucao_09-2017_001205.pdf</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>Dile, Gilmar Miranda, Jerê, Manu, Miro, Moacir, Paulinho, Pedrinho, Rafael Govari, Robson Wainer, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1107/projeto_de_resolucao_10-2017_001206.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1107/projeto_de_resolucao_10-2017_001206.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de auxílio-alimentação aos servidores da Câmara Municipal de Canarana - MT.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1108/projeto_de_resolucao_11-2017_001207.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1108/projeto_de_resolucao_11-2017_001207.pdf</t>
   </si>
   <si>
     <t>Declara ocioso ou inservível os bens móveis do Patrimônio do Poder Legislativo, abaixo relacionados.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/965/requerimento_01-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/965/requerimento_01-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito uma reunião entre CAB, Câmara de Vereadores e Prefeitura, nas dependências da Câmara Municipal.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>Gilmar Miranda, Jerê, Manu, Pedrinho, Rafael Govari, Robson Wainer, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/966/requerimento_02-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/966/requerimento_02-2017.pdf</t>
   </si>
   <si>
     <t>Que se faça a retirada de veículos sucateados do pátio do CIRETRAN numa parceria com a Prefeitura Municipal a fim de evitar a proliferação de mosquitos, inseto e animais peçonhentos que transmitem doenças.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/967/requerimento_03-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/967/requerimento_03-2017.pdf</t>
   </si>
   <si>
     <t>A Prefeitura Municipal faça a retirada de máquinas e veículos sucateados do pátio do Barracão de Máquinas a fim de evitar a proliferação de mosquitos, insetos e animais peçonhentos que transmitem doenças. O pátio está situado próximo a área central e acumula água e sujeira.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/968/requerimento_04-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/968/requerimento_04-2017.pdf</t>
   </si>
   <si>
     <t>Para que a Secretaria de Saúde encaminhe a esta Casa de Leis a relação dos PSFs em funcionamento, juntamente com a relação de funcionários e horário de trabalho dos mesmos.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>Gilmar Miranda</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/969/requerimento_05-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/969/requerimento_05-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja encaminhado ao Deputado Estadual Baiano Filho, ao Secretário SINFRA, ao Presidente da AGER._x000D_
 Pedimos providências, satisfação e intervenção no caso e condições previstas em lei e no contrato sobre revisão e reajuste das tarifas visando um justo valor e satisfação dos usuários além de alternativas para variedades de preços.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/970/requerimento_06-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/970/requerimento_06-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja encaminhado a esta Casa de Leis, informações referentes ao quadro de funcionários da Secretaria Municipal de Esporte, carga horária semanal e local de trabalho de cada um.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>Dile</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/971/requerimento_07-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/971/requerimento_07-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja encaminhado a esta Casa de Leis, cópia do contrato nº 076/2017 entre Prefeitura Municipal e Empresa Castro e Castro Serviços LTDA.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/972/requerimento_08-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/972/requerimento_08-2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com amparo no Regimento Interno, artigo 205, requer na forma regimental, e ouvida o Plenário, para que A Sessão Ordinária do dia 16 de outubro seja realizada no dia 23 de outubro.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/973/requerimento_09-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/973/requerimento_09-2017.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 028/2017 seja votado em Regime de Urgência.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/974/requerimento_10-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/974/requerimento_10-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja solicitado uma reunião com o Promotor de Justiça para tratar da qualidade do serviço de telefonia oferecido em Canarana pela empresa Vivo.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/975/requerimento_11-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/975/requerimento_11-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada uma audiência pública para tratar sobre: Canteiros das Avenidas, Tráfego de Caminhões, Municipalização do Trânsito, para posterior inclusão no Plano Diretor.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/976/requerimento_12-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/976/requerimento_12-2017.pdf</t>
   </si>
   <si>
     <t>Para que a Prefeitura Municipal adote o Projeto "Natal Luz" criando uma comissão e critérios para avaliação e premiação dos participantes, concedendo descontos ou isenção de IPTU as residências e de Alvará para as empresas mais enfeitadas e iluminadas de acordo com os critérios.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/977/requerimento_13-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/977/requerimento_13-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a NOTIFICAÇÃO daqueles que estejam prestando serviço de táxi sem a devida autorização do órgão competente. Há de salientar, que o fiscal de tributos já lavrou multas por essa prática irregular, porém, os serviços ainda estão sendo prestados dessa forma.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/978/requerimento_14-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/978/requerimento_14-2017.pdf</t>
   </si>
   <si>
     <t>Para que o PSF do Garapu seja reaberto, levando em consideração a alta demanda existente na comunidade.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>Dile, Gilmar Miranda, Manu, Miro, Moacir, Paulinho, Pedrinho, Rafael Govari, Robson Wainer, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/979/requerimento_15-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/979/requerimento_15-2017.pdf</t>
   </si>
   <si>
     <t>Para que o Comando Regional da Polícia Militar de Água Boa-MT, encaminhe para o Município de Canarana - MT, os 03 (três) Policiais que foram designados a atuar nesta cidade, pelo Comando da Polícia Militar do Mato Grosso.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/980/requerimento_16-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/980/requerimento_16-2017.pdf</t>
   </si>
   <si>
     <t>Para que todos os Funcionários da  Saúde usem crachá de identificação assim como a lei exige. O objetivo é facilitar a identificação entre pacientes e os profissionais.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>Paulinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/981/requerimento_17-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/981/requerimento_17-2017.pdf</t>
   </si>
   <si>
     <t>Para que o Controle Interno da Prefeitura mande para Câmara Municipal os apontamentos feitos em 2016.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/982/requerimento_18-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/982/requerimento_18-2017.pdf</t>
   </si>
   <si>
     <t>Para que o Projeto de Lei nº 038/2017 seja votado em Regime de Urgência.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/983/requerimento_19-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/983/requerimento_19-2017.pdf</t>
   </si>
   <si>
     <t>Para que a Prefeitura Municipal de Canarana - MT, em alerta ao art. 23 da LRF, tome providências em relação ao excesso de gastos com a folha de pagamento que já ocorreu no primeiro e segundo quadrimestre deste ano.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/984/requerimento_20-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/984/requerimento_20-2017.pdf</t>
   </si>
   <si>
     <t>Para que sejam construídas novas "Bocas de Lobo" na Avenida Rio Grande do Sul, nas proximidades da Empresa Sinagro. Pois aquele local está sendo inundado nos dias de chuva, causando transtornos a todos que precisam passar por aquele local e poderão acontecer prejuízos e acidentes em virtude da grande quantidade de água acumulada no local.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/985/requerimento_21-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/985/requerimento_21-2017.pdf</t>
   </si>
   <si>
     <t>Para que sejam votados em Regime de Urgência: Projeto de Lei nº 062/2017 e 063/2017.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/986/requerimento_22-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/986/requerimento_22-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja adiantada a votação do Projeto de Lei 058/2017 de 06 de novembro de 2017 que dispõe sobre a nova redação do parcelamento do solo urbano do Município de Canarana/MT e dá outras providências.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/987/requerimento_23-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/987/requerimento_23-2017.pdf</t>
   </si>
   <si>
     <t>Para o adiantamento da votação do Projeto de Decreto Legislativo nº 001/17 de 06 de novembro de 2017 que concede Título de Cidadão(a) Benemérito(a) de Canarana.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/988/requerimento_24-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/988/requerimento_24-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja encaminhada a esta Casa de Leis a Nota Fiscal onde autoriza a confecção de carimbo para carimbar notas de abastecimentos dos carros da Secretaria da Saúde.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/989/requerimento_25-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/989/requerimento_25-2017.pdf</t>
   </si>
   <si>
     <t>Para que o senhor Ari Xavier proprietário do prédio onde funciona atualmente a Bunge assim como um representante da unidade local da empresa a comparecerem na Câmara Municipal na próxima Sessão Ordinária que será realizada dia 05 de fevereiro de 2018 para dar explicações sobre as melhorias necessárias para a unidade, com o propósito de diminuir a poeira nas imediações.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/990/requerimento_26-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/990/requerimento_26-2017.pdf</t>
   </si>
   <si>
     <t>Para que na próxima Sessão Ordinária que será realizada dia 04 de setembro às 19 horas, o representante da Empresa responsável pelas obras da Unidade Mista e Praça do Avião venha expor na tribuna como está o andamento das obras e também o motivo da demora na conclusão das mesmas.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t xml:space="preserve">   _x000D_
 _x000D_
 _x000D_
             _x000D_
 INDICAÇÃO Nº 001/2017_x000D_
 _x000D_
 _x000D_
  _x000D_
                  _x000D_
                  O VEREADOR QUE ESTA SUBSCREVE, COM AMPARO NO REGIMENTO INTERNO, ARTIGOS 213 E 214, PROPÕE AO EGRÉGIO PLENÁRIO A SEGUINTE MEDIDA DE INTERESSE PÚBLICO, A SER ENCAMINHADA AO PREFEITO MUNICIPAL._x000D_
 &amp;#8226;	PARA QUE SEJA CONCERTADO O ASFALTO NA ROTATÓRIA DA AVENIDA PARANÁ COM A AVENIDA SETE DE SETEMBRO.              _x000D_
            CONTANDO COM O APOIO DOS NOBRES PARES DESTE PODER LEGISLATIVO, ANTECIPO AGRADECIMENTOS.  _x000D_
 _x000D_
 _x000D_
@@ -4301,396 +4301,396 @@
 _x000D_
 _x000D_
                  _x000D_
                  O VEREADOR QUE ESTA SUBSCREVE, COM AMPARO NO REGIMENTO INTERNO, ARTIGOS 213 E 214, PROPÕE AO EGRÉGIO PLENÁRIO A SEGUINTE MEDIDA DE INTERESSE PÚBLICO, A SER ENCAMINHADA AO PREFEITO MUNICIPAL E CÂMARA MUNICIPAL:_x000D_
 _x000D_
 &amp;#8226;	PARA QUE SEJA FEITO PATROLAMENTO NA ESTRADA DA ARARIBÁ._x000D_
   _x000D_
    CONTANDO COM O APOIO DOS NOBRES PARES DESTE PODER LEGISLATIVO, ANTECIPO AGRADECIMENTOS.  _x000D_
 _x000D_
 _x000D_
          _x000D_
     _x000D_
  SALA DE SESSÕES, 18 DE SETEMBRO DE 2017._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 MOACIR ATAÍDE_x000D_
  VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/696/indicacao_112-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/696/indicacao_112-2017.pdf</t>
   </si>
   <si>
     <t>Para que sejam arrumadas as luminárias da Avenida Goiás no Bairro Bela Vista, Rua Centro Novo no Bairro Tropical próximo ao Posto de Saúde e também seja molhada a Avenida Goiás perto do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/697/indicacao_113-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/697/indicacao_113-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja destinada uma ambulância para a localidade do Culuene, com urgência, pois a cada dia aumenta a necessidade da comunidade.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>Rafael Govari, Dile, Gilmar Miranda, Jerê, Miro, Moacir, Paulinho, Pedrinho, Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/698/indicacao_114-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/698/indicacao_114-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado guarda no PSF Indígena no Loteamento São Caetano.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/699/indicacao_115-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/699/indicacao_115-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja destinada emenda parlamentar para aquisição de um ônibus escolar.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/700/indicacao_116-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/700/indicacao_116-2017.pdf</t>
   </si>
   <si>
     <t>Para que o mesmo intervenha junto ao governo do estado para que seja implantada uma escola militar no município de Canarana.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/701/indicacao_117-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/701/indicacao_117-2017.pdf</t>
   </si>
   <si>
     <t>Para que faça uma rotatória no cruzamento das Avenidas 7 de Setembro com a Treze de Maio na localidade do Culuene.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/702/indicacao_118-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/702/indicacao_118-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito reparo na iluminação da quadra de esporte do Culuene.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/703/indicacao_119-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/703/indicacao_119-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito tapa buracos na rotatória das Avenidas Sete de Setembro com a Paraná, próximo à empresa JX.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/704/indicacao_120-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/704/indicacao_120-2017.pdf</t>
   </si>
   <si>
     <t>Para que sejam construídos redutores de velocidade nas proximidades do entroncamento da MT 326 e MT 020 após a Caramuru.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/705/indicacao_121-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/705/indicacao_121-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a instalação de uma repetidora de sinal de celular no Assentamento Suiá.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/706/indicacao_122-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/706/indicacao_122-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a doação de um terreno para construção de uma sede própria da Delegacia.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/707/indicacao_123-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/707/indicacao_123-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja adquirido um terraceador grande para levantar as estradas para posterior cascalhamento a fim de resolver o problema das estradas por definitivo.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/708/indicacao_124-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/708/indicacao_124-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a iluminação da arquibancada do Estádio Elídio Corbari, pois a mesma é muito escura sendo propícia para atos ilícitos, tais como uso de entorpecentes e até mesmo estupro.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>Gilmar Miranda, Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/709/indicacao_125-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/709/indicacao_125-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja recuperada a estrada entre a Fazenda Familiar e a sede da Fazenda da família Klainans, pois o transporte escolar pensa em mudar de rota por motivo da péssima condição da estrada.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/710/indicacao_126-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/710/indicacao_126-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito tapa buracos na Rotatória localizada na Avenida Rio Grande do Sul em frente à Oficina do Lazão e Oficina do Willian.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/711/indicacao_127-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/711/indicacao_127-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito patrolamento e cascalhamento na Rua Salinas no Bairro Jardim Tropical II.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/712/indicacao_128-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/712/indicacao_128-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito conserto na terceira ponte antes da Vila Milagrosa.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/713/indicacao_129-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/713/indicacao_129-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito conserto no asfalto na Rua Tenente Portela próximo a Clínica Odontoclean.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/714/indicacao_130-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/714/indicacao_130-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito meio fio na Rua Erechim nº 462, abaixo Colégio Jesus Maria José, pois a enxurrada está invadindo o quintal.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>Pedrinho, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/715/indicacao_131-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/715/indicacao_131-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja sinalizada a rotatória do Auto Posto Chimarrão pela dificuldade na travessia das carretas e para quem vem de fora.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/716/indicacao_132-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/716/indicacao_132-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito drenagem na Avenida Rio Grande do Sul próximo a Sinagro, onde está sendo feita a Ciclovia.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/717/indicacao_133-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/717/indicacao_133-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito cascalhamento nas cabeceiras das Pontes Sete de Setembro, Coronel Vanick, Bichinho e Canastra na MT 020.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/718/indicacao_134-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/718/indicacao_134-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito manutenção nas lâmpadas públicas da localidade do Garapu.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/719/indicacao_135-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/719/indicacao_135-2017.pdf</t>
   </si>
   <si>
     <t>Para que sejam consertadas as cabeceiras das pontas do rio Sete de Setembro e também feito tapa buracos nas mesmas.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/720/indicacao_136-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/720/indicacao_136-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja adquirido um aparelho de ar condicionado para o quarto das Agentes de Serviço de Limpeza Hospitalar do Hospital Municipal.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/721/indicacao_137-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/721/indicacao_137-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja patrolado a estrada que dá acesso a Hípica.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/722/indicacao_138-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/722/indicacao_138-2017.pdf</t>
   </si>
   <si>
     <t>Para que se faça limpeza da avenida da 1ª Agrovila.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/723/indicacao_139-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/723/indicacao_139-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a manutenção na iluminação do PSF União.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/724/indicacao_140-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/724/indicacao_140-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito adequação na sinalização do cruzamento da rua Santa Rosa com a avenida Mato Grosso, tornando a Santa Rosa preferencial.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/725/indicacao_141-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/725/indicacao_141-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito reparo na estrada da Fazenda Araribá.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/726/indicacao_142-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/726/indicacao_142-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito aterro no bueiro do Assentamento Guatapará.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/727/indicacao_143-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/727/indicacao_143-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja feito quebra molas antes de todas as rotatórias.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/728/indicacao_144-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/728/indicacao_144-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja fornecido um lanche aos alunos que vem à escola no Transporte Escolar pois os mesmos em alguns casos chegam a sair de suas casas antes das 4h da manhã, cansados e com fome.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/729/indicacao_145-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/729/indicacao_145-2017.pdf</t>
   </si>
   <si>
     <t>Para que seja patrolado e colocado cascalho nas ruas do Bairro Jardim Tropical II abaixo da Bungue.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t xml:space="preserve">                                    MOÇÃO Nº 01/2017_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ESTA SUBSCREVE, APRESENTA À MESA, COM AMPARO NO ARTIGO 215 DO REGIMENTO INTERNO, OUVIDO O PLENÁRIO NA FORMA REGIMENTAL,_x000D_
 MOÇÃO DE PESAR _x000D_
 A FAMÍLIA DO SENHOR LIRIO SIMON PELO SEU FALECIMENTO._x000D_
 _x000D_
 PEDIMOS PARA QUE SEJA DADO O CONHECIMENTO DA PRESENTE        _x000D_
     _x000D_
 _x000D_
 SALA DE SESSÕES,06 DE FEVEREIRO DE 2017._x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -5041,512 +5041,512 @@
 A FAMÍLIA CIOTTI PELO FALECIMENTO DO SENHOR PEDRO CIOTTI._x000D_
 _x000D_
 PEDIMOS PARA QUE SEJA DADO O CONHECIMENTO DA PRESENTE.        _x000D_
     _x000D_
 SALA DE SESSÕES, 03 DE ABRIL DE 2017._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDERSON PORSCH_x000D_
 PRESIDENTE_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>Soni, Dile, Gilmar Miranda, Jerê, Manu, Moacir, Paulinho, Pedrinho, Rafael Govari, Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/841/mocao_20-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/841/mocao_20-2017.pdf</t>
   </si>
   <si>
     <t>Congratulação à Servidora da Câmara Municipal Elisa Laurent Tigre Bianchessi pelo seu aniversário no dia 18 de abril._x000D_
 Ao Prefeito Municipal Fábio Pereira de Faria pelo seu aniversário no dia 24 de Abril.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/842/mocao_21-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/842/mocao_21-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso à equipe a Secretaria de Obras pela realização da limpeza do Cemitério Municipal.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/843/mocao_22-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/843/mocao_22-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso à Celso Ubirajara, servidor da SECID, pelos trabalhos prestados ao Município de Canarana.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/844/mocao_23-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/844/mocao_23-2017.pdf</t>
   </si>
   <si>
     <t>Pesar ao Senhor Rogério de Barros e Família pelo falecimento da Senhora Leida Rezende Barros.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/845/mocao_24-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/845/mocao_24-2017.pdf</t>
   </si>
   <si>
     <t>Pesar ao Deputado Adilton Sachetti pelo falecimento de sua esposa.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>Soni, Dile, Gilmar Miranda, Jerê, Manu, Moacir, Pedrinho, Rafael Govari</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/846/mocao_25-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/846/mocao_25-2017.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Vereador Robson Wainer dos Santos Barbosa pelo seu aniversário no dia 17 de Maio.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>Rafael Govari, Dile, Gilmar Miranda, Jerê, Manu, Miro, Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/847/mocao_26-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/847/mocao_26-2017.pdf</t>
   </si>
   <si>
     <t>Congratulação ao Vereador Moacir Ataide pelo seu aniversário no dia 06 de junho._x000D_
 Ao Servidor Cristian Finato pelo seu aniversário no dia 09 de junho.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/848/mocao_27-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/848/mocao_27-2017.pdf</t>
   </si>
   <si>
     <t>Pesar à Família da Senhora Fabiana Silva Souza pelo falecimento de seu filho Pablo.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>Rafael Govari, Dile, Gilmar Miranda, Manu, Miro, Moacir, Pedrinho, Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/849/mocao_28-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/849/mocao_28-2017.pdf</t>
   </si>
   <si>
     <t>Congratulação aos aniversariantes, Cristiane Finato dia 24 de junho, Vereador Laudemiro Alves Vieira dia 27 de junho, e a Servidora Eni Teresinha da Silva dia 03 de julho.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>Soni, Dile, Manu, Miro, Paulinho, Pedrinho, Rafael Govari, Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/850/mocao_29-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/850/mocao_29-2017.pdf</t>
   </si>
   <si>
     <t>Congratulação aos aniversariantes do mês de agosto, Servidor Francisco Braz das Neves Costa, Servidora Adailce Guimarães Silva, Vereador Rafael Govari.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/851/mocao_30-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/851/mocao_30-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Senhores João Paulo Costa Scapini e Gildasio Matos Oliveira, Servidores Públicos que trabalham com o caminhão pipa no atendimento aos incêndios que acontecem em nosso município.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>Manu, Moacir</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/852/mocao_31-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/852/mocao_31-2017.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Lima pelo falecimento do Senhor Jailton Luiz Lima.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>Manu, Dile</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/853/mocao_32-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/853/mocao_32-2017.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Krummenauer pelo falecimento do Senhor Antenor Krummenauer.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/854/mocao_33-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/854/mocao_33-2017.pdf</t>
   </si>
   <si>
     <t>Reconhecimento Ao Senhor Vinícius Batistela pelo trabalho que vem desenvolvendo no DETRAN de Canarana - MT.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/889/mocao_33-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/889/mocao_33-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso à Clarissa Flech Seibel pela conquista do Torneio de Tênis em Barra do Garças representando a cidade de Canarana.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/890/mocao_35-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/890/mocao_35-2017.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Golddeck pelo falecimento do senhor Almiro Golddeck.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/891/mocao_36-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/891/mocao_36-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso ao senhor Diones Lindomar Pereira Nunes pela realização do curso de Mediador Judicial.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/892/mocao_37-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/892/mocao_37-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso ao senhor Mario Edson (Cowboy), pelo título de campeão mundial de jiu-jitsu nos Emirados Árabes Unidos no mês de abril.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/893/mocao_38-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/893/mocao_38-2017.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Mette pelo falecimento do senhor Nilvo Mette.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/894/mocao_39-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/894/mocao_39-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso ao senhor Odair Senger, conhecido como Salsicha, pela sua dedicação ao exercer com excelência sua função de servidor Público no Banco do Brasil de Canarana.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/895/mocao_40-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/895/mocao_40-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso ao CTG Pioneiros do Centro Oeste por manter viva a tradição Gaúcha em nosso município há mais de 30 anos, homenageando assim os colonizadores desta terra, em especial as comemorações da Semana Farroupilha onde se cultua a tradição, cordialidade, respeito e as virtudes do povo Rio Grandense.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>Manu, Pedrinho, Rafael Govari, Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/896/mocao_41-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/896/mocao_41-2017.pdf</t>
   </si>
   <si>
     <t>Congratulação à servidora da Câmara Municipal Rosane Avelino dos Santos pelo seu aniversário no dia 21 de Setembro.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>Rafael Govari, Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/897/mocao_42-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/897/mocao_42-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso a Rede de Sementes do Xingu.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>Dile, Gilmar Miranda, Jerê, Manu, Miro, Moacir, Pedrinho, Rafael Govari, Robson Wainer, Soni</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/898/mocao_43-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/898/mocao_43-2017.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Honório da Silva, pelo falecimento do Jovem Wagner Honório da Silva, um jovem brilhante, dedicado e muito querido em Canarana.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/899/mocao_44-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/899/mocao_44-2017.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Pasqualotti e Zenaro pelo falecimento da senhora _x000D_
 Terezinha Zenaro.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/900/mocao_45-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/900/mocao_45-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso ao senhor Hermano Henning, jornalista renomado em nosso país, pelo seu trabalho e em especial reportagem feita sobre a nossa região juntamente com Norberto Schwantes na época da colonização, onde só havia plantação de arroz em nosso município.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/901/mocao_46-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/901/mocao_46-2017.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Ziech pelo falecimento de Dédalo Amadeo Ziech.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>Paulinho, Robson Wainer</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/902/mocao_47-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/902/mocao_47-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso  a Festa da Sexta Jovem da Igreja Assembléia de Deus ao Evangelista Paulo Jonatas e sua equipe.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/903/mocao_48-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/903/mocao_48-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso aos alunos do Grêmio Estudantil e professora regente Cleusa Dal Moro Paro (Cleca) pelo projeto Ouvintes do Coração que ficou entre os três melhores no Projeto Nacional "Construindo Uma Nação".</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/904/mocao_49-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/904/mocao_49-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Senhor Edilson Francisco Dourado (B.A.) e Equipe e Ildo Scapini e Equipe pela limpeza da Cidade.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>Dile, Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/905/mocao_50-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/905/mocao_50-2017.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Morita pelo falecimento do Senhor Pedro Morita.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/906/mocao_51-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/906/mocao_51-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Sicredi pelo programa a "União Faz a Vida" realizado juntamente com as Escolas de nosso município.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/907/mocao_52-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/907/mocao_52-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso ao Senhor Ildo Scapini por ter recebido medalha de Honra ao Mérito da Defesa Civil pelo Governador Pedro Taques.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/908/mocao_53-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/908/mocao_53-2017.pdf</t>
   </si>
   <si>
     <t>Pesar aos familiares da Senhora Lucilda Maria Heinen pelo seu falecimento.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/909/mocao_54-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/909/mocao_54-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso ao senhor Reinaldo Aparecido de Oliveira "Maisena" pela realização do II Encontro e Troca de Cordas do Projeto "Ginga e Molejo" da Associação de Capoeira Arquebanda.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/910/mocao_55-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/910/mocao_55-2017.pdf</t>
   </si>
   <si>
     <t>Reconhecimento ao senhor Mauro de Souza Vieira, suplente de vereador, pelos trabalhos realizados durante os 09 meses que assumiu como Vereador.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/911/mocao_56-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/911/mocao_56-2017.pdf</t>
   </si>
   <si>
     <t>Aplauso à Igreja Evangélica de Confissão Luterana no Brasil Comunidade Pastor Norberto Schwantes._x000D_
 Igreja Evangélica Luterana do Brasil Comunidade Martinho Lutero._x000D_
 Pela Comemoração dos 500 anos da Reforma Luterana.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/912/mocao_57-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/912/mocao_57-2017.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Gnadt pelo falecimento do senhor Gilberto Bruno Gnadt.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/913/mocao_58-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/913/mocao_58-2017.pdf</t>
   </si>
   <si>
     <t>Pesar à Família Nonato, pelo falecimento do senhor Francisco Nonato.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>RTRI</t>
   </si>
   <si>
     <t>Requerimento Uso Tribuna Livre</t>
   </si>
   <si>
     <t>Externo</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1014/requerimento_para_uso_da_tribuna_01-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1014/requerimento_para_uso_da_tribuna_01-2017.pdf</t>
   </si>
   <si>
     <t>Agradecimentos pelos trabalhos no CTG, prestação de contas CTG ano 2016.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1015/requerimento_para_uso_da_tribuna_02-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1015/requerimento_para_uso_da_tribuna_02-2017.pdf</t>
   </si>
   <si>
     <t>Mudança da Coordenação do Dsei Xingu.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1016/requerimento_para_uso_da_tribuna_03-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1016/requerimento_para_uso_da_tribuna_03-2017.pdf</t>
   </si>
   <si>
     <t>Vereança.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1017/requerimento_para_uso_da_tribuna_04-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1017/requerimento_para_uso_da_tribuna_04-2017.pdf</t>
   </si>
   <si>
     <t>Conscientizar os munícipes através dos seus representantes, da Campanha Mundial de Combate a Poliomielite, Campanha esta do Rotary Internacional e portanto também do Rotary de Canarana.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1018/requerimento_para_uso_da_tribuna_05-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1018/requerimento_para_uso_da_tribuna_05-2017.pdf</t>
   </si>
   <si>
     <t>Parcelamentos PREVICAN futuro dos servidores, atrasos nos repasses.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1019/requerimento_para_uso_da_tribuna_06-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1019/requerimento_para_uso_da_tribuna_06-2017.pdf</t>
   </si>
   <si>
     <t>Relatar trabalho ano 2017, esboço ano 2018.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1020/requerimento_para_uso_da_tribuna_07-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1020/requerimento_para_uso_da_tribuna_07-2017.pdf</t>
   </si>
   <si>
     <t>Canarana precisa urgentemente de Corpo de Bombeiros e POLITEC.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1021/requerimento_para_uso_da_tribuna_08-2017.pdf</t>
+    <t>http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1021/requerimento_para_uso_da_tribuna_08-2017.pdf</t>
   </si>
   <si>
     <t>A respeito da mudança das motos e carros táxis de Canarana, para mudar o ano de uso de 7 anos para 10 anos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5853,67 +5853,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1109/projeto_de_lei_comp._01-2017_001209.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1110/projeto_de_lei_comp._02-2017_001210.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1111/projeto_de_lei_comp._03-2017_001211.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1112/projeto_de_lei_comp._05-2017_001212.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1113/projeto_de_lei_comp._06-2017_001213.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1114/projeto_de_lei_comp._07-2017_001214.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1115/projeto_de_lei_comp._08-2017_001215.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1116/projeto_de_lei_comp._09-2017_001216.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1123/projeto_de_lei_001-2017_001218.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1126/projeto_de_lei_002-2017_001219.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1129/projeto_de_lei_003-2017_001222.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1130/projeto_de_lei_004-2017_001223.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1131/projeto_de_lei_005-2017_001224.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1132/projeto_de_lei_006-2017_001226.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1133/projeto_de_lei_007-2017_001227.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1134/projeto_de_lei_008-2017_001230.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1135/projeto_de_lei_009-2017_001231.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1136/projeto_de_lei_010-2017_001232.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1137/projeto_de_lei_11-2017_001235.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1138/projeto_de_lei_12-2017_001236.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1139/projeto_de_lei_13-2017_001242.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1140/projeto_de_lei_14-2017_001237.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1141/projeto_de_lei_15-2017_001241.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1142/projeto_de_lei_16-2017_001243.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1143/projeto_de_lei_17-2017_001244.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1144/projeto_de_lei_18-2017_001245.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1145/projeto_de_lei_19-2017_001246.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1146/projeto_de_lei_20-2017_001247.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1147/projeto_de_lei_21-2017_001248.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1148/projeto_de_lei_23-2017_001249.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1149/projeto_de_lei_24-2017_001250.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1150/projeto_de_lei_25-2017_001251.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1151/projeto_de_lei_26-2017_001252.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1152/projeto_de_lei_27-2017_001253.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1153/projeto_de_lei_28-2017_001254.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1154/projeto_de_lei_29-2017_001255.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1155/projeto_de_lei_30-2017_001256.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1156/projeto_de_lei_31-2017_001257.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1157/projeto_de_lei_32-2017_001258.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1158/projeto_de_lei_33-2017_001259.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1159/projeto_de_lei_34-2017_001260.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1160/projeto_de_lei_35-2017_001261.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1161/projeto_de_lei_36-2017_001262.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1162/projeto_de_lei_37-2017_001263.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1163/projeto_de_lei_38-2017_001264.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1164/projeto_de_lei_39-2017_001265.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1165/projeto_de_lei_41-2017_001266.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1166/projeto_de_lei_42-2017_001267.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1167/projeto_de_lei_43-2017_001268.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1168/projeto_de_lei_44-2017_001269.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1169/projeto_de_lei_45-2017_001270.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1170/projeto_de_lei_46-2017_001271.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1172/projeto_de_lei_47_001282.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1173/projeto_de_lei_48_001284.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1174/projeto_de_lei_49-2017_001285.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1175/projeto_de_lei_50-2017_001286.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1176/projeto_de_lei_51-2017_001287.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1177/projeto_de_lei_52-2017_001288.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1178/projeto_de_lei_53-2017_001289.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1179/projeto_de_lei_54-2017_001290.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1180/projeto_de_lei_55-2017_001291.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1181/projeto_de_lei_56-2017_001292.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1182/projeto_de_lei_57-2017_001293.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1171/projeto_de_lei_058-2017_001217.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1186/projeto_de_lei_59-2017_001294.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1187/projeto_de_lei_60-2017_001295.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1188/projeto_de_lei_61-2017_001296.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1189/projeto_de_lei_62-2017_001297.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1190/projeto_de_lei_63-2017_001298.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1191/projeto_de_lei_64-2017_001305.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1192/projeto_de_lei_66-2017_001306.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1193/projeto_de_lei_67-2017_001307.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1098/projeto_de_resolucao_01-2017_001197.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1099/projeto_de_resolucao_02-2017_001198.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1100/projeto_de_resolucao_03-2017_001199.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1101/projeto_de_resolucao_04-2017_001200.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1102/projeto_de_resolucao_05-2017_001201.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1103/projeto_de_resolucao_06-2017_001202.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1104/projeto_de_resolucao_07-2017_001203.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1105/projeto_de_resolucao_08-2017_001204.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1106/projeto_de_resolucao_09-2017_001205.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1107/projeto_de_resolucao_10-2017_001206.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1108/projeto_de_resolucao_11-2017_001207.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/965/requerimento_01-2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/966/requerimento_02-2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/967/requerimento_03-2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/968/requerimento_04-2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/969/requerimento_05-2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/970/requerimento_06-2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/971/requerimento_07-2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/972/requerimento_08-2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/973/requerimento_09-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/974/requerimento_10-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/975/requerimento_11-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/976/requerimento_12-2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/977/requerimento_13-2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/978/requerimento_14-2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/979/requerimento_15-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/980/requerimento_16-2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/981/requerimento_17-2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/982/requerimento_18-2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/983/requerimento_19-2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/984/requerimento_20-2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/985/requerimento_21-2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/986/requerimento_22-2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/987/requerimento_23-2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/988/requerimento_24-2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/989/requerimento_25-2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/990/requerimento_26-2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/696/indicacao_112-2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/697/indicacao_113-2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/698/indicacao_114-2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/699/indicacao_115-2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/700/indicacao_116-2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/701/indicacao_117-2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/702/indicacao_118-2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/703/indicacao_119-2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/704/indicacao_120-2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/705/indicacao_121-2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/706/indicacao_122-2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/707/indicacao_123-2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/708/indicacao_124-2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/709/indicacao_125-2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/710/indicacao_126-2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/711/indicacao_127-2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/712/indicacao_128-2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/713/indicacao_129-2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/714/indicacao_130-2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/715/indicacao_131-2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/716/indicacao_132-2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/717/indicacao_133-2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/718/indicacao_134-2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/719/indicacao_135-2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/720/indicacao_136-2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/721/indicacao_137-2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/722/indicacao_138-2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/723/indicacao_139-2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/724/indicacao_140-2017.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/725/indicacao_141-2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/726/indicacao_142-2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/727/indicacao_143-2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/728/indicacao_144-2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/729/indicacao_145-2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/841/mocao_20-2017.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/842/mocao_21-2017.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/843/mocao_22-2017.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/844/mocao_23-2017.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/845/mocao_24-2017.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/846/mocao_25-2017.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/847/mocao_26-2017.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/848/mocao_27-2017.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/849/mocao_28-2017.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/850/mocao_29-2017.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/851/mocao_30-2017.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/852/mocao_31-2017.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/853/mocao_32-2017.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/854/mocao_33-2017.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/889/mocao_33-2017.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/890/mocao_35-2017.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/891/mocao_36-2017.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/892/mocao_37-2017.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/893/mocao_38-2017.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/894/mocao_39-2017.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/895/mocao_40-2017.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/896/mocao_41-2017.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/897/mocao_42-2017.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/898/mocao_43-2017.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/899/mocao_44-2017.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/900/mocao_45-2017.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/901/mocao_46-2017.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/902/mocao_47-2017.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/903/mocao_48-2017.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/904/mocao_49-2017.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/905/mocao_50-2017.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/906/mocao_51-2017.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/907/mocao_52-2017.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/908/mocao_53-2017.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/909/mocao_54-2017.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/910/mocao_55-2017.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/911/mocao_56-2017.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/912/mocao_57-2017.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/913/mocao_58-2017.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1014/requerimento_para_uso_da_tribuna_01-2017.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1015/requerimento_para_uso_da_tribuna_02-2017.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1016/requerimento_para_uso_da_tribuna_03-2017.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1017/requerimento_para_uso_da_tribuna_04-2017.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1018/requerimento_para_uso_da_tribuna_05-2017.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1019/requerimento_para_uso_da_tribuna_06-2017.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1020/requerimento_para_uso_da_tribuna_07-2017.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1021/requerimento_para_uso_da_tribuna_08-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1109/projeto_de_lei_comp._01-2017_001209.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1110/projeto_de_lei_comp._02-2017_001210.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1111/projeto_de_lei_comp._03-2017_001211.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1112/projeto_de_lei_comp._05-2017_001212.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1113/projeto_de_lei_comp._06-2017_001213.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1114/projeto_de_lei_comp._07-2017_001214.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1115/projeto_de_lei_comp._08-2017_001215.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1116/projeto_de_lei_comp._09-2017_001216.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1123/projeto_de_lei_001-2017_001218.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1126/projeto_de_lei_002-2017_001219.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1129/projeto_de_lei_003-2017_001222.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1130/projeto_de_lei_004-2017_001223.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1131/projeto_de_lei_005-2017_001224.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1132/projeto_de_lei_006-2017_001226.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1133/projeto_de_lei_007-2017_001227.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1134/projeto_de_lei_008-2017_001230.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1135/projeto_de_lei_009-2017_001231.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1136/projeto_de_lei_010-2017_001232.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1137/projeto_de_lei_11-2017_001235.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1138/projeto_de_lei_12-2017_001236.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1139/projeto_de_lei_13-2017_001242.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1140/projeto_de_lei_14-2017_001237.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1141/projeto_de_lei_15-2017_001241.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1142/projeto_de_lei_16-2017_001243.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1143/projeto_de_lei_17-2017_001244.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1144/projeto_de_lei_18-2017_001245.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1145/projeto_de_lei_19-2017_001246.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1146/projeto_de_lei_20-2017_001247.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1147/projeto_de_lei_21-2017_001248.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1148/projeto_de_lei_23-2017_001249.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1149/projeto_de_lei_24-2017_001250.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1150/projeto_de_lei_25-2017_001251.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1151/projeto_de_lei_26-2017_001252.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1152/projeto_de_lei_27-2017_001253.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1153/projeto_de_lei_28-2017_001254.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1154/projeto_de_lei_29-2017_001255.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1155/projeto_de_lei_30-2017_001256.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1156/projeto_de_lei_31-2017_001257.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1157/projeto_de_lei_32-2017_001258.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1158/projeto_de_lei_33-2017_001259.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1159/projeto_de_lei_34-2017_001260.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1160/projeto_de_lei_35-2017_001261.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1161/projeto_de_lei_36-2017_001262.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1162/projeto_de_lei_37-2017_001263.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1163/projeto_de_lei_38-2017_001264.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1164/projeto_de_lei_39-2017_001265.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1165/projeto_de_lei_41-2017_001266.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1166/projeto_de_lei_42-2017_001267.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1167/projeto_de_lei_43-2017_001268.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1168/projeto_de_lei_44-2017_001269.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1169/projeto_de_lei_45-2017_001270.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1170/projeto_de_lei_46-2017_001271.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1172/projeto_de_lei_47_001282.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1173/projeto_de_lei_48_001284.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1174/projeto_de_lei_49-2017_001285.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1175/projeto_de_lei_50-2017_001286.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1176/projeto_de_lei_51-2017_001287.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1177/projeto_de_lei_52-2017_001288.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1178/projeto_de_lei_53-2017_001289.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1179/projeto_de_lei_54-2017_001290.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1180/projeto_de_lei_55-2017_001291.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1181/projeto_de_lei_56-2017_001292.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1182/projeto_de_lei_57-2017_001293.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1171/projeto_de_lei_058-2017_001217.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1186/projeto_de_lei_59-2017_001294.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1187/projeto_de_lei_60-2017_001295.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1188/projeto_de_lei_61-2017_001296.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1189/projeto_de_lei_62-2017_001297.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1190/projeto_de_lei_63-2017_001298.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1191/projeto_de_lei_64-2017_001305.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1192/projeto_de_lei_66-2017_001306.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1193/projeto_de_lei_67-2017_001307.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1098/projeto_de_resolucao_01-2017_001197.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1099/projeto_de_resolucao_02-2017_001198.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1100/projeto_de_resolucao_03-2017_001199.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1101/projeto_de_resolucao_04-2017_001200.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1102/projeto_de_resolucao_05-2017_001201.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1103/projeto_de_resolucao_06-2017_001202.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1104/projeto_de_resolucao_07-2017_001203.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1105/projeto_de_resolucao_08-2017_001204.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1106/projeto_de_resolucao_09-2017_001205.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1107/projeto_de_resolucao_10-2017_001206.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1108/projeto_de_resolucao_11-2017_001207.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/965/requerimento_01-2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/966/requerimento_02-2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/967/requerimento_03-2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/968/requerimento_04-2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/969/requerimento_05-2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/970/requerimento_06-2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/971/requerimento_07-2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/972/requerimento_08-2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/973/requerimento_09-2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/974/requerimento_10-2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/975/requerimento_11-2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/976/requerimento_12-2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/977/requerimento_13-2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/978/requerimento_14-2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/979/requerimento_15-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/980/requerimento_16-2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/981/requerimento_17-2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/982/requerimento_18-2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/983/requerimento_19-2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/984/requerimento_20-2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/985/requerimento_21-2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/986/requerimento_22-2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/987/requerimento_23-2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/988/requerimento_24-2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/989/requerimento_25-2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/990/requerimento_26-2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/696/indicacao_112-2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/697/indicacao_113-2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/698/indicacao_114-2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/699/indicacao_115-2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/700/indicacao_116-2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/701/indicacao_117-2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/702/indicacao_118-2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/703/indicacao_119-2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/704/indicacao_120-2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/705/indicacao_121-2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/706/indicacao_122-2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/707/indicacao_123-2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/708/indicacao_124-2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/709/indicacao_125-2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/710/indicacao_126-2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/711/indicacao_127-2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/712/indicacao_128-2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/713/indicacao_129-2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/714/indicacao_130-2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/715/indicacao_131-2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/716/indicacao_132-2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/717/indicacao_133-2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/718/indicacao_134-2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/719/indicacao_135-2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/720/indicacao_136-2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/721/indicacao_137-2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/722/indicacao_138-2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/723/indicacao_139-2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/724/indicacao_140-2017.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/725/indicacao_141-2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/726/indicacao_142-2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/727/indicacao_143-2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/728/indicacao_144-2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/729/indicacao_145-2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/841/mocao_20-2017.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/842/mocao_21-2017.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/843/mocao_22-2017.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/844/mocao_23-2017.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/845/mocao_24-2017.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/846/mocao_25-2017.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/847/mocao_26-2017.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/848/mocao_27-2017.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/849/mocao_28-2017.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/850/mocao_29-2017.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/851/mocao_30-2017.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/852/mocao_31-2017.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/853/mocao_32-2017.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/854/mocao_33-2017.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/889/mocao_33-2017.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/890/mocao_35-2017.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/891/mocao_36-2017.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/892/mocao_37-2017.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/893/mocao_38-2017.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/894/mocao_39-2017.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/895/mocao_40-2017.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/896/mocao_41-2017.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/897/mocao_42-2017.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/898/mocao_43-2017.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/899/mocao_44-2017.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/900/mocao_45-2017.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/901/mocao_46-2017.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/902/mocao_47-2017.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/903/mocao_48-2017.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/904/mocao_49-2017.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/905/mocao_50-2017.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/906/mocao_51-2017.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/907/mocao_52-2017.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/908/mocao_53-2017.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/909/mocao_54-2017.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/910/mocao_55-2017.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/911/mocao_56-2017.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/912/mocao_57-2017.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/913/mocao_58-2017.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1014/requerimento_para_uso_da_tribuna_01-2017.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1015/requerimento_para_uso_da_tribuna_02-2017.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1016/requerimento_para_uso_da_tribuna_03-2017.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1017/requerimento_para_uso_da_tribuna_04-2017.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1018/requerimento_para_uso_da_tribuna_05-2017.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1019/requerimento_para_uso_da_tribuna_06-2017.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1020/requerimento_para_uso_da_tribuna_07-2017.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.canarana.mt.leg.br/media/sapl/public/materialegislativa/2017/1021/requerimento_para_uso_da_tribuna_08-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H322"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="103.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>